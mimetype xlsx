--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e019c0eac2ba0555f01e509fd5b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58dd74c159c2268c82006a37735422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17aeea64703f1fe7e592676ee5f0eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b36aa87bf6187c7e187a61dfb5e874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d80f526b75280611b763168372e105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2cc2c7240f1736a885b8ad931deb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1c00c90358293e0af6f773d306987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af45cc2640fdf7c0ba42e86ac2fcb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826374aaafd6917665e9cfbda20d6da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278978fe193ba7cfd5aafc2007276910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e9dde27bb9c95050338f010e2d12711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fc1f99a2c67e24ad1f07938ff3d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a70fb3cea2f5b61298d63f1f89c2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a8063c5bc953e55e2f30091c37d6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11785dbd02f0673a06a167ef5ac57915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077443cf889a26ee43205bb3b7d160c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34cf2618eeeb6786cc5eb4ba9d49f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8bc194c921a6bfbdb91635e705aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1d682761abd181162196dd667a6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43bc67586c590e068e5a0bf2541c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d0aa79a35783877ce0638567528c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ec395c74872123f457a9353ce80622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fcb78cc6e252c7b25791d3c2e014b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020832ee1f361eb1a588ca8fc2ec911124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579651b8313175f7fa0f9e0e8e9f66925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a6bc56fbd446a181c25cc9618a8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94397319163e490c30edfe841db750b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2020eaf953dd244712bdcb8e9e4eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57780649be0bc6627ce3d5c0091e892929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4f5335316d9ee8f554bbcfd21675030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac80ae5d79dc59b29ddc5e38fec4f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdeae6d42d1c592c659a5ea17f225632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347aa68f383859cdaa414ffcf8fc5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b6f82cd5179ee2b1b3657942c01c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0976490678c2bb1d260a252607e8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403f66ac98329194d79852121778db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef2f4686ee6258c19fb1f2a3a520337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb83e5d8d3fa4bb34768de980a970738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98860049f22c0788c2deb943a0513dc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200b74c011a77e855a09d5e3ad8d0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0e558c325692d417d8f923e0151341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdddd58baf0a96c08fe8b1e02f9b0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b68bd5f5df310917df9191a5d23843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299251a0f4ef502132ca8b76d61cc0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6dfa0903aee71b4327023ad1634c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15103ffddcbdade2fa5f7e3263e67546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a145507b8e5df4def8de6058ed90d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6fe168d6a3e44346427fbd963cd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23952ded9d1f982e8152abece12cbdf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726324cd07ee75990849758da074c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a645e836ba19d3455bd45f52497f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc98ba6321c1820d35efb1b545fb85252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42969079658dcce44efdc871fd338f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9468dcc2647ddfe90ac0bf6eb9c8dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400e472a9252d75e46f0226c68f75f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080158605ed6fc0e729a0bda7cc06b7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460173d605d76b52dae9dcfc0f72a2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1189a66cd11333861e49a6d4860fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baabd60aa1826143c9e6409a8dfc6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353268b33a2bdd6bd2bd60cf1b111e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94026918c5aa92e99fecd10cbac7f26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e8aea4f8a3b31ff03e49de998a4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989b8d377c3f0e179291deb836454063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c46060ed8de2fb71587fc3a4fa9f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85cb57183e4134ab30d868ce6192665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d14d69992859b553a998fd5e0dd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7364168ae550a03bb0b399056f6d8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f6961eeb25f27975e6306b0153b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6686cc12c20660d2ec73f97248205769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec973eae19515317486868340b2eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de88034c1543e26e6e37873096a3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd628a42e95ffeeac02e4b0c4b2a41372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747dcd5c35bd6069ac93c1f1d11b6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce83a11425478f18e47c8e47474c56b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8904fd3773bad49cd34ccd4be3c1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a2165efef676482ceb1cfd6cde9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad399685a8346b850bb0ce19235e9c6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051be0af662f2a1fbb8688eea67bfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55c513c274c44c607ff6973fb4ec579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf05d753ca4207badccd0e1b7aa4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8435eae4d35b6cc752b7b3e2f89d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191ec2d1a55e577be922427d2294bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321529f57288ed63f039e1b4ed9b11a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc57217f56e2104337c93b2b2f9e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50622a47a874b57868add385a117b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace22e5f97e8526911e6ac13b34d91c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd012852f7b7a82b34eb54abaee9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4fc6d353092f178a0c6a28ecb43488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd85fdfb5a4bce2e58381a9365f4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d085d490af32eb08a45376dca05af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd98a02c46c8f97d0b452211522fbd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98e2d396bac8a46709073fd34ea3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da265164cb2d2347805628ae5f819a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ccfd278db99abe1c230df963a40294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fcfff77d896c82525f29bd473a4fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f3bde6b088099247e76fb2657c23696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83266a224c7d6575ab9be1c9df9873bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab36cd4dd13999516623c37babb3b2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac1e7d2c1d38e554b4a622021c38b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc82e4403f1ebd25d3018411c90cc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d351fc00065771fb606d3ec1df696c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588589c5cd746f4ed98030c2298bb57b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90605e53013b06ba9e73ba03dd74c77b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c676c09114e297c5ccaecf763c9163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ec637d8f81baa2218295a0965203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ce37d498d0570a4b880a96f365a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ddfce2ed15356cf6e20ca40e458f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d37f3f5ca1bca58f21aade63b0dda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c21d356523342a45a7f936e27b9b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e299f70d159d8e10ec939f0b28bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936084fed862ab55b2316ca4b86a5eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584275df4bbe955feee8e39649087c09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5d9fbca403ebe9180bd1f3faed11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4504ce01e2ce6095ed2fd679f0f1b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac7a2598566e8b05b1af530bda515115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf738ddb3ce744bb697b64a8d2887db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c096144676dc4b89f947c77dfa80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b560a5577173e96178b5c87078a402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd23bbf6b4ee469dbbbd03ad6025c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64216a86bf1cdf39e26cddd1442e32bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172742b0c3fb9d10e921edb74d1e5c94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926055f78e40e5f971540da880940a1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0311fa012e9c33cc6e0bf21cd36b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc4d07273c4e58d40351bbd434004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755cf04a4489b7495b98fb60328832d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48dbee56d4d3014e1bc2dcfe6299a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e526fa6e76079ee53f9651713135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbdd6cf7caff8c70a8ee5f618887d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac32edd582eced36f4d35df8048c49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98308297a0881344dd23034ddbe02f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d677ee991058ed64ddd83b99c44a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a657620779a29d924efd0b8cec2f85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74e68df96330566745305e636755e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fec274473e5abfe725baf102a73f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9fc05590eb185f590664cae25c7d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e93e2ca03e3761a1d184fdb46702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d10357694bcebb3185ac1f7ca784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d89aa8ac5e4e7843bad3ba57183a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429be511d194e9fb30f9d69ea8747c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0356dbb99a4aae1804e4171d60af1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f768ebf7ce55b441d37aee8101c2ba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd6123e0084e79239e9e11415e1729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f76d63162a6ea741074622cdbd077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb1a243de0baa2a1e4d571f39fa35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652f1171864da16be46edb182b7989145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c006484a186d8b0ac2f42722927e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a1a22a7cababa27f21e95bf9daa80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405afccb40c2f865b033aee9bb8b2ed3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f381eb929d14042dbd2379863a395d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12ddc19efcf187236b675fb392bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ba0a205a49b1ffb38b9d220618b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8ff65d24d67862595e6fa5355653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d6b4d91a1f865e9d6024ad6364ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0893d8c14089d87359e4c5fb70f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680bab602629cff8bb9640a705a7f7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4052439415f913a36c72a88ec074e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f96fed17bb1eda9205ad503a8e81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca282dc09ec4cd4bb3da2c4e71d808e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f20b90abf6ee59ed374efc4e2a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8328de5de73506f441893a57584a8d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a1fb31b1e146075d2a325974818f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144b15608d71c765151c1c5463140b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f1878b808a43ae87dfadcaf3c82c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4775142725cb9ed3685a1ee8cf9d23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab50cb3954034f98efa52b94b023c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d8d8d7f2ade3cfc721896a39df23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6bd6e55cb52e2f699609ee1673c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4bfec296edb25ba5fcc241afa25e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05b19abcbc3a61c9c19af4c117307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee9e531ff9344d8f981126f4f0e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716e62f9028ba89d42d3b24ae5a7b51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df8c777bd9c9abf8237945389ce8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81237bdea1681a44e42ec66768d35a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81a637d68b5371328441d80597505a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930538c7fd1badcb1b6a9758355e329175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ebfc90245a8a4b22bee338f35e322176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436e8628174cd8496a49d16d4d9c82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7a8663b2121bdd484d2b47817cfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45838a9b6fdc9a5e59073e33d273bc80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266279dc30a142bcb0f1f855330e87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048230772a45268d33f1b1b533a19d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3ea2da715f66f6c3b1cc9d95b340182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc75dfeac1454651643624e86fe6c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f5919fb98c7422d67cd2aaabb74ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5d1e4807a168fbaf44962b7992341185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737551efd85523a03a8fdfba64fb606186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa177af3b86b5caa8006cd5a01ab7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478d43d50ba30b962b471c2becf307188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ccb51a03850dfa4be5345cc4b7057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9753487e9cf6e65beba4d3dcc603f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4d26878ea835f434a105999fc5cfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc21d396d09585d3b2d8da89862a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f97c6de3e84e72fe3fb68a8461988193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d5be5ce58a4dd675be5b5629ffcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6f5d56b6220d8ebda81a7eae70d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf471a0681a0f20d07bc04386c1adbc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c9a5fd01954070191cf002a24edee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4b22e81476aa41609ab16497cad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652aa7ac7b67712f6225428609266b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f55ccca7a397a224b8343960758ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eee12636d9c0a85942f1a0cf6bd53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827b3e2c205124d14a8dd3ccfd5b1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362aeeabd1ef2097f6a1a2ea3a7bd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5cb92cfccc9255ac0e1cc0f3b23b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb85a711df723629bb745fb0c293e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c85596ff321e0c24234347454e0d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ca8f7f3df2e86e3946a028eb91c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b382341f6eb59708c02b21d46158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8159aaedf6b25a3a2879ff91a008d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465855189edaac2a66b888289d6cafad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4c3755d4ef65660aeb380bff9037211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005451362bc63fb6164c442a59a7b1a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce48c8d81fefc61799cf809c5a4267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3667e463efcb6858f95cb2258a1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0232e6d44ff7119adc71134136f35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83f38c7ddbd6dc0256a3aaea892de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502512f52f93ec9fb4377c4b33ea4e82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621e2916ef50fee8ece2ec43622eed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827cd1a744f315b4a5995cc342a7e1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb01de8bd44ca5c43092a8fb0eb9d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80961a48eb69e5317aff6e1e6299c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75633e3d09986fde6da8fdfb05b125f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298ab793fdd0d001123351306de1a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945157f4760510031611988416420097224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fca56ba755d7ba3f1ee745b3b2508225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70cc8f12ff24965006204c44e9066226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ce88a4d0b57a40725907e8da0253227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8afacaa50f660c25b8ab9a43d8740d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb7d310644e7a45875c7b35039e05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4dff01c672da12a0bcd078027a161230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d584f0a4c6be9a074a9f3202cd863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53af6e6583019a858c8f42ed2ba79a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a8ee6fe577c57b39d20c3f3b7e75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db49f73573a4523f174849f57bca04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631128fa2e8106305cc2d0257d960292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc910f17c4b5eebdcfc12824cea4f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375bb2249c83d87d13ecde66f87d16b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5355098d768f7521f2ccd28eb2eda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708d67fc2f7922487f34a67abc887bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483cb7176bb0aa3626311663908ee46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ae1e9931075ed634fb54984680d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0153ca43d3bdca5ef4f15d58fb6e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d5d687c5b879bb2d97b94838fd351243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f157b3777ded27a143056142138f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1392ac9162216bee1f464eccd863d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e8265293f8ceb12f5a51a469bebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b982cd1d0af5b1ebe93006aa253cc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63accbb838e7789665d71833834b4ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b926dabafe50f08bc8efa9e9992f1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e198cb2c8c53f8c7078d25e39397250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f444d117bfd0aeb6d59e33beb0c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518058639811e04011abdc95be9b8ff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b597eef987a0667f7e7fea3d9424e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b6ef3cb926568eeacaaaf92b6d56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633afb31ab213d52fdc059a8d8688f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0f5b17483eba7ed258da113bf77a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e920a77eb142770ed426760e56cf49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ea81e1dea31e659af3aa0f54ab44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4dbf27076d81e5d69165704d702f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e943dd48ed1f1405f7c3a50fe6073260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033145fe6c268e87d18b5d0146d3b97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353e2356a6da77836066fa7cacf002262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e12f222b2a2d9b45c964eff4be46c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e295dbb52d12fde758aca457161d7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49120f9333fe858d192d23268aa0a26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668aac38df8af1e8f41ebf4b8a7944f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b09ee9508b634108cf6591bd3436267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338c2f09b7966a27c8b4f904d2a979268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ffafa1f680633971e27d4bb04ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da1b0b5a3c4d097e0342898bad826270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb2eb132600bce74fb76d04c20d0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569722bfc023373c12c59285cfa365b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191164b413b47ac1159f7f04ad690615273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423833a4149681683902b84b719eebee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eba684f41df044e82dd9574635e6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ca66c9f860ac28247f793ac52261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31b73f1763e649b91ad57663f0e2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6eb12332124e26ad07f4d0d425f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec460857efed161c6c170cf475eec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e6918eec80e6720cf46082d1a7b04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee430b947968b87ce5188dcdc28e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cb37ca6d1d1cf8cd7731c0d3ddfc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75dcfbf5ff8c7d70a8f1a596545c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87019cc140cab29994ae5ed0772283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aeb9820dcb4a87c7a3e114929f8e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a8a22d26d6c8fdfaaac120382c93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a97d8418dda4661ed2434383f9a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97af8747543f1c4cd6e454eee482d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447cbc87a29f04af5a5c657f7d5ae7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1303d658b41a8528372fef8ce9ecb23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8530479b92ca4bb2eae88667404633f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c2fb525a46d16bf6c2faf9c7b94a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e276f362d96531e2839fe829c6e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b426cb1ded9dcca5480f6414f43f41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57ca94943f79bf492b4aba7c0037c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc9679d48aeff6ef1b8f1d2a5928b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e0de23ee372a882c61fbff44458c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784c5bba777367dec108a55221edf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3cf79c6a4e663d4dcfac3032a73a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b6c7154c4dda55035ed5ea9a0662300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f39f7ab18457194eb558802f37944b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d147c169963d64dfa4e2ac4a30475302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b0f177d8d251d88093e56cd361e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d81330b9ca2e16b6df3408d1ca0138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c14b9f0cf678f8305e5648f4f62db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0e4748ce3cbabab2178eb0917646d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e9d04e3f4eec32a36c0b2f4fd951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629604bffa357ec82c4bfa6a1d6ca9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7ddb5e8ba7b70b72be54d40f3410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbfef94d9ce52c01d570856a8e685d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950fa527c5add870cb3c788c9748c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299189e545c25dfcb48ea2096b32d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f8f9ee81d7bf02b73c1bb4ffbf74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a156a5f6432413140b9979086cfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c362a073cb027aded757f904f9a8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b6e94ed26cc5ea4e2b7377d4a8fc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea593f1146152ca8111477dbf3afc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f30dac237c0f3457a21552b83ad91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89de6fadf8fba57ce52fdfe79c722d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665902879ad17733523317f04d5bf9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3078f40d9e2da62a26adc6e6f480d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba6094aa2ad8a716f8011c87e488b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d447f80b74e6d92f87cf84728dc9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec26dccd49d7c5a4ad984b9cfb5b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746dcab20f2dba848e6775166c8202d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aff459d8b974a26370a069f75bc6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838efd84f6a06661f67c54c0a6649fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa1dd3b3a0a2852198365bb523af8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a6621d014087ac365a10991714e3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c227d195aef5a6bf5b8f7916893b83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374246035097474ddc9270ef7e31408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bad015a4d976dbbf8c93c9180ef186332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e126f94e3cb0ab0ece9778d8e884333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe1fa29db9c5a5905fd4f02d78cff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65754cecd9ff753001a90f82f291a9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e7004100500b3da1f6bd462b0f1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114d6e05b7457cd9a4e14a4d8c929c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9926d57c0661b5013cf9fd5b52eeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d096ac2770a2be11e7c321640d658e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1947fd692c6f61ac476fc80701223f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfb62e883add6ac2e2f329e22fce78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320be1ef1c836615849a2f520d5ddbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678ed26efd933107748077734c82ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a21ab172b800e1324c7db752685e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a13384da47b7ebbb9bb6a60d4e9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d3cae81f6a6cefaf3b4936272244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafe64206e650727c9d59cc68824f38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f3ed4956d1fc7ec7b42896c4d925348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f27d30517cbde79c61b494d64a83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c9dc6fd0eeae6951b9b9a97ea12a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580804930dbe9a358be00e7fb4b017351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed9eef979bd2f76821496070f0152c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e83c97ff4f144b86ed3a5d5f7ef5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2417a5e23f3b1d22a9fee6d4c557354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6798f9078c42e32db47fe3e6f9d7d33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb92c7153bc33964d9a0aaa3cf9a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997782fdc074fe25b04a76bc11e656a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902963371d0d0a61550c950ad7057cea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af076175f7888d8c262c60f25b78b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be511eb21dc8ad901a177967d97c4e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d6710b3854d2030b07703292de0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6cf6e484ec453d59dfa0cc1955fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f989c11a34c4feddcb85b71a8312363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f5e62330ecce06b8e38756e9cc7a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228476e6099222440c5ad244b65ff937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c32983307d673dfd43d41b9ebba0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b493322f139c457e2e014f031b933e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fdb8381b548d51c092fb35ae60f0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6238fed440516194520baa7fb4aff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda55b5ef78b0e662ae8a9be8daea8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a5666c8fdfd7e73aecef19dd6a584371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb0874bad82fde9c9a5e65dbfd93d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb8fa862d29a1df9fc4a818ba0898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a483d97456ced2d5dd93e932cd7329374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3e50f76f8ed2cf6f943967353272375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b7c48afdf8c17bcdb5f3033e3bed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f034b85aece258a0d0d9b5c9ae18b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49daa5cbbf417729a349aa0df4bcf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb1fdc70df2ab49df7b8d984d8b4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271cc9ab08c145385db77abfe711c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116f40c5a19bb1f9e7bb41bc0370ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b471c377b0964e37a3ea6c50dccb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e554a6b88229b56757b15d5910565b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256decc7874d9a59d5ebb60de7db1b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d655fc7ab24c237bb4d83b6b2e08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc98db74ed102101a85feae89fe18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b2303c335364f63ecf84548c8fd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559779e766c15597226805db27744d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291269b79c2ffffac5d85c67d145865b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b2e0a753e442acd8df07fd928ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b81dd8b1049faf4bab2be0264234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49028521f1e5dce281a7be30bef5059392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d3dd0c354fb69d79c6179b3b296a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62660da4ab6c1d5ad5433ea92818cca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbce4d29465a2ac742f08bfb61ac42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46727c9699e86c7a6e6d5f26167543396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb019b4af26d2750897a6b08265f12d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8466aaedcd9395ada44a68c5184e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da068f834f9e609c534e1de2b214d71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16f4e092ba8334364973d1ef7a6dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fbd0cb342d3662909b96f2a393bb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300aec8664590b840219676d4fcb93e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b98a5719638526ba335e69352ed39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f810237e741f25821e859e2df30536404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b136c0e2bb46534886475b02351e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57f87362bcf943c9e0f667bf061eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095ea0afdd3a03864b63c5ff3aa78e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11cba42b809bc76fa8750ed5141035408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa63b66a1e134bb9c7a22f7752f07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994aa56eb3eff25a076c4d954b7aa6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c4f6d347c9bceaa599384f3b8a32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7ac0f11601d3fd010a37d6452937412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db9e8d733816d200181900f475d3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4fe7d57b42b35c14d26ebc29e2f04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b79d45eede8d250f6f5fed6e3c44e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51934ec0cce783cbd7c19d16a8f6d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453cd341d82f7c3d84f257378ab6619417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93cd2adcd13d53de85af6bfe004bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac2c94d2845defcc44ac9d16a46f3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53b59e992c7276c65cfa344774682420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec6891235f021389807ed0b1fa000421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a8b38c597e84a43ed8e5fd461f75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06b938b3365457738cef5450f195f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f25642b875a2854108f3860955bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5521280c983efac662309c0281e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f67fffb190c10922fa074a794a9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b121e0b178bcbb69445c7501021a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de6a542b20f97c8e172eeb5b4ee422428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1929cd336e4c86bf8d0b002e03be2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb9bb5fb0d922b8f80035045f2ff2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a16736273d5d8dd5c4b11c933e7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae229fcabc2eb148d1ad6fd74ba35c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4e9cefa0fe96fb053dafdab429fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0086529f168500e6edeeafc505309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1656fad087ea43c64a807add4f6d1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a34213ca2bb0a478f87d4d3dc2ac1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ebb285f938fd26895bebc03f50e53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a242f6a696496aaacbc99c8bdf824e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefb2e41a0ddf64d6c77f3cf527b3cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06caaf2604a416d5d31e8aaba80c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65514312195c4cf1d8e07ebf19d6fac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924dbe31369476442f627114f30d09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c26c0a6ff07e88f4c275a2d6ccf6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af421ed315de241d7834ab78dbec7924444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e04e5fbeba2cd4cbca76c396e621445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c32106035d2492179091b7131093446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25edccbe1e9fb392929ff457ee272e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d6312b286fc71b99708942d0b2cc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63c4dcb09425d44c3c6b247821cf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9c59449ecd6df5a5764095dc56c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f2813c2cc5ec499d95563832c6cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aba282376bd2e65298bfc60a4e6ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a13a49075cf8b619569d355aa5d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51db15122366b522753999ea546679454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d696ebf0a03b24035d4299e02af3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f4273f500593dc77cf5cfc52e88c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6f98840fabd0f29f3d699ddd8b2ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d18c60b20454fa9672f2f11ec232458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756e904f68bdde20646b6b277f6e83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db11484a918a4f76cc3d74f40cfaf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e1c590111bf1e5350951ec9f0e75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa3ccf8893d207471b83b08c0eee1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bff60fb148169f7384a2794627a165463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7d44421019c69e8d3d6ea0576f01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a7620b3de066dbd55a323a858c729465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62815a17363693fa04f2fdd28841ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a1ee2d0c16b0b39cc9b20449f79e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1156e459cc8d57dd9391b3d684ed3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1243adec2feeb3b5fe577721c6963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130ac9e29e0eae02fa6562555bbbfc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf1be9c2cd07b1778245e191540ff4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905ba510f38abc9f98b5b1f7923e73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9462011b5e6896fa4137f6126588fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a44b618f8b75d3cf9d750db61a64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984910e5aa9694a924637a6c7033f96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85b185a2542784cd7cdcbd5c6d8187476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b818daf63efd73d1109c86ab8889f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad625e35f033d1ea6ba8bdfd85781478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c95ccdac2e6ce239ce971354caf25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb55d8d9206c8e50c11c2169df5fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787bd134fff845f76d6dcdee21c225f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee40b3a912f39a8a586f3be0e4d242a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298123872cbe149b1da8f06f1596eac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc4134cf5658d48dba83e43bc5a77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d572e73dd241e689fc52f8f5c81e00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963e82a9cb9022f8abe7f10a53fccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edadaeec9ed59d27ec67cf0f2e6f1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067785d6b60acf04f72441614e4c46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89214518c9f6a9bbbc399e68e73b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948bde06dc218bf403196591f338ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd1954fd55d12d8cb675ba1bc37a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1620898fb906dc636d79120231b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0649ba04669e9612ff80b9a652f67c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d586ddddf8a81755200cb173d1b80e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d8724c07e586a6dc5ddafc0c7e72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c398ca8aa3fc2240710424af74de98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9383bd9c5e8ac047d3998a2ea2648a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6404e4bc790c1a885729c7f3dcbb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8dabfb8b4b230f6687081f42dcea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b739a695db1417e27822b17e91ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0932e754d07aa7029ee45d8c1bd33f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db187e11edec346a7b6317ea94ba151502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20839d15d0a387ab40ab6dc85f0494503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c5b0e8796460671ffb3926f6387cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e177a167a305ef9fa63bd000a695505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ee12e2c41e1e47e46fa6fad5df72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82948e051746eb2d7a3432d7cd37696507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bae305de750ff1e0870009f024424508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650a0b3642aae7c81b6782e9d98a2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e660681593e14c609d735648d8bad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ee5d0033aa502e33505c68de121c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9efa6c0c96d7f52742e4039f0d56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dabc0bf59805f367cac59f4d2adcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef5bb8f98b38496937e62bc735417514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567aa3b980c2b7b4b3d6015c9c8e9ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5887beebd07249efb286fd22f4105516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9753b18357bd2ceeec7cfeaf19eb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e10f9f9bd786ee2a721d51b580648a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909d310111ac96373a726356933dd94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca214dc92ca771b7c33e45b2df9b61a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006da82df9c07ad78787e4b6e53579c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d91ca95147da85808665efe62e223522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3a969d928069ffd57f51ba2a99af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15df583a4c1cc72da6a94db7411ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5625157446b07e828e9373b752ca9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9082e5a26c3655b584b380bd0ccb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cc029fd3998a1677b25d4ef917434527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb03134453a731abf1d5940aabcec2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f1c3a8de8c3b995ca2fa850b5b74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35594de49ac91cfb61271fafc2184530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d9979f3a66879ae22159653264715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84270225fdb1eeb7eb7c9db83c002532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8bfc2f53ac1607d5823719a6c56f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b871e2556823bbab403e2e80bea10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7c22ba3852f2c21da486ab6e2c3dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2590d49a392670c59c40e14401d658536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f380ea992eccfc1f4cd4ca56ad7d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a06b9711489b0202b46277f739ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49211f31c1b1eaf84f3a04b699b42b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b418752127fb2f046176e140bff977b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847cd822b6d16aa75404fb63c67116c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2964013c1359782be15bb93ad0a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251216916fab4919e4e4129f8ccb926543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620974f8b45b5b0a99b721d61ccb507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323628d5be1a54becec11620ca6e1249545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151828ca3d66c126b35e372e73bc3407546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0775b615c914583fe6b75f5b55254f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb9745271b4a765967d8ca09024fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc88eeafca7df30e2b50c6687521b99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c02f5dd20fc6ec17ee6185debdbf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7d80023ad3fc9a179b8840b93a80a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22f04a98cced43fbfeaf4ec10987cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dfb686e167bcae050d7230aa68632553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38452a1278f864cff060d6de64f8289f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128e9177f8f4bcec23ead82af30600555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02694a55eb4ee11c557924797c59a060556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cfc8a9bcac37f40d222b4fca42460557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3a471981ad96340e8ebfbbb70d3cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa399f190632a3a2f4819020a773eee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064056229d744b436a23c6e2716eb057560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f7b34279c5fd8685a6857154221f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9c3e9a69f9c5f6c703a0e1143b4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6453e4d25e87d2fe733146004b69c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f3b5c0804fa3a46f307519c50cdd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb191f0aa1016e03100ffa0f9a2a565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5e754e34e871bcf3777bdb063eebf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd952a713b2a3e12ec5e5a86cddd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878dfa0580fbcf4e145ad0e95c9298568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f4a4e451fc9ff85fc62c5cd2c42f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7005e0ef13ba4ec4212fe610e1e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ad04e67f19478946be5dae06b830571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94d86c107f1ade89c54dde01028fca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262adae17a34154f3d54b4697144fb50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f91952ca81cfea3be1c393af991bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8b6dd055c6c07fe7950f794e3eb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f349ef8ef621880b0e3b3f8da93a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58da42f035d1929ee8b51825cfff2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244655afb68e247d46f6199a12f4c57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334e3b17606ba52bdd81c1e218ff3a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8f8029a6e41e861f1b0160fe04ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55d4b5dda88ade4fcd777cf99f6cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a9e7e2c3bc82449662158f7bab16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5dbeb1acf25793a9e6e0c1e7b817b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160967eb217911c02e093a5ea3b57a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee2765b1ff56829b93a2a7419d92d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f58cff44adc54f7821e254ca63e7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103e08ddc25427ec4991f6c9d27beb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad476e58d49934ed0e43c9a877c255588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a05f3c76ccbcc135eb43963dff7c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64596d15a4d1c049f14a8053507d2dfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb54792cdbd87f5f1d2de9cbe387be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21037208a906a8357e2755019e870286592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f4567f38bd5394a5402e72b3cdf21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec7e13b6bcecc203d7903c29b2041594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564b04b7246e34ba61b93b4b2854c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58705c67a52195ddaf9932578934a4c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8257110465e56b6e2854be13b52853597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977bf16bad1b4bfc61caed5a49d9dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0472e7d0525926495ba552347d3b03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97953204b7451de9ef5f358859db09e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec808da467a25af413db348ddc111601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670481eb692d0d3ec0b6417020f04a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5b1d3368196cb305a7eda977736e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7305d1e206f7f554c41eabcecfba2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef8bd4af22cf50c06a2e84bd2a6eb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e7cce51411e63a35e7725b58f4de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b333791a6e687f09a3338de3b945e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566b7aca86285fb6affdba99ebc3f0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7a833c46ae65b84c55d7b4e81337a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40bee3b0a14b11f80fbc8164baac9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b043ce911f3327bc75f43c73e369611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aabe67801a7fe88bedc3e97331011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0c10d5b4f14c9d05bcaba2861fc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea4559a4ea620b0336e7d147a1b4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d27937cb9c1f3d05f46193a9237a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1095ee4d68ad0184b2f288cffc44b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459072ac10d372754e96fcbebab3785617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ff41a6e0b479ab2ebd013b73d625618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e31b5e31e3ce33b8520a9c72148e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e414a0c1ef86e0616db71390488855620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e01aa65d902d1c33d4b46be8f045621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187ac9006ecc36bb8e89b43d689e2ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4a2e471be412f44ebf0b30f7614d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d6f7866ad36d408d37ce693f5ac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ca47c6b517b1e662167a133608d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5800cbcce364debd0d0c307ae010d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786431beada5ef07bc6ba39d7ce004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ed17ddead1ce89da7b8bcd397c902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f28ecd95a533c3ed48a38a3e8dce1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8030c06f8305160572c1010fff278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01208a087b6878e13bf5c6982eaeef1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60257c2cd4f2499ded50e34fd28cf0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771e57e7e3691cee471512c6834565b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a899bd55d247fa70a7c30481efbe6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f5eaf655498aa6b32672aab89975635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8e7bb50b39c9e8290f1283ecb9b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb9b11954f69fff5ec6abc8f2d525a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369579a3e5a497af36ebe90afcfb675638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0867dc72e3118bea4bac7a58aee8ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498fe79d80848f4f6643a81803dde2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14306115be16887d9b40771371c1982641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d13e02e5b9777647af24615c8b040c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8c145033aa6ebf6822249ebe5ee66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0a94dc873b0c730a870a85512b440644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad5cf4787024abc2ea2815284d10c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ad5bc2e42ee36d4b5abd068163ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d6b41537dd93e1f8d581acc8f1f2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcafaaa36043627608d61abf247878648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c21a5f318de4844db3b6085a7d91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8c0dae12d850172482daf613f2d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bb2f1b8be2fe74543015bed12ca0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482592e2afc6781fed9ae9ad4d7491652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31e14f90fa18ed94802b58eaf1c08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed57d2b76cc5ead41457dd79c029b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da121c6c70d411394cc3351a07a1cd85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f2351d1941b5d436142664e5a338656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb394e3148b5a691997d2ad7b0c021657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549fc5b5e886078b4302e172153d94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd428ee0ff1e8a13203731e3a51ba8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7e449c982fb314cf3bcd5931ef08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a933ae5e32fffcae46c1a9cffc86d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b971df73168bcfb1e590c3129fec1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aff1ce9c82d4f5a2d2c8c4068bad5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d303813bbae038349c7434ec1b1757664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3de0e13e46ca2221f851adeace989d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adbf816512cc7b559d90aa0ee38cfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa12069199d79b0dcc7a62cf16014667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bda3a94be129e7216be546079bd5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833afa7ba35e9a6081f41e2b6141f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146b1ab59826b29df327f0ef0425e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3738b9ee50b690202e544bfeb57c12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4aac59c5b2002afc44269173195ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276807f18d4bddb25c1c92eb93db4da2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d6f65f1ef59340d98b31b5217ef2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e80f02da5f5f75cfa911c14357b17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649154da8bbd14f4870d3b718ac649676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654640f43efe5773717f9571a675c4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c30f7eec37f46f0e350db8279847a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb39193811eb64f410cc1f2462e2f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce176729c87259a41460b941bb116680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177bd45d946b433211b4c23df4c6fa3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a939d5357984f78e3c93563727dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787cdf42a7772baba0a1812fe49763683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74915c22453698293349a203afc8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc358dd15004d9b0656feca5dc2a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0828a8e2f055b651c8086fb1571f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b3b78886209bc7c4bd80d57b99636687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cbac1a824599e54138841dc2efcb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9589f5ea061463a2271cbcb495fb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ec42afd724ef5375e668a0a18f16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c84cfc9c0a77fa93ca6e74a2ca8a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e53bc960acd7f384bc9c4318f34b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ece45ecbb492aa79ebc7c182a4b78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb5caef8cc56da7066f0e99b30824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8201ffa925fc55467ba189fd425b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c78cbf7632e4973221a9bcba24cb88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337fb02f39935967325c6837ec0e407697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6347882f7a773fcb5f6d7a7c332a58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba274239de28d68ba09901f3a501e07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4a0f9be3de03609045d91e1d61510700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f0fa8fad351318ab1062a8d95f04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae796b7e054a0d9c21dd157451f894702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001838a5dc029837f818982e3bd5cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2834a6362a7703faf56db0e97cf248704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbdd66c1a2d7acced5e88a21efeedb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fee66bbc4c66d969ce86ce14c1bee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a956ef28cfd4eafbca1c85d89f03fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652bb35e01a41e834e9b7a25b6fd8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7457e6655e109be96f6710d5eaf4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105ac5115a9e675250c44f7be139d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bec60230a2fa8e6c4428c8aeeb922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c40e45f8843ea3946754ad3900967712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225f242c4cef9c54fb81723c12957031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3b806f8c48879b8f7f23b596ba4ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4bc953d64cfe273b92f525599c1fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e4f7ce45ebfe9c9ae282b28d49754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0e5d1e95b6d83558fead7733182a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d0c32457f3bedc53e52bfa636cbb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da66d3bce0f55172a8a961218843297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53afd62c036509e7247bfe1111af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf8cf1aedd3e1996e49311896580c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f199e92ce7e5b8bbc7f0d5c6806e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00fd1207f1b1272df9f148f923c8d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06796567fb6ff02028caec7205a9d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8dbced7a6cb83b9e3c77036f5aa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca878f7c11ec98e1e23c7ca96f1a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fc3dc0cc7c6268cecfa54f8cd81015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f261c8cc1d911fb63828f174da5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb6be8959f0b44b50ef1ad55f209a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0514de70f9cb15cd6ef942b9e2b6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e33c84abb1bd3d16d4394d3c0876619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b26545daabbdeb83a1a37a7d0549520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8e8a6d45f6a156fe6b3762c27f72321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad6b16b39090462c804a239225aab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf8a426434756374efa5546590adf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7a91692f0c0a509db98bfc8aaf6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb037251a0927390789bcfa732a1d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45396b84110b142fb7a54f5b2ec9005226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02bde773c732583f76ef99f28dedb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9209264b5563499ce8225279c09228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5c4a17e1646133e8ddb2ef08e39229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25633283e9b55bd07158ab9136ee7ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41b33245ff4226bf56bd4ea98d03431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd7c311fcd357aabac966b0c054d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b34a97b4493aad5c2067ab8f0e6ff933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca0437fd1d6ae63a6b7a69869bdf7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dc373aa86fc4da0ff289e2668082735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92f01ddacafc44d91795ee6e25082b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f6d76d784702e72f92453edbe777637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edba49a3efd5687ed707e78a46a5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bec3eceefc14363150037bcea237e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad466215eb4d063a125925f63a24e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf59a9e2e86d0508f020e2d029299c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb288d26c624dea12ea44a979458fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a606e7864d00aca10e847406195d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7ad322a232985b4d08f252fe13fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cfa997ab6dff208d4a80ef1c192d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f7fa4bf82f29927b3da7e0ba6f69046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddd2d182e72f9bdc5df3a7d01ad4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bafee53e85394fc3b32d24b9f69f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88962a843535df2c698badbdf0bde1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b7c4ce8c4ae0dd80605aef6a65cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87205893b375419dafd1f34df10ebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201406b74ba73e6e7222948c691a811c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34680429b66e610a6fc2fc86569b9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c17e63994a28573fe5429b047d24ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e590e937e81babf017fb8375f27f7b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534317601ad6428691c5a2451e4e21bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a88ade49110bae59a258564b36bb1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e97e85cfafb2f5ea869b0fcf56e7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eaf7f01ac0fbe37f43b80fc746f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27809cb77877fa1ad68d2238a1f3d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474263823fea6f25db50edf21c9aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047a8cf16b5dfafe8c8cbfbf4588b2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c908b7ed0a6a08f7120cf9053e68c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441ab6bf98b0d0555c4efd8fb20dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ee6981183f7c7942d31450fcbe0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf16441f213cc15990adf8352b660c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce97ba104e41672060d1d251072bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87643521ab6edba507dd42a2951ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297a93f0a004c07ac8af1f94018d7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd2c2640fd11ea90b06081b3c715570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdbd8541049a16d517e46d56b3412e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acc213fb9d79841b737ab10bda28b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3071f7315100af1dbdeddc63292a7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d441ede16e340fbb72f300dada82bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658ccc1a2ec2cac6aa9fb131e78ff1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5c0888cd3052aa585c490d2b291476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d375361c8adee4cca589c9b62f6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d55a99442c972c18d65b0c47774ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696791b17e1fcb5cc464a5ef526a310179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86be4b2cc692158ce2e40656c3ada380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6c90e55280223521f5427b76d14c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510799ced5138bb1cac1c704a2808d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ab5cd4e4d7b9e47c1e850efdd87d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b8ba567d8ed289806ae7cefce08b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c00f2ffc8fb86292c4993f12871285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3575ead069c0973a91d8957d86e0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f9277ee0649a78312fe2731b55b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec954aa02220b6d0608b274a328f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588aa65944bba52d85c78d0fe24262a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc66bf761088fb9ed0ac12a6cce1b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa22f032b088d2d3a959ebab712ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d57103fa6b920afedff853996f36392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1f8bed176772ce9eeaac35f1f0f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc932b122e10f65a3058e4a8c112d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127de0de9bdaa851c046d02977d60a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d519b579bed089b9191c1e9de048c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9b348c429fb6a1ba1d7e30f6995597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fee5101c01d4604bf3880955714198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136ebbab30785dbeb1938090db3639799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81bbc83113d933e0756d0a0cc1d84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f361fa9138029b6d94a6e851fd5dc85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191595d1df3268b59152a742bdb76b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30266be6a7642ee0cfafa2d0822a860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46ff2331b04ee339351279868061f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d728cea19067c1a178c2a0b417dcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93b7d6cabff738d5f4908bbf342869106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a4a79b431eeedadb82f43b410ee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e79b319be5456a603caa10e2959ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740275caca9ac41776e7ab1ac2de20d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a4c2914007e1349b0f5444c3efed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642706b3bd92e110c7ac0a81ce2c5904111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d20212379d2273597d3cd8e5f853e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1ac749e86b250b97f9260faf8613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33ab840742dad3202e494c9af118e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24609d4912e1345baf80cec9b19cde0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b4e265e1848f2f0ed120a18174b4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d207b31293cf8e8f4b910bec5dbce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ac9778d0e5e896219cc0e25ed4f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c079458f3b407a6d2a460f04284e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baab891a931cbe8697a847ddfe3891120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5caedb7023d2064d38de5cf031c4fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f72cc5ae2f9a046c53760f87b107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42479215dbb314412caf7c76c676623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc210885ef88e03b4dd63b657ec63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0413a4fa0d73d476d7634b2750d358125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3f046736dc9ab45a203be53102c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd32e9cabde64e0bca51221f3c001b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796903e31d78fe7afafe3cc2e08d8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afcfb209acf0b8f821ce77661455b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432ee71f695d96a1c03a567e5325bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6df62901a437e2682397046dc8a00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b6fecef2719e0bca03d8636885f0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574da7c050576e8e76aa011aed2acb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df18efb5c9eaafa7b1145b8582bfa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bfb93fe231f110e5af45bce068c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913c7ab34cf69d55bf49de5972bf2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34285e21a35146e4b0a8f109057e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d9180625b91fe0ecacaf07e186bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a85ac36777d799b136ee9e77d3e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46506e9b55bd0a398cf3352423303c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb2298664bd8e74914887275445f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c593dd70229f95d7e02c46b5dbec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f267ab930783b1abc6062fa3619fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654756348d018791a3410395035f74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc1c7de5c919afc2a9ced70323ccf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b608634955f21c0fe13b4f22db5a19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea9e7458c846e0ab3b5592fabf8bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee36221e647bcda5de34aaad995c42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89e1bc49e8856bb93622f56941713149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c632e0d5392ae0cbe1ba13fe7e248f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bdd2613044b8444c5907309641836151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4986c1134eb664b79e8028d1404f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08d566012a91a882c295bb7c1f2ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c4dbb8021cbf19ebfd43069d3470d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a659be7189ac322346f023a10d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d37217f90494987176a3dd478caa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300eaad370e80d92bd203e62d254e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4635bc634023ec2b26d8b3fd87cfb33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0d20abb32ddc549a2b8ded3560ded159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e038de2d5f7e94b71f2064f1b7ff7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901130038d1b32a5709b9435d30df71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f83cffb21d57fa3017b5c5bcc9148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469fa0cc5cb83e0a5a9c9127376fd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133646dde82976f420ed5bdb5253485164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e28319411b197952e67804091731165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573813ea2e32c17fa3ef5ce068d5f578166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565aa5ecd246d4c57c7f586ce111ce6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e719dba80be49b566748adc5ead4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed91374c3c9161ece4195418f18970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7baea0f41142f7e1750be184e56b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a590d2af907ec3fff20cc4317030b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e211228a30013f49dd592148f6f409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf51ec9256f3796da1a02c1e32669e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaeefd85594778c6c73e90681bce7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778119ee782902c62df97c08fc3696a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14986496063dcc7dfe73ee41be544eb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6178610d7d22a1e3780194caa8b9ecd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc8be305babc0ca118897227018ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f471921ace38349c653074be7b33537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1256f5e1d553861c6598d202b9eced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c525bd7c02d29d3ab6dc566f57c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06370d3055b99c742f72a8b68a8e2300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8194eb450ab5eff980414305a5ca95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a7a5279678205dbaa3826eaee8c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1240ef39a7b2c7c9fb7ee8ddab3f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2514e2d604530e52df371f8c894e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a558d4e10bd1bf90efabb7336156b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a696f6d5b9afff5e0f02b76420925188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af29a6139dc63fe585a797a9ba5fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3633a7246b4c15a3ae91daa37d8d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850a245dd2bd61973da5f1662712e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb58119c2c3b2a3aa6b6e1daa2461d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4546322e37d62bb9639b983e90393a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf80fa68cbaa81540310a11e4c75800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede8a008c263cad9aaa82558f91bb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91261fc10e4bdc80b2aa481e87bdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968dc6b314f37da15b0dc8bd054f61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c63215f1b83755969d07520e24ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96be28962940fc7a17b2f7a8daabe1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc8b6adf957a898ce5240880be6e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521675837f34678776b1e633fd2eb34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a16587529e0d1789f507170194102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07995c355b56dd6d3e51fda4b66151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871b0bb68a70b175bc54502182bbaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5469949db3972d23cd7056b06f74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af3ac249efff07b8f34e993867ca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14de1db6d4be5d12a3c6e6faeb0216207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb86591010d283bd27b196ac9585eba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e7f6f25ab5f97481f70a6489ac88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db33e6f57ec36fc979ca39de71758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144892481a0858acdd14ce843d7280a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e9aedbbbe4f6c46ebd3f93f62865212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df6068cd11261b738751b54e1549a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e33e18dbce59891b33abb5fdd768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce93ca51446fd6c8c28710dfb0e5ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7391ee90813ab1ee6b93060a5e58a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951dcd2313f4187752ef9ea0fc57410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d15c3a02114d80a7f209bf862fb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f811a4fa55493861d48b613c109b050219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d69045853e7b15208811764f4d9f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729a8f348d02bc973d8a9722eab68f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc459a8689802e5b8f15c3ef1892e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa28083e4b0c3ae3a56b1d56ca6744f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4470b8f099d6d3f402865eca6fbaeda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5cb4d18a35634401d50dcff6961ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a1007d63d27d94db233d78c17324226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227ea73c0cffe16bf4079d928fdb64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a930cfe03e708625273bcc0e03c66f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952307b191d92a99059421fc759a297e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed3444cabc3f2ae040f26d644bbba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441177b619e458d59a40682a7c9ded231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d370af028ac159a972814bd5281d49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1fdc4bfd4ebe880a0138dfe5f598233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06b7ceeedb19baeb3ddc8156486fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3997ad1b453170fa7a67f5ee3f71f3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf1f5d18213851b79177754844188236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d7247e920347bc81176b215f40cf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9234db6f626f74baf012a6ac20e4525238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774e1baa6a11565e60880e9ca92110b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb996ade678fe121972cd83068c9b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2665a9858a0429aeb33a5e696ae2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837eeb82c7c6f9108eaee0e4d9056c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be604ff922a0df46c7c29aefb7914775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a5f5ee14f48cdfe95927f06ca442244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94469041c68462d9b3ca6fae58cea2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba0eb63320324698488c99d7bfa57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e35201aabdc12d875668c6f1b89d20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390316e09a181fd854cca6faeae864e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346726acc2438ffb5b3b2fe16016984249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4d8bf46be622e01c654d8e747190250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241f68bbc8f8132371d3bb5cdd8b50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5bf76b60756effa6f41ca25d7061e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580b79fa3f1f8cf8e2d771dd250997d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369a1c1b78a690ebfd3e3704127eaca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cf1583fdc5539cd738c6d9fb80789255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c42aa4100dfc652c4cce96830b6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18abfe7b6f04e12f8195ce26672af68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a896402d147797315c6fc08d6c30c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d756211dff24a5b6b5079e0b26a28f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c25513a1aa1b6ec2361d067a7e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b90c006f09941b1a440d1049d053c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47c7493ac87ace425fc8ea635f28cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c099a8b83c757398929b68dcacbc9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1ca0216be1d42d30be95ee161390264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b87d17cfec5633f96fc57d429ea0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94b6ed69f335a0d77adadd6a8ff0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c37976d53e9b3386faed4749ae1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d8fbb2612dd3b1712502aca5f21d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a61a6db4f829ae54c40a10a6e4b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3db4fe99d5b933e7940df8aafee5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a9b6fa61b3fc1c1c34c75beb3915271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a02628278dadb03678f3cd3d6ba7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88357e8533f1172b9b376680dfc437d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884e10aa9a1cd8d1fe5c82dd1506f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629426b7ab9649037ba09fcaee45c16d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f39110ee0ace1fc42c72380723a84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4691cc95e9d921753708674b34fd10d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658223a784019fa1b34de2f83c1b412e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbab86a6d47ef311424182d5a78f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec8391b6dc62681121f8ce2ce516e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a9d1b578bfa5e34de913d26954af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643e5f89e29cea9efc8ef1233cc038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399e4bdc290d78a3e3f5d5460185c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24a97e1e65d8e3f1d600b5687c14e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cbd870e14c647be7fcbb886051da4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900beefff7d6b130e8509e200f3cb4e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1feaa26cf305f985757cba697f0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6fdbd9128133fc74f9bfdfd8d7785288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3a99934adaccdaaa28c2fc6bc6bf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0816365fa0a9e2155d64cead80a7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cc9c1eed40df02b3e2482b1bed43b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f3804cb812e7f0697455113e76bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb9e14f8d2033b4b87f2e6d086f37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa639aebf75055116db56d5814c31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7718c515c1c9d9b36f083af41e7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5cbdd79e8d8824874993b5c39574296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4351995325586e584458d0a37edb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c08e35f6e6b954e60fa5fbe9a0ecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc52a87ca4e91518035a4d5df2df0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea2348d263cf45f6cf719a4f60a30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923484dad9dad9b239229518cf87124d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccfef03d304bb02dbece6d6b298a33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca27818a54feacdb73322374ec738303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981237ed4a75f009bf291103c3a9ea7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b72cae9c824d2dd33accba1c3d19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395b68f070f52f3dfbd7c43568727d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863c863e4cf5b243119799c3a48304307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d502c69b15e2678368f9ae597653b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0a38d1cc6ec078c74145124a3f26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39212b8e5a4fa55286482f9a507e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5e67c994ae1b91bc9d7f671dd07ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a72757bf01d5f5800fedd3e9d6a9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add0f9b7e02ba51c89872ed029937cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc64220efd0894cace5c5cf79ab9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f454e685a9380c607ee48b0b6b49d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c54dd3cab5f6104fdcfc99011c910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576700db118e20867cf02b5ffe444a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69bcb69519936d893af0581f05639318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7924e82f1d3be86d59ef18802c403319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e6ca4639282a1e6ec6f3653e9e32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052fba3c709c3919282be9e80d0186321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c0747e50d0e583ec890d21145347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f5e784e5c511a6014d92c585c352323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c72672ded4c9c1d64795bde0a809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eacf2c537c8362dda5575f28387907325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffe6209fb8ba5c42823b8d4f8de61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb3995dec9f6eae3e4426398d14e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc289d6f2f4ba71883559c6b22ae24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af6eeae39859adb59bb6ea6af96ad8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e84143cda0744c1a120686a180eca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99ad2ef7aed90a2f25e3a029958712331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596cdad544eb70e7f4acb28c816c9c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06245d978fc288bfa9894ee46b3e04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428e755e552aca153af009940c12c08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a5274c1aa8cdf5e8b659fb86b9fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64d832216593d739be9a0df29e948336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0db3cfcc51074d899103d4584616337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15e58a2db64f2b309850147b188d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c4ec14ed7131f164411a94ca9c92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d424792290afd2d5363118b6edd0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dd22900e420d37eaf3d3e862524e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aff8ae0253721d0c710b9b0445866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6e78790f2685bd19f5b3e6593703343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807fd46c0ff0e316f089129a87ce89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9560da9f5e3d13932308e09c8df5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08eaf99ba079356b0c062f5536d6fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd6c4f4f2bf21f6d5a64c66af78a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eee94eb27c51d0cc89d14af826d23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d1d641464c49fd55569fd19a27f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed258f2d097d9d9a0660d58fe283b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884ab83ec658acd3ca817fb180821d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cb3aa5beda2330d4c1873a5446c5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90165a6188a7f65c49e1806eae8459353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de090bc8d0639810ac2bf6f88cb9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc9ba9d46aae4a22d76f544d17c47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663632452cda7969a026dc6502247451356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c3def86f335f008f0cfdd8d28dfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d32b1600ce610b318846939d52cc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcbf3cd564b69280552baf04b8da18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3c48094d2c2335408da8654784ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0bad7ca986a400072b8c9b8cefeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ecd7c139fd145e0e59a37c6b0630362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8dc23139d20bdb06e09e07a6548c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b29c1ee05471cd2d5089b699744db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d8f2dce5b26ca55ee53b445be70f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644447ffee372640a9c5161b125b21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da7a76610dc99cd040fc4c62dab3f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd8f182567d48dc2cd42f7e5e9aea1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4223e1af76113a1ec6e135c3c8965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e4eb4d94fbe2fadd72bca7f6668be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6a5a253952c350ca7a4317cd4daf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653db5db69cf83f624d6dff985b368d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de602b7a04b6eeedc6d46f016522b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c772d716dd7f72f8c59b36f98294a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542811f2ef25fa1247477e9be39807f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4950f2ec4cab2f0904e5bbc32267376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd06c9b643f2f9c2317866ae770bf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d33fc2f039d5c5db5ea5849a08599378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee5dfe7918812a56b9fe7ec4f9be2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750711093ff49896bbe9379054e183f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12e126eaaa0511271b008c0011c15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3272c2f65b51487576a27a4e16f327f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5514dc973ebd0b587b8245e1a7e5236383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aadc96274972137140a55ea2d7c98f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e5cfa079a76669d8362a60caf60e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b72dac5ec59c06f055ef60b008eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680e4f45b1ba127d3fd788c191981e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff23085dc8fab5acfcf2b9c4d58bd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5edcf6fbcc96cd3c1ff782965996389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c5dcfc50876c1894618a8d8801d0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d5278001073948aead95229d447b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabb3cfd67d830c742ffdbf2a1fc98b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658f9342d5fcde8a3601cbf1049e0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f074e1f436d761a19dcaead79558394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6561ef586da8c700120f592829fd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648040af3e25f90e84f079a7c30829c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f99b7f57fc96c3a05b806dea9c880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd05907869537658fee75d1c253e55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ffcffc0f7ec530b62a9ed52930f59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eda580fda3b81e3d0c0eb8a8285888400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a940dd3a9767d5dac11e3cd56e0ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554098b24a4c03bf810ade34b4bf6fea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c344546b2aeb1e3fb5f1de0652c98c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa222f9e232b599b21d394d653ce23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44eac4d500bffee4ff45e017ebc26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b603e1e85c3cb947a0499e93e1d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6504cf07a5ca8b23ca8d10b1da655c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d46bd1e35b9626eb957e710d3864408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc823fa250ad11e21bb5bd765ef7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd7790589f833893ec09f6c7c3e58c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d139afa33b73ca54ea86c7f2a1e07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9093b6ca27e8ee5939189b48c2bb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc773e3a478ec8134d7c1fce744643413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87f7ba7c63a5c6be12c63ae814013414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431a335640bbc581879fb4f38b12965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed9fd1268ef8d950baac07a2dc9ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957991a70c96b59e61af8e0d50d25b55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92349a6b58753e7ea25fab9ec0ac49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd15069d0b4220a3c977fbdd37b90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7458290ebcb4b4d9ee83779520753420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cca43c4385b8c8e5e2f486f9a8d33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e0ceeaf6bfb3027a811a6ab5ce8fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd78fbebbeb1ceb1420ab5268de5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059904371335a1d29e4933bde8a9a8d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84621bb71a70b7c618c1f4b4213ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d5b25946608e4d3465e568c2da726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852fc667c1bbe058840a5dece01b2c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b2feab62d815ecff97696b4ff7470428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305827323645b8b2005797ce1384c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eff0183b7fbcbe62230633ff3f7dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0ecde3f0b558c91eec14fd03fda3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c3f8b7cac78550e922d57c5fab067432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2c4833a8762bcbf7457fb94ccb160433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a900df8f61cafd98e9a079673a9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e7e8539268c442db9d2c0c46a395435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1e1b6437a3f2a67add112c139d6b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a530eb6b33f74e5618d64df4c3c84d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b234d409541a5942b7d8aafdf15d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e9d4914ffe0b7cb79d7c40383ea2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7353376a2f2110e93af8c160e40641440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a3a0c842f52b5a171fd43a3ec423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884913e923c7bc7b6e12ebbbfd0e14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6534df05969a249e9299f94ae5502443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3d1eebdc0d1aaa2bd329dd7fdf1ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868c0b854d8ab63e41c6bce9fcaa41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c8aa56da72511d7a53d7b87bfc3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3593e34f96809d3231f448418a79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda609c6c8ddfdc0a5d2e37065e5a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043fddbe59ca099b2d2c7afcc32ddd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdae90acfa6c29c1b9c3f0b303e000450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c772827ced03d17faae3f814079c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f230aad9cc272016b9473249640d58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9381598fcbb4a2dbb7e0d47272aab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72710942a52d153f150f5674f0434454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d18d78a50f20e20090edf313c9d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510be2ac0a1b9d427ba652b22a1593456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68324c274581e6c4a5aa6158f337f3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613a1f563fb3316100b82365c92343458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b7f19937d5a92c18e7b945c558b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc70aa66b9c0432f69d2d988b1c0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab71863e217f823cd6d3746310814461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed005579c8b30df3641299d7f50c90a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566779cdb91db9818f106aed115389b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682bb91885761acca3a95e4c82ede3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d9cdc854455a187d4c6cc3991e99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b87ec504ea78575a64d880d87559466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700a491048155fc162d1e782d3f4fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d954b12fd451e712e08bb8d21e0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3d35b06434656ac10f1fcff68111469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5ceed867f885c33dfe47655f958c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec957adeb4800e362e54e3adafda69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f4eaa15a703ece96bb6d47fea840472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fc7dd486b92b95f6145295a35b088473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663652db1a93cca6c963cc758498e85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2e9ad32c94e072e1f2799908002d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5887632c9a13ed21a7914a59eb11af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2138b0a663ad5d1db2834f6b3a5f97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f741aa582c5fc1fb72295d043d28a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c968dcec981298ca6ecfa91120d5a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040c2a695b2292eee80f21b66f6d3b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749e526c4488189f748f4d8b44fb9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41e6f5e8d2f0fb76c85631fba0871482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f8cd22f14a8930da8d644a9a338f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d12e39deb16b73c4f17f5a524d705484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0b7db0f4f834ca3564eb9f9f1e42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d529ce61ca47d2b33d02670f2a4f3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57db82b25e4ee1bbc0fc7dfeda8c359487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce88920a6d35b0523b59b401162372488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18b853769d3c105db925cebe84f64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69843b84d4d31f863ad94039b23ada60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b1b8140b87d0b1c78aee4f282f70f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224d1f66b3e28fbb5e57a8aa4d7a08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244ff3d6ae255fb48fe283f4056afe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb18c94bc570a5af5368fe05b6a7ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17b904c2aacc62bd840cc9ded2f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63662e963e319f8a7c37c9a257b8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c33bab8e368e037ac09a543eefd284497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3455bd68def74b5899889a3d5a7137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d4657abf4af26d00cf6d3a80132f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef408370f3dcaf83da2c68d03e02a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f2164180e5e40d47fe3b12a0cf08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc8bfa2b9333e51b1ad741489681e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac246d8db0520968e89e2ec1aafeb02d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6d196334cc12a92231ca4a054afd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f926bf86db16cda6530e19866413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278f8c9b719a7fd2dd535454e8da113506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490b8f34bc137bad07a588a5ff50dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f5ffc5f30b810672a1a61fc567b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be061f4c87d9023c7130b25664b14ab4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f75b4a3f7862d4c1cae4b8888277510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7d626866043a6f921e75e44593b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c98fbcab830b62e9457298a1ff4dbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4830c129fcf38549a80a5774aeedd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc2e5021daefd91bfc644ba9a7004f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337a6951eb78b682e99d977688f90d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15f1128105884d6629a8d95b2ffbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c510fa6bf0beb921659056f53ca98b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ad8df056e143dc7f89b310f39bab9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4a11f4448264908145b764934bb9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3747e250ee112035acece8b6ba0a0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de81ecc5ae6e22303b51244e657d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5422fbc52807b16d722cd7b6bf187d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88fcda3f5720ddaafbe4c9bf465a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d931afa6ee52d273d7e3ec33b91334524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ed9ac40972a720c114dc38f3676f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf452dd0e5fd45f38fc48f68513803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb26fdc1727d2332e1f061cac2d440527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2860d9985e2dbad8b6797a64421a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b632e38e95b39c9a9d9e2b37f336c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cae21bce3c34f9450cc73e942c2ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb9b27118eb991e103cc96b94ef4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397b303740daa16da099577980d191532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61643d5290405cbb877cda320cdb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c57e8730564d598c08c96872f2306534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89dd6009a79fa3cf92bdef5299bdcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f9573709c25244c7665eb978f14f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ff90db5c32d364a4a1185aa84986537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981072bff5c15be17401608ebfedb64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f896f4980a32ec8d2c34a748b980539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8907ab869571952787ec01d5961083540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363862f7058c056a77499059e81b73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccde2a10fe0a09035e1c24cf8b7fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373505e73d81d74c412bbf368e00931543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d46f6bfbd8dc546ddeb8ba2ada65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe164091d70aff962405d792c66bc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7bf5c6be3be6b4ea0c122f01a983c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad263bf2f2834e783fc86fd87763edd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d782b3fcf18736c93ffe65d771244548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c222b8cc083247cd5b9da04ddfdcfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdf0a3a7e8a339ff1e500ee31e8c7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c983868dca5543b1ad7b7c8d0709c9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9fba63b717bbcf50717a8e60d5082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc55dc6a2a49c3b469af200ecf117d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c54602ce1472dd72b0dc4b847f85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768907b021d851b1a064d12237a1c4b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1425423f9cd855775f0100285914b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754ad481743a8c57fd284013f26b39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72ef1dc56ac2184863272803e6a1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445641c7a5f318793b92f9251b7f8f45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c2d302c756d3647e99c994a225bfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237142949cf68efa74f7a7e257642ad3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75a9da32739a37e9ea7362e081b9eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c7a122e5fed69e5910025aefe5d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e7abe04480df3ce8861fe64d8c04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770cd5a55107edf11cd8c12a3a3a7c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82a00aca6464febb63f3f501b590cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38cbc8309505d73254b5cc2b124ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb24be9545b06bd3e977500753747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6f8da9fb116fba0cdf7f15bcfe72e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052b3598695d00575bf119c23b6d822570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89549123ea5d534650b9d589bf5cb84c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab1a1fc32aaa30285a869fdf13cc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7348cb717fa6380a6f04085aa4649573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff812522eaf202862d2745dec77425574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25499fe2fd3a28c5f9d586b748c888575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7869f6212a11c8969c73055d70df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c959878ee07b56ea2042199ab3bf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5203c1cba87759d70609e2840ac9395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb694c008215c24ea0ec597376393579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd13ddf9ef968e2d11a4289d04e69c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8af4daacc2dd07b201955f282563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b1b0c7b193083a632b948221ddeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bd935c4b3c7d17ef280d5bef4d426583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecb2902dd9eaf048bf6e2f317551b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653013f6d8d15388a20aa0bf8ab0ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e635f11be46bcf8b68cfc757015d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b957a27da6c1405bbe5d40db538119587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e61855fdda13bbe7419520d9cb84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89fa1a13cf4cbc1149140970cd3498589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5f4c8a6ab6e41eb756b62d1b3926590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e20025c1e32130662df2bc6361a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fad67099b07663050dca31cc101f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310925cef0817db8563141b901a5500593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c4790b7b8b44c12b04a821cab38ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dd9197506d4f4822bfb74ce18124595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854b77f069f9716cad7a3d65207d1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4991fed2cda2141c5835db674e2474597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff1e52817323b6323296e826abd7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010cdff26880c95295215740f7c023a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9fa1e356c4b2f4d9394cfcf4adab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fae59079013b99812e027817f62a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945080768e0a5f43676b59dec55954ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e74db2333e78313428c3da7d029e4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b85dd3f62206031f9c1aaa6f7b25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0029792054cfda495a8879f42f503f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc94f826da8c952e74516d4dc3aa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc377ad4718ce776cbfcdd6531e5bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73a05d9e6145f30a254df3930ede4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cdf78f9cba478c82130318479cfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28794eab2f88971a0b50a5e7cd491e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6debe914ca586d988fdb030ebecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0882e610b329190261139c62c722612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6544a852395c2c1b3d73ba9151d7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ad15c7098f6805e68e8db1e64fbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d543c591c7e5a47f50a082bbb7a7513615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906547bedb4cb446d862882b8bda6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7350d90c700505b92f96b489c9792617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7954954c2d6d8fbade81673e74b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53042fd69cc945ef38eb75ed3ecf5c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76d9dbf5f376885b026d58125bdf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc04fbc1f001364f71018e43b518f6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e8090f8cefb2ed74fc4919c9eb81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62f1aef6e4377324bf6fa5e7e23db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b90f5adc860ccd21b9588e4aa4542624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35fd41e12e0f661076f4495c408ec2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dac7ad21059ab72a40010f541ae75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d30514589f311222e07ceda0f0497627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d3708894b6710262b5f3fc3bd620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227180c9589e62afb6a96eec1c66ec6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0740cae37495e64a92ccf5292141463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8fa7445ca291c8bc68f9aa75153e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571fc99f87ff6e3f9036119578fa2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744dd14ec87f0f6f752f19c03f32067633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09c400e1fe17037f76eac5417d20d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1232fb79ade77df6604cff1368c15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801606b1516b01a91165e7fa5b4b07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d241e6002f2f1ae6eb881f5ba43b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6968fa1722bf41920539e6de7f4c6d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cae7ba43a9292be96705912597bcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47abd3a5df9bfc8c27f1f2e993d78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83241f417249aa587e993e435bb71ee6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32789a13351cbeba23e0718d19f35d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1b1b46637f4c8b8c11c58287330f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2edd5dc3f02e76bbf85a0fd9910199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b51ccd7357b52622b097d3d785374645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142da0f86c1102f35ef4429504901de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bc33638eb0f8a0f3a133cceb09b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e166c5b62eabb53aee1be30b75a09b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdaaa4a265a28c5e337b3b3b2304eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd67e2ac1c4bab86040f8e121cd47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe06ca061dabe29055f3dc37894b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6e6dbc058aead4b273c6ce1e601c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f399eb780341393c93fe682be208653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be219c9b6fdc7b196acd6daa76eed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c61bd5817f3f5af1c3e2cdb8209811655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1f75d8ebd37702b63c79600a4f7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b40114cb481c61b9433dda1f93360657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b7849055dbd5694ade55206984aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ff167a5405b52cf387fcab6897be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a09637ff53f5b17e19f3839a6bb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2236ea10f9a7eb9a678a69e8e0906c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560ffc665ec41eb107b0488a12a36e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da115c3a1218668ab255e4eccb5a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0f03111dc842d7d086e2fa987517664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc6fc68eb5338c69c4536b3c017272665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e07ee0524bfee95c1c9d0f19c22a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467c4cab41240e9937077d36af4107667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c5612acee8edd5608c5f4c0b17ef4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0491c4a56d7f52d0fdd7127e3ddb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f215b5703ec5ca25c943d68a8254670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551baa891f2736c47415b61d16d74e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809466553f3289ab9066672e1c81de7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e1ddf03f0d50ceaaffa54efd1949673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6499cccc92c447fb144306fc162a45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8820690fb564f4d5637bda36a845f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d52ec410eff533537a70ba8700c8bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c34169bff8830c4d9bc169c44198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a983883502bfd864d945cbf1097cd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff154aa7f21e9b1dbbdc862c098f89c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c909f04ddc524970dad396678e21680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>