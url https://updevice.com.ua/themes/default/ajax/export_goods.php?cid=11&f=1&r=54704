--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b663338baf164d50035b61a94fb0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0728d0c74b847a80b95fafe7c45c6862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e2c613633980cf9b870bb8fac01c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72714bac5edfe58af0d816626357f0de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e30ea04de82d9841ab62325b3ae2815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee7fa0bcd269559e117d76cb04fab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4217df8ed42dee04d1c99a326fa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81623b7ffacbe6d559b4de398f2eb5368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d798334f10f947d1072d19ba9ed8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae914721e30c36e8f32db667899d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17675441e4313188ee1fb8f1b0ee4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea3b6eef19fbe0ec7ae43baff4181312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4d03a82f17662edb99e480c5662d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e107dd35b97a65ae7ecc7720bce914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957d6b9269632f0df3817ab155a2cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057181a3577293c003e241f6615dbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45eb0a4ac2c347d51fffd8a7160c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f8b9547bd8e52da75468009d5a83218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b5d9a414471f8ab8668bdd60b41f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d6433622a0515486d88167369ead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006022feb89f78100bbc971c554cfc2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3fa155f1a415521daec7f7441e6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d8cd7ebc6a72f937e3b338aaaa87d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740bb50c4e65f72709d72654c39ae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ec22d0291e00aceb25cebb521d3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a965c0b5cb64e8c700edc7f9612d9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b9dc98a6286a8b2c5878df2758c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ba17fa2af69337aed6509b8b303d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef7575b1240f5751a7203363525bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe91c49023337da79ed9011ceb1bb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c2aaa8eb220dcbb881e6e5646b4d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3564e16531842fbcf46648f0ef9f1c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d9abe1afda6ce767e4cf930954a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e4dc548e25e333773ee92def2825334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3e0e47dded6c91bd9f64cfe9701d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287256223d3ec128935cba5a7dd141b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6031b6fe6976db01f071d7d1c6f0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356050ed2761cb438087739445a640a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f581af2c47e317310645761e1d9f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80be4365e5f4fc848777f765f664d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae8f824cd980e1cbdf0a03aed2f1b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777bf75da6eb8a78f1caaec2bc54e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9578ae47e588ead7e25942657553943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6746183c6eadc5379d9f53e4809b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ff5c0e7a0f3c6712a26f62a4223f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f558e7fadfcd66a37c38af99fbbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8cbc528e26b0b421925176c2929747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0de35787029a1b666e1976e44018d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d705d9f4f3d0b0ec7da8a1ebe906649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629c4b0f7bc7e02a4a4bdae491b7b5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd378a7dab3b1d2cc7c3cdd664ca2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf4d4d5ffc8f10e57a2ac4c4febeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851034b28fcc12d51e1687e63d8da2a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ad1b50378475701375b8133c47f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48ac908849c33b1a851308ffcb44f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587a3160e0450f98acd8d719b7a6f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a67a74be2ecfd09e1d7c5082dffda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d9f6b050217f91b8ea275b542a96058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184038ed3ec330cd9985f8e865c284959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd19de2078bd5f16f7cf0e5f026f9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a0accb619d6e9897a5e94cf08fdd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407caa3b146e240c38d3ed9e1fa2b6bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cbeee79be2e245089db9fd4d2290763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41e4f551a4b87b3a351bf8ad9005e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8a092e4965e119eca6b8155e22a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812bd476e8f799fe03a60cf5f9fe8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2236f305bacabcff894f4f7f165967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707ce288b5d19435ceeedab5d4521768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e19e5b9d6b17fe94933563eca10ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f768de11b1553dceae98b9d68f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fd2b13be5dff9ec92c45d05f1981f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b573b542484e158ab7a46e21cadde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a5df955a4a108d2dca8167742dd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaac33e29cfcc6be1f25f43052669e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de316a43b244c5e04c2d726f5759df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa588c5c75faf99faaaf9eec131e50376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7821a2f9ea19fb70e90b7a578c04f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962d0b60972cd442cc540c60d6e93f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf2cf3d29f6fc31eeded1360cbc1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39925d546d3f2dda42c97d84c383624280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08a7d8b6e0de483227c232b18378981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82cad7f7c7a9b3bc9f1d5b9eb3b8b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163dcbfffd6ddda1499a3c3244fb00f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612cb5994c7a09eaccd1024561cfd5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284047750a7ad26b422d7b0c5e197485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7efc0109ea5f70d4fb0b50f519a5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc10fe54057e32a424a44afd6ecf3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f07596d5bb25b1515f8c9560e6e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3878900cc4b92d38c9e04594c381a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57ee3452b38980c2f011b4d66af4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f1b2f27d4d787eca0bce05924877b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa3e8d9f6908e4a9805a33a800aff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4edcca1e7f207a46464226829a2da593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf6df03731729e792e9955ee54f0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566377611cfd381262ae62cf85a6758295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f3c6985a35779df67f4ca897eea096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c6dd05cd3814990b6c463a88f91997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378402a30ed9f5c9b31ba871c66901b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29241633af7737868814188c1b94fb6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011cf69113fe32e5a5d87788008e856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf24611603759de1c672e1c389c541e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb41aa9cd3a34eac53670f07eaed45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670f54405e561f99e05328d9f496c3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8400c867d34d708c9373cc9437ffd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca2d406bd4a414e0467fbeb5e35ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753789ac0f06431b1f006ea5e03fe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad53f19eb19e50170c115b18f2c46b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb377639b5fa2a66a8c336b89be7a93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89f1030e997b83d0954bf7a6d1188109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e4b68bbff0469f0ea5a3978709f4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281156385035d3ab2fb084aac573e24e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f01d299bfc15b5c6607698f5a357c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646304caf07f3d7ae83e9f0f296b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36a640e24e650e09da6ae0ea040e9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb047c6cff60439f5ffa93758638b0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a25c84b37e85fd50758e2db0a9acad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790a7727d756e35897153774527511117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ffb8e3e52417c43e603277bac465b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03184d26d08b0f81f480fd81987f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9dda29e8195d87de70488c1b09031120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286b5c9ac4dd530a1873aa96069a00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245b5922db8144bd874a80127ae3b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1328a9081188e0c7bb7f43adacf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91c1e51fc9514035248b21c44d58c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca019a29f2821f813b68c119913f092d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03d348ecbfbc8a06b73aa9243c920126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440934f7c1ccfe6a9e3e84af3c8af5cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd02d88582057f123449dad41ba0ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3ffbab479cf9e7098b6917443371129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674573e97c9208541d59b3065d3c20d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a0260531f804444a3b6004b157c2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15cbb2b4884ddf0f89da999f40689c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae14ada44251c2d57cfae14827ebf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b5d79ec8e4e023ac9af723b0ae90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ecfbf4352896b24e43a3cf9846d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510bc79805045dde089d1a7712098f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16857189f99764d4f2df0dfa2e7c2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceaa82682bac62cdc95d3ba17d025f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b5f56c98994c7ae656e53ebc874a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa308bc8ec69d81abb3bef4793f0246f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c2eba76cedaa8be9db4c2c39d622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbf1571fedd4fdb1408f5a2ac868d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8d49aa2672966e74884a628b87be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3bb7f82e4c6b3c23ed35825440cb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4e63f70a12c4898818e14bd786d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e3bce366304301a6af3349366ef8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ca18469970a3936176c5ad58ac993147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff544300d7dc06f6dff45d7bef2179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afd8307f4cfcad12bc1524146f223149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cec1541c009827ef4f977f6cc9e64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650a2a7a3d4ec3096031b00c963455c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31e9f98c253b381102c4ec7727f3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd31c69a0645ef406d2e61a5141e417153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab791d0ffc3d89da27ec7227459fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a196a544e4e2866d64382455b900441155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f6df2307f3b0f75fddc9d32e95cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3568702641d37ba746639702130a2d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b26ba0a0c69f046b6b535945d8a1b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3743501a6db8db18dc0532b82b71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96030ac1c14d6579b044286e2f462a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c011c8237aba1a082268bc034b37857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b759b310b6d68ab7e0fed0e22b925162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd571c3efd660a456ca642b46584e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa63390149f18a2e8f6ba0c15abb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05602d0a4288bb036cd867cffa442a9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1984283d6533d1ce0b09143cb2c84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214059790585019e933d4a48460a8d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c621cb9490dd89bbabaa8fc979d1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff323c63eaa89799fa7c22f6c454003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00904e9f3a6dd22aa6dcd5bfd7cf42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e76d5814f2b6bf12141144c99dff4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c65c187a59e70c495369cd11aff551172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac12951837cc47a2007629e2c89a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13985e994bceef2008ca902fa59ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947501bd742b9e7e39cf7bc10f6eae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef398232af309890cab1efc91eb77e2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd4d7f4639e6778970c59414a3bb8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3eaee301d55be3179884e7025f8b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d826e806eb6d7d70a11160623fba0f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3094c95d70adbca8e7d5d8ac40a04b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dfb424560c625cc10bcf53f2202d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37415dbca08cabad851956be015c7180182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b10b8d9a3e1a34d60b4ceaf9025a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff615b04ae2347486a18dc879e983a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a0435b8ccc6ac868fec1cf6574d59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd670dc0d812c46cbe3308eb704e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6f52aaae3b425372245087453e9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726aa41a54de6acba9db4922a57467188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ec4863bfd10c75bcb2b849a60db9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aacad9c0f80e1cefb74b82b04f337190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954851321431cb51ae399242783f2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e10703b143c187aae23c4a0557de7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e31d9c6e03737a21295a144ffa4404193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cb8fcc99b2073b728e9e05215ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816fdf50bdb15294ea6fe378f0d4062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1d9ace4eba1bc4f616c24ff0d76e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9fe02eeb15b40d7868d9d592f5b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2639c896d1a10aabbfb7510c751e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2b75c1a21d132e65225ceef57bda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8600d444397f922619621fbd15783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1563a94ae1474ba435386be592ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5fee513a41f46b1b1f82d610ae63a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d3db4c415d6bcab7430851251456203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918260eb6d94b24eb21cc6d05cf5787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d884a0f10441318796861afcd1b69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3c1d3c40ede5fcee4d641da577f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9e8c7639799e30d161fd83b8e21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e881481967a8ca83eb95e94f35be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa504f8eeca678efc7c938f1e29d86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7278a5be7fbcfa76711e7002b5656210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f72872f0af6880c2cd5f2236e859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e81742847d1b1bc048830e19a82c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8dba1922e5a0508b1053c915acc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246e74fd0ce058cd89605b6f0d065d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8f1b97c11eb23b3eacbc24779fe5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b88b14d8a04085bc5036e84fbec1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5211c7531ab446b1b89597903a93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734174c0e489f2f06006960aebe97576218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2a4da8991bf4fb1a1b9991977d1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc623a147b8573a629bf9f6b747f2e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38314ff31fecc7f79d76917cd2d16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913bcee83a62ca76fa269d6ddb1161a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e0ceb7f3cf04384a36c78b0b027b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb7d5a8fc13f6c3a7cdfa56ca74878224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd5faafbdb1c1ca56c2e7ded923021225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670bc1163ca26e3e5cffc78ec4feacd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa246a98757569352fba996ebe76f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d25192a232399d3d2d6c0a98633df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80ab0c9ccd3d051e5e6784adc6a754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bcf065e31b6faba59650a2d82d2fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac34cbfba5db8fc607d556b2c6cecb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f79b309797fc919209a097e36bd26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7fe71aa6b11c4d138e56a807cd62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e24f68c90e89983fe1a48f3b40dfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27014ef8d404ef65c488a88505204abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baf584f12521c29966528d23a0f324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078fa044c14c2ac0b2c06715369fd68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9912f0addd7fdf90f14e02267bb00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfcce6edbba36771ff7cf511b5ad5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8e9d4c3646ab979b312eb854b90d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90ce707323d3f72d60033222c9b889241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6762318687538531cb69afcfd229242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06431c8e1353d2f414aff5c030f73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a5a8759d4daa9285af0f215df5ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93454ba04e46926a2f63a576d072455245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b5c58c0b3e0cf7c7bac832e76329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5f430d89e50d427fefc272a21402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f4d12daac4c6da8a10f06d3a9339248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d266dd44936f83991584710d253143249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fcda8e87da79a33cb8828d22bfc98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23f7986dabd121faaec3ae1d0ce94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17d4ff7db89c5cf477fe6778656fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d3d2f03880645249e0b90900e08b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8b9257db16dcfbe5488d9f7c1e23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdafa27b8a9e6a608c92a457f7f847255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6eb1c2378f1972ce57a5fc99234a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0938d2547989838792fb252841874c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2138a2702f97044f76684f08196d78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9fc32e73029384636e232e4aefe13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918824e493357016586eae7a8fc903260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35942669a63d93898a0ad7106db9cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550a18fe49a331d83246c6819b44c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5e82ab380496525e468bfb4f4bfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c441d50d4e3c9b5d44408920b028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610365d6087b5fb6f75bd6bf8981084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea20bea36ba3c35d526016a6085a731266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aac8335c2d7e020d1f68a6327c782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71fe0700e371be36cdf41ba98ccb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b58ec1b3677980214f8766f996cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c98468ed94e3641e0a3298aa570c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17edf3fd23c693d4b07b05473143bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ac1e00db5e875971a20e3bf630d3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83cc5f04798dc3ca21af6aea629d43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ae90c2820ecda02f71e9e829f9d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10e1105828db8b687a57048676f5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1defc475f585184275d573c7c61dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32344866a6f1f39e576533d14c7a15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30cb0af20f6e412e756015acb47093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306eba1b3c81fe54f5c5fb8d4ff17f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dde3a5d7878447a781173d2ade6b8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6df9ce7a469bf4870953f0de1b3f40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40ead2c06d7ad54e076483d15b20f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0363932065e6e48e80541b90211c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889711bb0ba1c0d8c155d2b4d420fcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f77dbe8e15fb79cc376b8269e0d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a129f71cb9d53b5cb3a633462f24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef732157db3ad6b8b563c7617d765287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9483561d591073627c744e07536db6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1353ae84c9222e486117683906a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d51cc0d6d28f0fec9b48b18447d21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4b6efb163236e9911e36dd482bb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2dd5f42293df0f158524a1b87069292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28670f6b33e555115edfe09c5e3b12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd10fdf7417e676ecaba0e2ae4a525294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9f85110c5119b2d8492eb9aec04a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273c21c4facac6f7be7b2882db0c9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240b2ccce0de129c02e5aa70093182297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4e05756d42ef51f69c82fd24a9fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292b1fafc2782161aae758347f816b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e826d1d7faffa75ce284f242a324df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cff393f7986e751f1d047be44762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea095fdbfe6e685185a4b49d7d5c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fede16a4cb3fa8e488adbb964dac3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa305893e90e2790c7ae2215d305f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17aec27be1ca42d263a8605d451d35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce2cc34dca7243a82adeac704343e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66ef7b86575271eed5a62bc453ad9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aca89764506019ed66699d1744acb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344113fe0830e98fb4dce3eaeadee79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a73668293e3f827b067e79fb3136310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52cd23c1f8a58a1c83dfb5ba92b6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3af1a815dfc032f8e52c3be7e24f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b554fafc3bd586761bf7f1caead307313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35407ec67f20f2dc44ba1944bbb8dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16a7e9bb06b20d3ef741bbef774c11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae12c5eec8bd6a86be1519afee2ae51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07a57c79adc2554a79af51eaa2e43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c7ec793104cc786f56db6801d806318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d80aa42d013c10cd1a32f5894bd4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925241dde756fbe721808efdc29573f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4773a36f5b8ab464b13031ff13bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7561161f55e41b1c447c1f956dbe48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7107dcff373df123b845300e56f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da304210d1f61c96ce97eef58e93df5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab6b73bc1143c0fa06b1192fbffa00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d65bafaebf67dab3fb638b8bf08503326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c69e8dbc6e7a57c06f1fbca2dc45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732eb9e7a95d0616e3e8cd47c85fa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e08a6c6ed60259f24311fa0fd0fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c64e66a24a3d52618fb325004f05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28152b41b319cdb1f3c93cea823eed8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e741a535d783889d941b17a42047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070acad7036cd2577256b3828fc990d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552757f77aba3ae526ff29b988ba69c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb1b110e17c347da27f18a252ca4cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ebf3b7df8842cbf45b75738e90845336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce090bb48c3f38e0862997f2cc25b11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a32cc9928c28c9f1693f12b1647b54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284f49a8a405d40b858234803ac4a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051737a5eb2b7ef53f67454ac316375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0609ffcd4bbfa24ca1867c7e825b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572288fa42def7a206a30bdaa4815d06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d501fb019ec4a8ed803602abf9578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d013d8cfa2bc19fc5981629bfd9e8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ec3bacd20218e64d33c669ac6fcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6944c9021e16d1b12fd84c25ea88e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44f00fc4f69411e6937dce699f59a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab4c9f9498e48efe7f4e1f5abd6a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88872598193628723cf66e30b37ecb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb908565d2cbd714ed91a872e4ec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd23794f28fb1d15b74c70fa1968de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623bc10654c5eb59f7fc8e889830e79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66345f72137b2f0c1b6dd363fe63df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595f9fa702d8f46e68d36f5e2c4e395354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27b66807cf18120c852f028da3b94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae217a39252b777c9e039841436d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef6390382bfa6a516620831c7401b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e008401a60a3dbf5bc597f110c36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf17a70602e9fbd1826ef55b9ad4cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9992846d9cacf1c7496b7adcebf064360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59467f802981e8b47ff9d225cf99f78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66efaf47dcc2a0a8dcd5541939251a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a27210faff56668f147a804d6875b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c275d19a681a2d113c9d24cd1b1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fbca979a00afd1e319fb635b8565365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c4770c72059ea01d826d19a9c5812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890c18a464c873e0af6747d88fa1f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659dfe0f4458237d3173c1e28583a3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663212db1d7cb8c7b5d0401db625a8e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf53587e1b23efeb8fb77410b3b73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f228b0c10b1e99c3aaabf4fbf34bbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb790e2b35a10444d8e4969a92f63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffece665787e408c370ce8e0120b06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2fac5ec57993c9f936c77a66ed35d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928bcc025931b95d58acfacd779585375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ba1b4eb7b901d0102e573e2c49bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b141e9ad6dd04cf2466ffde11b3daa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e45886730aa253c817ad623acf37e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90205aae7b96c39da005902e27e81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6204f9ae9c5570715e777f9ec7fe9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b82c64b20b5c763ebde6256c8be68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44758fc40540b16d6d9b9f73549f2f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d14aad6df44e5ff235b231c99ad0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a292e20e8839c9b082c6cf44ca67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe91c6efd805d91597cd80a91422e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54a6e376b6488dcbae1a8fd9697c84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2886a2abd392076cc33c1141982c9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eb97f2655f912dff7595e56259c9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a9c348a6a6671d5ee4c2fc372ff3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de28aec228446aee2e49f7597b7f65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0464c76776736733af0e789917dc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd70bf00a55aa7e75e26695024731e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38904be67f45b5c21cf01321584d87a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02187a862687aeba23d99e9bf52b96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208980b852b41bfd5b1147f809824f22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a2005946996ec27ea2458b74e5ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3153fac9c437eb53798d8487dceec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32e70fae63d6d16d28a0884a869cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4fbb69d0def572300588e056139b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93107c6cfdf4b7ff2d010c6683324e30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35403fa9e33f3252bbd8b086f7006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed93c5b00cf1bf249755d51c56f5e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3ed3a17a634ca57ba0db499ef5dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080362056029d0201cc7ca169d0a420404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9771b6f4fea756828142eadc6ccd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ea9d09a7b515c706c7b91d34a315406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b5de8d60aa18e390d25603daa1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190065f3263e0ccb73547e52cfbd377408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3ad490b97c7eaa51a23e12d642458409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9742a2bda1b869ed400b324764f6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a994fd2423cd4f7ab6f8552ad6697411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022971d38638fce0f960db627866e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695bb50013db71fc9d6d261b8d14d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9821236a36097c35863cff9dfa7ef1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2642038b215b99f9a77002fde81f42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd36772aa16fb66594016cb0f53c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259ad28025c5c41e9e7716454021a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6dd8e7a2567eb884f2450eb12d09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd10439cd97c0f43c87ac2db743d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e739ff0fc8b6852ee96ff2565f691f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c89b20870c944f731065e45afe3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab0b1b1012ddc10811ca773a64270422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7242f6a942290d64245b1b42f9cdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303231abd4daf526fa87d26e7737b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c9940aab90d22aa58ea6e4bfb75d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678c66b7c621bcadbb469e8b4f9c074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb78dabea13b3def34fef337e3323c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067daf23cfaa2ecae2058101401708ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5667840afb94017c3eb6f4952162b85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a44a75973bf0b4c624c51aa03bfd3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e5b264635b6eb7c68007eabc171b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c927f10e57c454e741cd960b7dad128432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b818ad2b60a549a084eeb93f1deb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe20602c848f69afbca0d9e4e7ae8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db85ebf47982fca36d837e9ad107ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e163fc22e6ee74438dfc3f53c853436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640e7212f0465d11af3377fa7004235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556729929270392cc12aad9a38541da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82430ba99073fc31f481d84e8c2b6996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5395c26115b5f23e4b5315e7e453440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f2a8d90ce43dfd6d60c14be69573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57187dfadb677895c35a90e9b577c38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19531fa6ecf74b9a01d27dc21a0f134443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a2480be34129e50e5c2bd60e8fbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55b7c2902df668d4255baf4bfcfc33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af557113bb0f9103abafe126512d64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af54bfc350b7ae9acbfc4a347cae0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2bc941a1a61f0cfe8e8b3437124a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff68a9f45af974cbdb61d1aec17183449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071dca86f5f674a997e6fcb9321441450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055dd821021b2d0b52c9359e7451df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3284b0374d4c03bf76a5fda535a1b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b2d47ee32d1ba35208660158ced9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01906b7b50926d94d3837d323b9627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64275ff4f164ce7b4421c6c855e940455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d626615c5372ea31cd897634479cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347730f1ee2a863b1cb55566b897de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556be933debfe716bffb201817a216458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b188d66f86522e14ce4df9fccd54b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa2a1181427369a7c86a5498123e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe2cf6e2bf79204d72e0c42f8e2b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac33a51ce4955655356bcb425b2dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20fcc4b3018ad75b09772e87a370f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e64aa98fa425a459fae9d23efdee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10918d9d2423644e79ee30b5c70be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500794bf018b08c8a3a28526283c0e4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0f85b9880aaaf6e5b5c94f96c28f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5019c14b377ed33b44d42952d017c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e43871dcd74ab55d857e65eb97170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f71a18a23824efac6bb4e3d5aac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0078c7ba76b4bc2170e86577f6047b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6a9cec24c79b77d8036f61fd85f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a980bcf71226a5c8948351d2d60b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1cae04d2b7601d4a58ead3cef6cc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c947d465d9001f16148f227c9bec7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759fc5ec9e25d93470862c9b24d63ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038979624cb2482e62a2715abbc7c6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991acc330af0e36e39bc3057a94664d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586770c278f0b6c6bc93b219f7aa1ff8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bdbc5959f28d6c00b65b4358fc614480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd54e5475799788c16a8d2a9f61990a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2868084f22bf8dd7df78a9f1a8183a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac48f4357d7d3a97e29369ceb025d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2cc0bf895dfe4b17efb2e09261692484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d830e590a76ff9184b71591c8ef6e1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39ad6514c08229ac978601f0e835b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c35895a332ae6b04860785087c65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd9a2bb16843416fedaed55dce76e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c25855075be935ff8963cb54722ecb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a41091fdb6c6558520716e7bdb49e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a42862ee7c780297318ac0d7ba0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998b958bc96210fa1d0bb0ffcf6637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2482f8ee5994f4f51e1d0607fe78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d8da18e511ba2907de17faf5ebba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0096a95aaac889c3f810a62ebfe0330495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99362b25859a76d216361ef4f3560d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a3ed6366541b721d6e699fd523a43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e7be57adc6a885217224a1952ab1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e1cac6520dce1861e3039eef8d5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5003f8d697f040b41793214afa42ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3360b5b3f763f5411071bd577d3c26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa46cd9a9ef344f64cfb8ee3a8ae05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb97d9db5bb1696d1e42d9b2b8117c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0129ce198dc9c4a440bad37b725578504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f78cad36d7bc0d40b9a779832039505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f83d7e662be44b6a17c6273f10071506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d69fa5240a086b391c314c1deabeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814aad1065e2f50732c405c6bc2ad9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97778eec523e51fc1ed65fcb720ddd62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6432a28c0c14bb703d89c5cb484761510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c123f6e490d248ca5c48200d0b2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236c22039a63f92df8cd9f7aa09300512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f23b83462866fa3cfc5b1bd593ae9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33334fccd35f73bb155ecb4d6801d310514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c351582a180040b579aec91cb512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b439155281a0055d20cf77595a6b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f59e20e735699af38c6009e734559517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e78f43b053ec8d0b9b96ffbc7e5b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb233da133e9028dd41f1b7607a3bcf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c373f24a6570e43951a2b059de22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90798bd907d6f80b29a413d3e5dca0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2faa8aa62634961d54db710d051360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c3ecb303509a91474495ae73988e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb86123e30b2986e5eb37125bb02811524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094cdcabfe645e706d0511e7cc39a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976781eeeba7e9a2b2ef5a55b108afa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104e86f705ad05f2fce3474f9f188e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d340d01af99648a0ef530acbd53f9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568db1b847c4b5d62d67c6c4f5ddba7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0ac1a6503e85e27c3da9758f327e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22953737c86566964bd6de7bd4d981ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f225a67cecbcd1eca7c4eb1a9fb36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2f28ee94845e15cb2555c518a24f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0715795c428ea0900e795ca5e0f24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c70c593e19955ea6ccf37c9b737bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d1f32afe3f01cfd64253216d94ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb62ad45d37e2380a1caed435ee7c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4815159ef34ae2f2951d503949a8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c5716d753c015699497af69c8ed4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d4d78c3ef864569741adf55bc0c1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fcf4012de6e7d4b4a7fc6d9fbb748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7c35333bdf1f5cdd713d0b73d439542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7975dba755ebd10f6e201eec3f9eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d4ad9dff4d756219e111a504017c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a84bd48616c2f9ac1148ee636b39a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6382706966529bc09506789e77b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd2558f16203500167e0e58092d2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b11da894bbc91c19c8b854f6244f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f2784541b02f43c94541959d3f56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db29942d09be66a0c93f75c2515fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493085bda204f54bef8df0dc16716ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b7dabfbbb3ec103e97f20d36a9a61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a377a1e112177c40e816132a2295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0eba077614b1bf6dc8e14ae48a158554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd073e7ecbabb8daed7f7f1b372a83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9561643056457a4deb344a28dbe5f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da841338550e593aaf088e625bcc72d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90bfe6f1d772cc306f6b9ba45f16b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9193631cf23f6579a33b1ad6f60a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd8d8e1f988f2c8272377519637bdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef753b87036d6ec1deb7dd6e4032410561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b13d795efe440cd51e00ff120813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609dbce6fc256e322fa4a562f3204bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1b06d2555be37f54e02563109fab2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4cd18a18f9d4a15e4a099448c70f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93f8dbaa0e2db0a3ed0008dd6bf64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b81e2f9221f87c2c766fa27551bfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99996bd59d3011194dd2b057371bccc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e6b511918999709d0423d14991bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2840ed73252d9f1fa21c030d0591d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1551ac6f1452cd3e542d3af971f789c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9257027f2b677fb41ccf4dde570861572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886569f764ef8ace6b566d232df67c29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a77ee42a76df8e4c5908ddf416c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddbf54275360ece4f6beec35443e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95699562a9de30be08e031380ed83e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c63fe81ca4cfd2ebe791c5500f1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c58cbc3307d678b41db7673a73788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525dc4fbb57f81e5ec2dc984f8fc4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c56a91885897be51532b08f7b248580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9e74709887380f6d35980d71ddb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7918928908d01f50a20c0f68cfa9c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43257d40430603c67dd8fba9118c5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b5590eead43ae1bbf06a6c42107f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101afb60443b16ae8cf81c4a81c96d67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594c526c17d8ef4853a737ae97934c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30801a8842d80e0370232fbe5a4002e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5530978d52fdb38f097f9574134e50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566fb6f156076d760a41386d33a5527589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641dc35f168ace5e50c7e10704f4a86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea7e3839653abe8815a2ccfc71903591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ce9c1c51f858b0af543a451696b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669891e5ba878d1de364f06132809c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b297490e8f9ea4b610c06c997b2c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfeb8c1185c26f2d360a6b9e8e1ed8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58ff9800bf2805aa81fdaefe227eba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4751898ab72ba7e79ca300ef6fae6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e4a92add6abc4214112c5c4c9435598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a251cdf331ec7e6ca2348567b02902599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761987a2d50c1cb1251eaabbc04770a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f97b225eb29832c23d1302f582127601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d844968d5228c845ade2125f4b37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b099dca5dda12a2311a143a1fd7c01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea1f0d36204270df9021919f4c930604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31faa190842b7cca0685affe861492605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b3595509076f40c2a33753f201d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f75f987cf8ed72fab89599a701dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f97dab45c2d1a3991ac05f377da4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5ac1962d1e99a079e89d7d70e556609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fba65b6b2d37f9dcdf3e1e65a2a6bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40418a95d4821db38497dd154103705611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad414c0f9d70c416f7680f28dfaa4fe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51df630d81ad2ddf12ced89892b0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa254ceff8eb736379a138f49c0788614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1ace308897c99fd3aa0355d21fb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f3428ad502158f910a092057ff6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5427e58a6f4a1ef1a20506ba7baf13a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a01335748508ddfd2264a6bd6aa0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832790ba0c8e8467e8c9b304a183d02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf064fe7566d8efe974b3fd168893cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791238145f18fe665064c221ef6be6cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d176fa1bc8afab80324d2a3be73577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78165a45ed891b209305d7cb4b3dc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8bee4269168aa1cae1f8228ca08f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6047c3543268ea4d9a28e1adf3f826625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ca73223669069b8ddac8fd8fa0bab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a45cf0d7db4dd0cc480b2daec0f3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d9b39c4136c6a1734dff1fb645aa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece95919fd011fe3c4c6d1d52313bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fce90b6d10a88af811652848348e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e990977b9f2bf37e5deb05d818b66a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb076996d0096c961d1ab3f1843e22b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71865ccd049a3946d94b73d7e24a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a468ae7e1b93d7e588276750280c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96f8717acc7913b218cfdf0c9ca14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16acdb7245c56371359b586a9abab21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358a4f79fdb30d1c40096dea03fec0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e7dab85410d3f0245e07c20bae6ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d5b902d08acce0223170f6a13458639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f02619ee28330e5b1326f06bec3bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12780e18a045a473e6ffe4cbe858026641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01e32e7c46c07053fd90ebe814aae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3437ceb0ae9871d44edd6fee53dac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f7e57f3bbc5d9a42cb5931ce57fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601bcc56bd3cda4f1d999016ee35fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd34cb25e9d49c8b31c67d44898062646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af1b8526ef5d6167fac7135931986a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2983ab5c87c57fb0dd76ca9df027d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2446176c49109cd071c918b72b85110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374533dbd653ae92de6c83438048d82e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a28700e0fc059a866d701677e641651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d4aec143e15e2a4f8086ce86355a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d8ac51700608acea0d536b32ac4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a939b8364bd193be35369bc7580f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3c1ce1d7ea06a4d0dfd9318f8a10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc561f40e894122082cd44d2d08ada656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea20fd0380be8100b1ceba731933d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad7aff1209eb20ff7c80ee54172ee1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829ab5a63a1f7ddf147e1fa5ab26e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053849cc5a5cc87ec7cdd64503d8c61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80abb7ed55276c4fbb8620acdbf9df5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd1b36f13d7b417ee379f97938db86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b62b5fadc88120869dd6e6d62435a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf304294a2dc677bede3c29da0357664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ccb221ec9881dcc4c279078d270dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a52eb40e7c74114b98f853cd94e3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908589325cf1b90a2d49dfca2ef8cf17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf77613574eff9f976a72db2cb762668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95cd8f8a8700ddfd725f92115d45d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192afc766b9fd22c61ab26c22ec83e5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c70e59fd56a72b5bc2baf96dd546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1acf8dcb971b16fe98125acde5da05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90e3c14f3df9c939d10c7e2258614673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c098241bba71c45f9c906d45f1b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906f43a6610a12f3908b19afb07ea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae663d17808c43ecde4afee098680be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738742cda448547615600149249abf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c3b7f61ff2eeed02050c3b723c39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171ef266d4e8aeec8eeea3236d8aaf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994746b8adc91727ed8a99c2f49a1e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b99ae7e16c131254a8821a0397940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71bfc337d2031ffb6a6111cc322cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a9f2813f1cbeed3e1e0d81cea797683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac8b082dff38600470f109586f987684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acd1faab5c15556383ae97c0277bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcce081966b1914b2b2c53a3782fc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c36137afaf032efe843cb44fa795687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a002223cbe5ad5fce4a88a6dca0ea4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a52ac853e0d1879909eb21da69e3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c45c3f506e00661628f15550d3b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77487b09c705e8b060bf75000b0d07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec08b94c8313ff6352529f96f1ecc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5236660a82141730a8e0478d41fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1fb65926eb09f1fe65c25090faddb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b193cb868c50a976a5b1e0e6aae18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28db3254906213fae1659bee56a2b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351473c2a97fb84d9330c22e39bf0490697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112529f6e0c3c2d6366b0f9061c3e26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a81e2b9c8aea486079d513b2e476ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f1de0ccc43718a0b4c037da3c11c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff07fe791fce2c8eaea5483b6a8b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede60ce7f22174d06093ae55540281702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615ef8bb007c907e8160f003e3e7c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b0c393c9e6bbf1e69f4b373da70a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1339a876dd0fef7314819635c4c3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f113c09deb8f5807dea1041a0c11a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a6f84257735a9215040be5c4f63e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d304a5317ab558e7a3512e31f89a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b91b7f1b3e2d24d8829f6873a300709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba52bfb2d0d70a56a5172b2a1837f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cd7031d559f41c4d451e71f4f342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10af580a11e80b3bb1d28c3a84f03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5624d62f8bcccf60b48668b654c472713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804f3bbe23e7a4c7ab3c9cba1c1944714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a175f651092a8628473127792d01da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8972adbf38078e7756882282527122b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80075b3c9bee7919b3ef08681a69d79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb606fb3ed7450a130ab3472ba333a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29612473283e12cf06e5e20fa0468c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ecb5e4bf964616b6454a7326eb3a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224de005a65447198ad3df42899fb23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b16730c8d10c0421c302308d4206722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ecea3e89d7a5f6bb7e06fc3479ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa368fb290326d8ce3390e5aa55d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa8ce822f19812a11c19c08a7ba69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61017e5643375f1155557cdc83b30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481076dbf04e152b43cc15f79c04a0be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c23f6f0166a2d9a277b3b8c103a86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3331d31ab84c35171c32ab9eac046f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060db80efeb5e2b9357af92267c2bd730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a158a59b1d311dd9d2ffd05eae42e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5a95376017022f3465d472bc898b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5f21c67a0935ac0126ea372b75ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31aabee0c9bdba72026ab07420481c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33edacf3c55f35252895378748439d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e35ca75ef3978966782ed08008bfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bee57e790ede1f17d08300b04bfe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef8ca7a5c9d2dec91b4cd7682be3258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6877f6fc9ee4627c7419f059b40cbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70f0948ff0c7bcceed2d83e63784a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03c18d8de49943bdde3b48126cce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207867f0afd801aefa8a8e01d54f90ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd158c59e73d19ed1951738583449ea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a394830aed31795a9b83308f1b4c5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a31f29abb07d38896f1f612da82d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f4d364538ac0f2bcb1a4f5f12922116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a33a32e3ce898be4a8969b9ae47f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c0b90fe259ed6f4bc8ec2f7a7c6d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6a74596c6f22721453343b09d86c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd40dfb45f1135ae56fb1640101b1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd04a8c639d46ada5c8811725aa63321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5198675a55d01edb34ae8cc6c8b16c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208967fd6c3aff7e5ef4f86cb43957ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa2593d47b0f928f18c0cf81fdd6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e629905a1ecdda831080fe44556625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498749cc4b768b4cea67da36fa308e1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e21023895da6577cf57d43db58e1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea288ff764c6afd671ef36ba85b01928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a327a78abaace47866788380885e8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19c8cf3f0f5fc44e5711be4212d8ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9dfb0ad2b56c1a019635b3aad155d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667498e267a047ae7dfa3fd100cb62e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef6aba367b45c0930c7f955be00bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4aff59b474d7902bfd09346aff8d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7837293c46284a79d3b8d7e099670a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d89babde36c0dfcdeb104166104a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6533658b23bd0a0e08918bf4115b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5ce5f39c2770c8673de8378d363238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064e4b40e20c5b54fb0b4bbfcfb185139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9b955935bce8a849abd4f7b2dc2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64f0de3b6c2a1cba073719a0c28b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c88ba0a1f2f61c65ac932471a4f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd44c6814dd01151669cce3a63ede543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d0eb9d0ca8a5d76ae75f147360ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3794a9626c74da07b656f728d13cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92cc99bfe86c2503dea9c67e202e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca15d3047a481c9596080fdce287f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8aebce470da53c4e1f79e1f94b7d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83afd2cf3ce8bab25929dd3d63b2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133583f8ecbeae867f8de930084a0a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9b85355ef5bf405614b9b717723f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6446e16e00553738a020081f0889952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba573f2e29c2aa1a481868b68f912153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382ca42df062585f2bb33a0274131e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9a196c10389becc1d5dd14a2d055e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65843abb40f2c6c9a76b7cc59d1c4a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb393a230594503e595cf7a8b03ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdaac376d5a35c5656326e743d2a3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef65454c3d330dbbc72c6a026949959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66967c81e9e835eac7045c4e27941e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3343c5c566baa21ba754280da32e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009eba9889e0ec15d2fae500e414e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25ae8cb3dd3c758b5c34c761de79e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e6edef2af6ec4e189939c659674164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5bd9f41aa1b66c77d8886ac93df6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1059ef79c8bbc19a2828a3b74d0e3ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18cf94c00a7122f7d5bf610b6aeac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c506b0e0f416d36963d101f06b2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb4a491cc5aa9bd42dac6df78d903769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ae5c37fa7068cfdd7d8f0d28b9f5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7dea95b52bdc0b47d48f7b83e3d1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a77b02f4b550bcb31f2f6c9c304672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc4452c3b80850781f1708a9bcf2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7389cb1d8f4c0534edd7eca656a8c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc563bebfbbccfe7ca6929e49318d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668371b42726994dd58f6e66fc800376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb98678cb558dca79bb21ee747784d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f3dc151bb2b9cf203cf246af489ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da106804602d44a38ebf57c3fe7ba1b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a560d08508152731f007c4dd74b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c628d4efe89710ac1073f9cfbd4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756942481f256ea99ca4f74625818f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2260169678e11b7f274cb62d9d3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb2712429bea6e8a92f0e61a749d7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fffdd2cf345e7fee904f632449be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103740274603f2b44929a64956769ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99b8266a941af3e6673983674a01587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc9f29dceb7e06a0ed7b43c6762b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2383495f6dbbf14402939fed5116689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd926b808b5c756cd94432285a8416690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18acf17850ca3380cfdc19c39ac76f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ff82e3f2601742f0596621ce155092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576770acbcf005b6b6f9e2b6883d60593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b11a997118074f5588acf5fd899c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad520d386761294bc52a9fefeed00bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb2131dba609f9e0bc277a736262496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb86a682ed18c4c02df8a9bc8e755197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a0ff833083e8f1561a69b8c7a83b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c0793815e468f08c1e2fc34fb2d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a4e31206a1a560efe2b2fa57d75b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d844771b2938eb01d0800fa3ae9b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620870736ed7401d6cc6dbe316f55959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cdc0c7c9e802905e06226cbe5c199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bdef4eae81af8a7e2de5420bd6e36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf3bf5ec537103e861baae0aa0099d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541a5307581a218b094fc083f9ae60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2902b65636d1216ce20793be733305107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b2fef1c378dbe63945e420d7d5d86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74717a92b2a3b93ce6f2a1a505f02d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca883f93952e6e2db9825c2d0298d66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975aa7ae32016ee7ab8e677c8a45a11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79001ac1fba37d24e74db050f3dae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e294d3e3dbdcdb722d6634edcfb104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f40feddc054dc64cc588f3846b8372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00750c50db2ae10d9128083031a7865115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c955b213fe6cadd315a025d07646a23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75cd1d0fa5e76fb406a342796b5ba1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d8c358dd9f7377de751d9c8d71641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b13bf070ddf751ad4592b1476cead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aba25488140958b988dbe6cbb8338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589fd739ad57336a41b1b023b80fe8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806064246bb3fd80be3475dd549503122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e8a7c6b8e7ccaea474fbe4bfe363123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c28e6da6eaec3de74adbfbb7f102124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408fed0dd1306a9644c2f049018f25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4fdac7e0fd836205317162241268e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77904840e3ee040c46833680e477d14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21545c3974c0cd82b7ecc826995ffe29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed0218d8dd62a1cc1daeaf1d8ba87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbd41fe37648ff8f1a7beb7ea38fd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe5646ed8ee6579b7645cc27738c3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2819625996cd585db537e4657a4af0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9f9cd8392c6d25df2c2468998ece133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31259db3b8ec044f63c110361c399e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fca74c87e9bb8242af8282b29641c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e443ac5f7885db5955e5a0e7bc30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f352b740d37afd619d7e24238a846137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472b0c4f92a07826eea3fea234f5fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca7078829324e150f9d508c07ca60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1e3655f605167a7f183405dc89cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8699a4db3be1ae671de5818bece420141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5742629ce8e41d038e8aaff02468142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f85e6ee92468c5f3e95b8acdf064143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c53ab8ab75af93d332a2e4a0f6726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ba73237c5eb8c1787b27bee87da79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c490d4c9bf9d2b6698b7d7373788b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319ba3937e01c75c53172c938b7465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efe417802bae2ae75f2f4b56f4f58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f108e9168698f2ea6e326b21143f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e985439a20635786b2efa0986f09c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5305cfd3ba14e4013d3d72c84e068151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be5d939013ab5da47c8229c655567152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceea40bc07360537848a5f9aa904a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad861b77669dfa0672ca5adf31a542b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179dca24a2aa30f3c4c9b15b4413e9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e1f64a7c10957c32293f24af7995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27526194cdc09504e6411b5a7dbc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5280e4564b241dcf53e1ddea03cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f25b13ba1ca0216ef7b7d978384a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e101f3ed677ac8c62c9be89bb06744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868ff1c94d16d0c39e45a2892ca9e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983490ce585a72944337eb520fef02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905b5b73008eddd4c1221bd96102db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b358271699ed5f68c177a67485ac24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d48bb78ba58c7050f5286104e72eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48601c35258bbcc803e416cdaafa4f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293deeae383e9f698d287766c97008e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e163c5580b00574876f412bb79e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107e774bb10eb7a05b53ab0f6b7778169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ee4f9466613924df41c0526a08c4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646628148b7e0360fdcef2f9d0dd487171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16517eda3ef0af2cc441b283630df0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30e24b03d48cf70ba5ebb45500b2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8b89052439d51ddd7b97b3da4992174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ec28b6d3decd448aa0942044ef6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520c0724eb9a91791e319ab8d160678176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e75483373d3148f896252a67cb50e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df52fcd3c7dd1535ede17f338e2d09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8afa27b6f497193706128db239287179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8beb0e18b5437d808008bd95c1791180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf307e49f0c945ff1a28203ab8013c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a100baf7a02a4ba0399924a675bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019a27689ba6653c6679a9315f00db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643a48a1d7eb5cdc0333f89877b9ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f96cdacbce39f83d79a0c8d556f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c826eee4f1dfb2d838f3b85a982736b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabfb1d03db8f17684285a577fde0c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79dbf87edc770bb34b2c1b4b06873188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e515ace5658a242d478ebc48f12481a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cfd7c233cf815f88166a68c565fee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbac5b1f6ea330a56ae4a2e9a8d1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3607ef040ad23f1873827a592c14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9fdb26f791cbf7d46bf6caf3629e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cd9c9e1e795c52b738a940802607194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7210c54c496b0f1b27c9cdc082c4d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef9f2bdb977a279a183f07c22acac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e6eb43d2a5142e86fd1d62ea130a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d7562cc5450e18b052db52566b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f914a639bf892fcb4c957037a0bccf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd217e2d710410255fea6b03eda663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad8e564da32fcd5005b847ef9e8e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217a8634419e968f1c4eceb342b784202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70aac25a3dcb1d9bc2599fa128ce6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fb978095e5c11a1768314c53e0f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a1e641966a8ab0b8c3cf925aa097205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255039d3eb84c93519f122015763b5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2b1e526231a47db4a8292549db06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d90d6808fe5e97d6ea83c68c6e64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37450b82d6cb9870fc3e92662eedc6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3956593054d9d48b98d040dca17b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3adc06bb3ac48a7050fd7d067b41e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05aacd5b4e30eaa3619d4e0bdea3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc334b583bbd72ce64d828f266f7f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578ef0a4554395cf33e547c76efd7ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34555ea3052bf6aef363d182d126f0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94eb5b1c0e01d3f8f5b1af21e2c23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93298e2c2f0ce1f930b24d5d4048328d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce343b24a0bcb5de8bffed633c8faad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957015d32357bfba8d913c45fec289219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16058e5e0ce152f0448ad0df5644c49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffabf1a33899de1d0cf3efdd16ac33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41fd3d269e606e7e0fce7a2bb2109222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf0c2e8e20c491f9d7d067bf4f7533223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327087d2132e36cc7c2fa9abd57073d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3065206467ffe1a69d0815ec0272225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ee4f52b94fd9a13be34a6d506132226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a6f38dd7e75972b74d6271ce821e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5b97e662d9ac34bea0a9b11bf5dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfedfbe004b5952bd7135c60c14e81e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c177bbc7f5a82007ba87c6acf2af7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480696a958a4e03599152fdccb713f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0b9784e0ba85da2f052d70218cf9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8b158cebe043eb3d1677eb0ae034233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2658ca927ddb72c8f4468248cd27b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da507a9ab790d1bbe5dab389778b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1fe8e8ab2bc4e52ced840fb63486236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e124d89d541efa72a7eefeaa444c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061fc34d15fa888871698a59b635cbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676c9c308732707b7aff8d4ec009cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b1c051ef26abf41e02eea4d29ba4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065d8da239e18784dc1e040fbd522d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078256096f0cf208746df0652ba129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d45b191c14f04756191f3ca3bbcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003fef74fc52e40ababa824f2a4e7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8a4768d355a385c41f027da97582245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af84a9059901bae4bbeade7c7d116246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22b4eeba151eecba9be7656dcde0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be577597dfba9fbc4a830d431eb63c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed85e6ac98744ab2cb82711731147249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a418800391a554d7d46d183435242250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898226a83b5f586582eb26ce345eeb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564814b3070a6bc250aae80c7665df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da8cc114a5d4a54e3de7eedf8ffbf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dafcbfc360ce4ccb3155116435d0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd00523cce84fefcd46dc88cdc154255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02102c970188c4109c2663a9ec36cda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f73c2473475168f7e59737c5d877e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2720cd4385fc5d54ff0af60af323c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95c5796fc5bb1b4872f285dff5a3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0457a324d279c74eeb1e64ef1117260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9d3cb72c23f42bfdc18ae7af3009261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c225c53563c7ec82108e1cf8f29dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8736d51615b67de66f6a05482bba5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef881ba9b0957412f12957521ebdf5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4f43cbd1142cd749ce15571d8a7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dcf90f372213230bfeca056fe9f15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d1e1273038cbe494bae359eb1866267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3cc3688653e5fc35b50ae87844ca1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1791c7b50314d1db4b708c8d16cf8c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5e360326fcc7db465c2059524231270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50fab6c6962da3e9f12238cd12edb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682ec8842d21d6b1bb03b14d75150b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855fd9291a36ea3f5ae4b4a0d11bf55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738b80d9f8b61f778252f9f00ae4b4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eac4d78855927762163b8162751574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2817a2db1b54d9239becc86caf659c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81be9947e7322a9462876119a41da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b95f75697263286d3cc400e38762f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105648bce439109f01daf7b02416528279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d651600f4a38ae95d66038befa4fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d006359631da10d001f4879f1e86c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c714e9aba91bcf43b7f7dfb830d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6edc6d54e61a7bd30beece4a173eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9f486ab6381768d36bdcfb2b393f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16856d702e656cb18bb0cd2c9b4971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f78a64ef936935fde5aa822b7b0fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b220e130e4e6945b11760067533821c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587128d988f16993cda2a93d3d0917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da18a33c5418e192d40ad275da571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e024b5dea92f61c8a04a30ba7446290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daef4bb9b7584496e03b9e0e9c0d8ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4760f78d82069273c162eeb97c4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7899f271d803d086856d82402ca094293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862acf1d75de3e7d143a57a2c6f0ddb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cd7786f57ce7827e62ad14aa0c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912201b5d50d44a1fd26586505899c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0a86f54bf58e8adc1389dd41b02ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea25f443b4698499afc81c7ac25459298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b654b9d54d4d2c808ca709bc84b0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940b47876d0c240515e901156c8db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf700e098732d58df25997e0f4b9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef71d8c17e4511583ab0bc243c68e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911eae370022dbe2ed6c1cb06e74cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe8a89aeec2207d760867d1169a745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118e895442711c41058743f361dca6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085dd1c96c9699885d26dcbdc25e13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091088107c6d3a22402c3bf82a14d02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd4bf6ce8d7185092a66a69a020f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9c82cf046dc7791144cdff806b9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d646a2dbf4562e14b8a5616338c8db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f96acda58a41eb179968559a2388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4e4302937c1a8e0b8e6ba452fdc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d1987a397a9e07f0075eb77b45b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e2a8539b346015afb9f18f590836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d11fdff3db556ebae65511504cafe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680a84dccddf57288db43be6bc6d44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710a6dfa94e38fd025cd5086acb6cae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a30988a2756bc22ee12a7bc1dde05a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6053ccec2127b28384beca108de5e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7cb6eb53cfcb9b1c9e48972c7c5db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338de202ccadeafe4d1f74822ac4aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec89de38294a317e02c6f201b1627bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb74d1affbc00162e2041d5618cd706323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6bda9885cc7490f2a5c2af49c81e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ec1604aee9d9c0aae342225b159e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ac86cc4034ce964089d338b1582e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f11a0e07e3a2fa9c3b6090e839637327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db87e2bed7758eae9e6365cbc58f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2443a30743ddd6cd93e141a7b4723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a210b8d8edf70bdd80846572defc45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727d0ae510fd3287cc8c229eaa8617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2034f7cf6bb9d9f5493fa75c016f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d55c7ebeed880d3baa804ca0a8928333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d7ec05e611c4296f90dbfc233021334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c66a0a05a66745843f033c2a80e70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f8dcab653e3f88cc1a092adfd56c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e6c152f1e16e68e42a8137a28276337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109766b84017dd8fa36286c73bee2bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed8121d53f988b167cbde5971433ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a05cee1d3645ab09b3a9ec64afe91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e602ea3c3d4873a991c773c0b5142b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8c0ffa18976192b7ee0b096bfb22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b2258dbd48fb918784ead050894e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc64121777f1e2397e8a03e8c8d0fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c3916ce9fcf35c6e128237589f2b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501b4d83ae422435d2d548a5dbbfc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db2edb50056b226978836eac3f834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b63b841d1e1301b03f0212aff1c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d4f0aeb78275c0c0c968f3a1661d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3bc9c2886e03d6f342737b1abe9c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99589955aee2efe9315ad208526097351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fa7964062a6dd716ed74bca4bc5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a797266beab17c80033c7fa890eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9202fcb54a00d7c63093b5a69f5a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd0a5ab9fca1cea32b4bd0dc7e7f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847afd302ba07dd2f669f1d1b4f492a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de949743f8de9a7e1280a8b8b8ea9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782379d06c321b02211216b1aea457ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9ac3579eaf22d571f88d9f6128b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790501a9373d6478b0a223a6858432bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1831216106c1e7b4964ae684cfa9ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b1d0aa63d077b2bd745044de4a589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407da4467a32ae958771a5bed3a57f1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e762f18b07450d531ec8b554f9625364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1db1897fd65b7c62b00fb4a94a84a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba908d98466ff2fc1714c4bd4c90c2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e2827ac0439e9c0d23e5af260753367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109d950a35daff3eb203384a3cf0ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292ab897a47710cc9cc3ffa469f4e9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceb3994b7eb8861a8c788ef82311de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443506ce617178fc3f8d8800708214371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0cd24c085ace96724da8b8b65806372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c82ef930c3ffcb9eeb35de79b6049373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f593386d35fcb59b1b778ef09c9c5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3ec09564ac4d432c0406d2992c55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3396482795a1c96c2ec814c604f18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda31f4a2a9f985d19d2fd3aa78abbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140a26eb14a881b82dbb563f764867378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c969ad16f13f37cbe935c54eb8195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193474117218cc8b3df88cd22fe2720380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89520dcb06d828356edd3d76af5ac694381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8502f6a7dbf00aa3d7646f495daa4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ccd70c64cb5740a9f1e9bd5902e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf152ecf407d0addf772735a94faaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7dc56fd703ac1a389236dab1855a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c6d35d75311b6505ab0a6a91d7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a14cac6cc8641845c122ad2c2deab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fcdd99092e438a5c36886ee8bd548388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b294f95ef79fefdb47b1fba9a5d23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d2d03678847aa64856e2c2afee96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5729ae81052517bd1a09631f912aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d681ab7e98c3b1cc9daea32fe0d0dab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28951034a3ba490b8822c121473282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e32b8666cec7d3c9279ef3cbf8a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc33bb764c812718ab2b8d37a7419395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8983d7d9933f66b0ad0e6e2ea3d18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c89a4a382cece3f5abedf1480f7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e02502060339feb85a4f8c6ea9c653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a05baf26787902f77701e7ef2f686399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf02043d8d64f534fc307a947b3ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c60a71e119133f2788b979edc7cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e890e12f8ecbf15a9fb9fb058cb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde765e92ae622b94e6651fa14e2474403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284edfac1d66a0bc316eff1132639e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd56744ff9fdb56c3f9b8c9a3f83f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedcb5f19976aad7955e466ebce0165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405703e720955b5ae48ecb9bdd73108a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d9b771f09638478da06c387d1db3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ed61c413468f37fabe4156c8313bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba49d1ffd1fcd53cdf0481dd6c21487410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a54e5a05893179329f5bdf45bf120d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1b97dd8514e36f1a10c00a38fe2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb0ac2787def916bcd9dd2491c6170413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2949ac2e615e40182ac65510ab6f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee5253abcb76fc53082ad2405f920b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae4b1ec90a042dbd68175a30f7c29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2482c6d00d232c9ec5aa202d4fb4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3032a74f7df838bc56dfba685ff962418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aff81f0697409ff132b433ef0e2a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1598bd5a9e5e3fd78f41124c9e3a33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833fc686684f4ab0f87b9469633f595421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91adafa5261ec7258d9387a74ed29c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8a4b28ba92986582127faed472b43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c80016291efe98ad98c7f2a396db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9062ca2341a7dfcbc36b16150fe24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943806d7f70754d769cc0e30fc8873c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b74c1eeacc03df389e2d42b18739e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9fdf42f0f77098cb5b4ed3494db77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14209426e3382bca4636c6e174facec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c925af7eda95534575695036a20a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ce36170944846937f6a4db531d120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c126c778fd7dd8d64264489970a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece77d0747bdbb387e16c542c484971433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f530cb0337a92126ab1cc543d233434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245cf545382915b2d77cdfe1df6a65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d51c528f1dec3bcc9f77d739b87e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab0f542feaf19712c31f67679f4a54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773ecc3896764e9171a5f4e8d2a3547438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c72521631d8cb127a123cb32d4ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7729d146ebd65c35f323afb0bb33e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6290e4305670ed267c65169874f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc850f888a8686b014f124ec1e74cf93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f36546fa6074ed29a96c889c2082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd42e1d68be5321f241ac2c62dd5f52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b1fdb8a5d7d03cc2bd765debadf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8bcee324e8ab6de4cd3775d005fa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b496630f1910306e3bfc2150c306447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ed6d46573cc780d8642151b358e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41ff6ed7f4415f112c77a9edb9a83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a50cd22a534cb68e04ff828c03c4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a36bdcf97f28f3af94f113d14e4f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148c3729bfcb9f8d684aac09793608452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aeeb5e835cd8567908781d64e2614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c54b026b5b565c79abcec918dc2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f4a3d6bf76834c66b57e559c94188455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb391d9f151aefc44f1843b4ea66fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc64568813de522c000d7620a2bd2b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acddb0b0e64280806e8916420f8b680458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd5448e8241a22512b9e3e7fb152b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceaa9809e99dea50b52599cf3f6f38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e61a4833ef577cbc64f115a6c833461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc2c389e3e6f07c4b8e1f6413720fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb705e0fdc3d50f3def51305b9e40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c2c99e92634c4b9a92bb4656d39bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684bf7388c6578995d087dc4680dc23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc15380010b5a6b49f40c4ce87e1db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c5a6a52d57c380ef00ca80c51024c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a45024cf21fe9d9f4728db0664f30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d8e13f8f5b916822238710a729b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b8b8ec95041700b5449f7d6bc937470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748319c392d33c51591b0ee06e97692471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541107c48f35e6f959c2d56fdf52666472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c61d508652a6259b58a72be72142cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d437a397ebe48d4be23a194c9aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f831daa955d1abf6efa3d11e322cdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44da6a535785a07ae12e1e9acbc42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ba64360a3f60c5c97a6f688cb2de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af0a020bd49fff9c1325ba41a1fb03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c13dec64be706534c0a042683ff8db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878091de9b63bb0f7ac2ef7966dccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6953563389f4eb9d5e9c04cc9ae5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18087e6233b208d16c06719d441302482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889332cd5027d4a2e120f80c710932d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca339d220433f04466ad07d337f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254e8ef1ca3fb7f23a80cd5517f6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4b3c28ef66a04fd700ebe950d110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1e5126491b172bd516124cf5ab34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a730a99735049efb8d5fe9b9b448d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de1bbf562d26da4f702335e91dfe4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448811506ba576af20ebb9f07dec30b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04646a8500a5fa7e602f756dc5b99e1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd570efa286fe19170c71a1d67a2fca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7a10fbeedf2c4f98685677adebff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b7a9597070dc52d1d248373d8a844494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872764ea05142a4c0d5e44d4af28da9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f52f3cedfae8cb327449b44f2d33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515719ecf9d33c569e7c166cd963f9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de57705f36dd1f1965777382416405498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5722a45981f4a187165c9f623d79e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae24f92c314ee0932a43b87efa5584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db5423cd8b2d81a0bac9c82dea392501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92decb7d1dbe716421c1afdd16008502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61e08a3dec99ff7109dc3bab5344f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93fd3867f0e3adac89c763abfb6c35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ba4c64540d8e53c2782cbcac060d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dede9bc7e99c8d6287f77c1f1d9a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf04eb10d097ee6e8bdbe1ed382ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfdaf0d6480b42c2c0710cb4393cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372499f62cda0fac01165c7353b2e8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702768579e2abe960269e58f372648cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa3c5973400ff8d8afe0dc2689b1bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064340b6537955a78378d6d7f79e1cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb1ff32cfd4dfacb7b02e6dd93775b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ee5e5bbfe9c6e3d5ca1f067a7cb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f7a89101176aec51c8b8d9b3de24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418509438cfe2c22bb432f35925f47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0915e87ab453a55acffce5c6496a8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e9e01d49436e430361193cfd476e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987558de65753c67c4fdf1a6d390d79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e65ffc2ae3bf7e91a6a5845c3f7de7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02633b35a62d0c8cf5211aed67e57da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d344de0b1db5a698a2f0bd357db3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26d56908cc2f04e3e4181dd2aa7ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1dac5dab7736f185905bede5feb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc16bc52c94e520f7295f054cc5528525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a89c56d8d6c18d2782e100e4e5d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb2ffb9f0bcfd48dcc69647f3b53a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa528727c881421d2f9cc326776912528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0d8c3cbadf8dcae6da1c7c707fb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5273a15a1dca4a3afb3b053223e7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2cd009c52fdf66d929b7c51fa21ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1af9b1763f11f03b6bf7845a4856532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9bb9bf8c47a0e4443fd7f90444b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7e7ff8c3e1fd5aea7a94d9e13273534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635ae7b4ba392963efe0ecabdbc966535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad66c2890b034cebd57d0a2a388502536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5a7e8f3292dd163d3f8cab0b1612537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ad59b6dd807551970d19f097db44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e635d15cbb365d9909490976faaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917a13a1e906e7027cecb04e03da93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8340fb654f4999317a5c1588af4f30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371361f31da5d68f6107403bd58f1a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a214acfe300bd80c280d2d1e3203f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c206770a72a7348bf0746c64a3cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0cee9c95e1b583a95394696f4807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b667018f298fab1a3f02bead14aac15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df10e7c83d14662379f2012c682f2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a14a8cbea77b92027dee11b3bf4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c5156a68bd44c166fdf50200d44f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901965f501d698d95233a81c08f46da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f872e406b83ea85a224d411c39743c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d528f6fcbc414e0464037c3e5018fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa14d95b6acb12c247c92636672e67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd0297252d33e2f55eb09827eea68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49785e6094630172663d3042757c4b38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11bcca6a239ddff7c7cb90a7a6f6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f712e5d3ba7283394b3cca95e5a38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e851a7a061d2d7b1abf9794b5e3bd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa297e6e2078073fa560a437483cd04a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb66aa8f4be875884afdd01650e5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5e7b2a9616686fba07bc43119b09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e05091f614bd1dd6b074e7f67117562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9936187220ddf56bf0b750ca26dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f234db05685fa4bc6336a4dce1f17e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae26a218fe7781331129ee1a910bac2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e88b2d901c749634ec66533c4cc1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3a89abf25d63607a2cde0fe1c2047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579f9058a053c338b671728e49be8d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9ee4696d3165a42c954aecfc1191b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55665f3120f745baea34966b694a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e45d28d49faba13b04dcfc08e43b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86da564816c8b2c9734823fe7fdead572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163502c68afacf246583d14fc85fc185573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927848b7dcdf396677afe178735d365574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93feae34b782fc7c5bab0b0febbf57d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccebb405baa65212e9ff40a5312333576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ce39b43698b00fae2b330db69f68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c3f069cdab43600c5f56851bff136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d227140fe626124c90fb1f807b7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8abc6afadd6fa04cb1d6398207b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fad81b609300dd274ca35471251d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa80ed87a3cdf6a82212b7adde7ae1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d5bcd22009e71c898416140c04ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c153a9a81bdf1910b5cad4b72cc151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253902d7c8f663f6f51b41bc6a3841e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d8f8ca5311cfac48fdaf6f14f919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e35af476de7d1cde6ec494cc0b0d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40364e7cdea187013ee340daecfa83f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f2d55cb7365f4732a20777198d38a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38016ff69eaec81e51f8f9dac89e432590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e912dc061fd9a4dc2ac30c6d2167653591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06321251649e51d2b91eb4a39a062592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dbbd9664506ed78788bec1d56fb81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd156d1faa138f0e7eaa15bd9222ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693feb74ed4902048c2a9539e474083c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c1809c717db9e8b7a109b3b6df67d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90d3e9ad08ca8bc5b2926209856d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a413edc7648213ca749f6e92da67b3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b9dd3ea493fc8c6416734e5ff0e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858a22eb3c46b7eab1258e38f12f27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ccd96e8001e623b037b66de5e481601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e593c483ab9aedf316a0f0c8afa2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327ed1d53e445a2d7b906127a95aae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e01b5446e3e6a46cd5896a670501f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d1a697abad431a73c5df1608388a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e7cfc263bc8abe26fe1c3a98e19b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d67ece1eca8ffd565ff255a6ec642607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03aaf3d88b67200c12c2701c1bef0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa023a13a094dd72aa0603d6a77b55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3750d0a1c1735fc482e71079c905d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ea74e8ad748cb83933a63615c020611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b12513205396b11801ee067dacd85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dee7b21044a4221db16b9d64ef237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc768c0f82a7c2a8eb3c98702602d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ba1ddeaff9c2005b5a97a56fa3e64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ad7a2a676093d80bd5fdc79345f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecaf91234ac2fa8f944b060486f24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872235ddbf2b15425efd2819c4f9a3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35d85dc644c1192e9b410aedd7182619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1409c2bcaf40c40ee9a8ea83e99ea95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360864f067be7fe64869e0d87cd1a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a03cf2be97eaf8e3ae1f051c5548622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd34fb30163d5cd3a1381725af0d67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb31f8f825bca419c028854ffab33b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58409b3c2e613c8f5846dd53c94cdd52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4119c172d3b98372bb8f96c6963f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b9ea6ae2fed37c79dbcd166e7984627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a82624679db1d39a7011fda1524a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662336a1d7cc71fa773c8dd9d1c203a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1ef90c847ef9955f80aece72265c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab32c1913b7f412926a993c32964aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011bd7f55fa511ab7e4bb295a593b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d69f8610e3f8f43c17a181b7c5b78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5ac3fdd1dde95dba181ae0fe0835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70bf5323e62f52d1fb1ccd9bdff5fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4e236405084c7730cb376697d729d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8789f6ebfbe57efa81764a3d05c10a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34550ff41157b1c6390f10f7ac86c63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395404697023159fac5fd6dd763192e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c549980fc9cd5847ba3bfcb00c5668640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a4af3c8277612faafc721d9f0b9c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efb92e1e15f74bcb487b937fcf1dcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68e7dd990db385ee7f3e3f0cd8752643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac9c06bb6fa2dd6a34544d6320da2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe513465d1b06433b65c567c5a99b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5bec1e2c6be8edf351d1bdbf3ca9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4408f082eb3d9f83348a1dc192f2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562578abb29c61f4393f509c8de00e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89527488bfa2eb18934844c86ac65dea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d63a473ededa1512404c93ffb4432650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edafcd07f7ee1865368cbf8a01a58f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd72c3161cf0e9e635184fbdeb46f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869d46d7b4499a4f6e417c65fdaa04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9e73a14d9f9e93c04c9cb7bba3ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8d633aa365849d391d0a5ca9540b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f54232e1c9a1bb07a34e51ab0bb8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae758f4a036196217032b3ae457aa45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d24d8f0223eaa5297cd9949c08a7e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f7dd0ad9dae0cad452029ea597c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15117a64cc9f95c32798bcd2547524660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea39526ed09b60674c87f4454c48a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291580419350cc9cf5b6e870bd27e37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd67f50eaeaefcffa4d248117d429f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ca86d5af8156a26db1ebdbe954f59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac360048366a63f112ec7721bc8956665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a681fa33c0ef5a9a36682627c878666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c569a61f6ed587d961e12a37def3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a85e8e5c12350f56353c901cdd7410668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1cb3e52a952c4ae0e548635ed5137669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae0ff39aab9a7f77c58586a2c20320670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0de63580b53b8af2972d9583f372671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6df9f6a8644f8dcb1c45228514dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f212c8e5ba9301777630c28240c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d569f01fb84b3e88757af186a67093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986408f2e80f8a4f052a2c728fcaf72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d7566a23af78105225a6dacf2d64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0bab4e1e2eabc4c928e8bd3b103de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3e1647c2cbf9425215c5560e6dcac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc37dd4b6cb1395b270b97f840fd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aefacf81155ab3967d3cb65417f7fb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>