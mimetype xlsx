--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3069b41b24a01dfff27f945fe41291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ec3e101b864b980e42e218e1ec9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef28eb4879917577aa1f1ab7e9a5c183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7932158388726a2228a60774de4da54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81505c56bec0eb0013cbb618a82749935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b0230162b4717536c6376c42d2036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb7ffa0c93418b2ef5cc52715b24a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384003a31c881657a088f9321e2e0cbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09255aeadb96128d36b46568e870ca359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c907d71771c52e0ec322c6c8973e3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255b542f45bfaa7744f663452fdcd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925b255223278e90e0cdc4ee12e76512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f44e3845c3e912fd5a51a83aa497d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e998b78f45304638d771d0480c4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b51470cb88a2719f896a3af6a056915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f92dd811185e63611e1e0bd78d3a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88d7b7a69490e14d8b364b49cd94617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405557d30169d4936557cdb4f7417f9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7bb21c9ddd1adf93b64fde424727e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c492af9f09cc5c7c83612dc832e7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b815e03488084e1cfaf67d731bd6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930177f216ccfe539235e2911ace46222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63072f65c73151cd98514d87220e19923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2d8fdb9b2a8ba0fd9c3adc3daeb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91c54638918ebf1f8ebafd793329225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b23fe1462b8421d5fcc1448ccc41926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff010d0394c9c96d5a3222c9d86d6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7371aa4e7914dc67a41f18788202d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f588257ba8327aa1632ce3d83a8eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1bb86922e22af7bde64e6919cd34d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea6d5359d5495e32a3c354d249755c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a698e623b6a71ce046c051c48a771f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe417ffc141d6834e9b89c188393cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19da682640de8778a23a3df57da38334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb73fd6af2d4103359432d506388dae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6d19632ef689a769debc179798d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b926b3cd5dacf2c9c523dc5df23ebe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc3e3f02981bf6c2cb4e4f59e646838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1dfb18d76d4be53dfd48126cc8ec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc59bdd021652727116794b15d12140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6712dd5b92bd2a17c5551ba30b0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b5958822910480603c0a0eb2ff0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10760edc34102a0ef92631a32efbe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9aebe057332a82db4dddabffe5fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aeb317e2ed2c92357970da4158d3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d52c7b6f3aff151b4b0df8272ddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f2789a3030272a2b751706edd40947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0f1debbc5e0967ddcf1bc5e60f7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd724f51c95afd1b6e217d452a670449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8977e763b979675a38bc26755a0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45a5b967ca3e6de22820e3c6d67e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef4f2f42bea7550115144a949afb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8029cff1287ba0e0dfa1c419679753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9137f4146c76f444dbc32df8c3ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8eb5b5db5ec4facc2493e0d0905e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc33dd8fd90a96a418a88b7a89a8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e6c08cd585bef3c511acf760edb4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe088c532c1ef40518d621c351fa158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1074f9174c3021a6872016e9c00ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547537e5f3dba7fbc72b8d9ee9eb15660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642a89fe6608fe6ca29d0728b33d4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f74da6ca352b50f2a65cc7b5acd0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e3c1c701e99fac0a6fcc476e7015e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd9e07cff075d9d684972f012e9b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f41bc1f3123c31a8abbe929119c67065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3fafa01546adfe319e88eea52a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783efecf49cd9f9885861edf18bfd71b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb2297e8a0242a50658347fe5545868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2dd55d4b90bb5a5665d752d3e19269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7151be92c50922bd59985ca4f0f176570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c9d45d7420a84403ec0e90c6a520a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff4e343151aa763e7c526c89733dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57685c75516cc5114bba325d0c9ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0907d558bc352ac4b2bde1b62f4732c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530dc95336d2df352fdcd7b1410138a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff758ed877a3d712ceec4965bbda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e110c4c0a1279c136878c64ef6d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027ab7c83b9a5f0c55de49e2a68f5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ec1114f49e69709f44508c35a78e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801029e0fea7765c9271df85a34352980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917011eec7f4d37dda9efb69c2dab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ded27d7e136936d8f1692534e153982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2581487bfb02619b8cf5f2cd4b94f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee960c1c03f211b0a83b32d92a361384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fb59fd62c0f66f7cd55952e77b2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbc776c216fe2b6872da19081fbf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03582fa642ae861a7161d8c39e725d0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7542c2b464294c9718833d6a0559088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ffcdbe476f616a2864498238ccfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f6980d188c4267ff114713ce6b2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36214b759f2421fc0da5bd46921b165291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65705f12743f4c7f110ad91baad4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ad517619f156c010989c6825e59f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2179cdaa4b9fdc801eebba68fd6b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee13ac5c91678c9172d66ff383797895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c862a5ad87412340250babdb9f99796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28cbbec2d871ee8890e3fc7e91eb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72eba8e4100b9187c3b10c26aaa0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e81e0e206deb7dc1f27369122f67799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20c3b8f58d85fc80bf4f9c9cd337d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d0b7dbb00043defc765458ddf95e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec9ea00302881798e70f1885a4334102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add494645ccabcd1debdcb85618259a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b673969bb44d558e57e57c255714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9681301252e9a648317cbcb613011b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b1b555ce24eeb8ca5197c2a88d7e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49281793d5ca1b9e19723ca5278952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89068e856419d56f3d0565d90a0dea1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2de1c99e54ca831235de0e4b5e55d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f5b6c8812245f81152618ba9c6fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa569f39c531e810bc2c9a7d9ca130111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ecd7ec96edfa7b961a8e456dd5115112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca60a0d91d90f560db36ca581054b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14d236848f9aebd3ebf17122e0413b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272766ca85795b779e74a7b8100d10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6ebc8871badb3d5e1d45b9837efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06f9ee6947bc0fbcb98ed981f90536117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923d1b5078643d750433c63636eb162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826a1bab072ac4f7a375c6e4f3d812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5951581cc5b4f757e69a31620b815120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d278e0fd9f600f21410725fa296e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dceb68cde2203b94b73ab632289bf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a7c2df19ee8a07bd744bd3fc1c26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc35f3587aa2407fea0667b61c842124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf0daed960706cc653ce61701474c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577c054169f72a66e108aee7f7b06d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b82d75b36f48473dfd206e4dd5494127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663823fc3ab5dc5fa1cd732cca482b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e9f7720680e812d8e933ae2e0c1c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71bab41ca990505a631d68708a0bc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee234a2fe07886dc860e238451713f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93d85bdd194b90f3fed7ba469c1d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd711a19f23f4661b8964408bf04f2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fe849d04e08c65b49bc29ab27345134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e861b26dc6f772e488baae81a34d9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331decc711c9e545db33ed0619de73b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b2835925c54fe0e142d3ae2690a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5da6fea84911b55f225e26ba654d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0eafaaf5530cec0983d9225ca149e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac0ebd149990bb9cad25a8ec4e32e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a43c223c3ccac3ea0c2e6e5561b84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2658a43c8c5e35fb61baed33290281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435149bb066fe7f0116e74c946767063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a93afe88470bc508ef401ea86de19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a26daccee1b9d3ec595732b72639f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ce029d7203752ec7a451e0f4b2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53896ac3db063ad004d1c8327b37db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723da68e39fbaae31a5a3dd594868c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a12dea04573d5ad53e87b4980dc7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b83141d5bf7e734b22646efbe0780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ccd260fbd43be826a2cd2743a9695151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f6b6c77d4a9e2e4f164b878a9bd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf750f9df6eed9cafb063e938df0eccd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21debb1447e40465a281cb09aeb5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35116f71e2dee61ccdd27ebd6dae2449155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389511e83f8cc15740f7a33530385294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9acdb73ac40dcc3730940a48aebd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ec0bf2455ed6d7c6ab4938fb1c7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02264d5cfc5c8ce05dcf96dfe4cdc89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89f48c6bdaeb5509793d8e93c4b1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab3cb9c841bb5b88287ca9da3fbef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f584eceb09eba2987e0a1268c3109a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73d170faec6046f13ad618fe9368e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da08aaafd5f0db600b2bc564735c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f90ccd5554409e8b0f747127c7a6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51efe8a28e8f0579e38294e064add6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe893108007f611836809f8294068167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4b21efc31d74b38407207c3c34a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a8933dd3098ea542c8353f33d4ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025e7bdfdd793107398a156e06a4a4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9bab5fde35622b442acc086f7b7cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a9385bc63d89630b6bdb8ee8bc7a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29bfa7e6bba88852aeb3102d01b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c566fc787e723284f48dd2793819174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c7f8b98d3aa2e9d59d64e83867d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc71dfc11ad5b391c998bec8aaf8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44b833b9b5537dcc7749fcd6abe1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c980385afc307e4f68806dfb810c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3cd5bbaab808a466c845ca944e9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6777855d59e07217fad82b0c7661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a085e5859b8ecbd3cff0b026aea62fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f5b4c7e3a7c16d247b94dc808a839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b6ae777bde627c9974d97d7cb1ebd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2be1889d5dc0e833bf31359bfda7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38d22e22e8746af7c1e36dd189523185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef304e6ae9e39ebae2e17d5327a6363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a143669f24fefadfdd41abe547eac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb404dfdb1eb7a667e727ec10be8081188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3383421791b6c8378ffb68b2898f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260235632da3fcc904430cea8487cc2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815a26610690b4fa157fdb2adc0695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf099b660c84cdab03f4c81ff7e94a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc3d5c3d029f98cc6a365602abc9d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb3fb084183f2d55ffb48b29b82ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327399185384e80209de93202d095449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709a723e358671bd433fc9b08fe4dda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98c1fa7165c821ef9254875cfea372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccaf76797e2a2aaa6183ff4c12366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b32c6f009b540c0a108fba2e42b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a550aae0d77c8f198e52b77833be27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b63bd7fc4afb045f74cbfd5d3ffd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d75338c53f6cc1551b6cc53178778202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5b3d1f19ed6ed6b1b0948baa0fa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7ad2a77e133db15ea99d803c3036204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b248f963153f743fc0ad23656d05a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab101e22c7655f36263737b0e0fa914206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213280476c57ed313af402a84ec093207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be3481f7cb9146414560c7c99d324208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e0daa09c180385efd3d7e189ea04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfdd09282be5552a4dca65b9dbb800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf1c8779c4a696b1a6313f02e199a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8fcbf25427a5b91bdb66e43552158212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996a538392d006a676631188d317ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f5715d3539e25ae200eef8bfe248c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de1218e9fe30dbad9555d096486b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba60ca784232c0e4a18f9cfeaf217216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973317e3aeae54de2ce88fdaeedb8c52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906a91bca16086c44d47ec3e1273c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3eb901bf92bc05f234e26587dac3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d277208095a345d3fecfec41d8ea26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351342629558ea07bb0b012cbaecb07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b632c328379a47d60981aca41e8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad63e1cb556f68f93ed13b7284166223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04642ceac5d3205d6eb93162e99a12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a2c9087a10965000bb8081aab7efe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737e443f3b905c0b8143fd39d1d038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50034fa47fcaa1962fd4347f979af4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830bc31c0336761ebdc7b0c275be4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a2eab20ce8eeac80f9c675b2aef62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ce6cf471c7a339724a97ff36aebf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64560591a0664ca30ba64006f861a033231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8351781aacf5c61340f22feb45c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b2e3e5c5b81538a2c74f756a31ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0f118c5b60ff8936c77264a78801234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651392392f747e0e01bd3e171feec4c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cab55892fef32f51b4b5efcfa1a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c8fe70c1eb11ccafd92f44ca5fe18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f1ff557264098f7d330b046a18c06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9749d73c072ec75fcc2f0229dfd15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ab4c79f5e1bcb8bb5762e86abfe2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143fda9881d5f827ec61383ef57e0e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39580b384ac76e1930bc32e2f62b6281242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baad8837bd2c6e8de3d48044d2757c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e99ac15fbceff5dd718521973cda9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356521c0d33cb391c5ab39aa6b16fe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533eff282f5cb9a18cea87b96e8962246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f81863ae7b724f52110d1119538a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7c0cd27e31a1fa47d5f027dd71c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556561d81ff8ecb497d402d10428df6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d959d65e82eaec8fb69a8847afaba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654203910d456d5100b2505b4622e56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866fe9010bcde085a58541e0f03149252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711acebd54bbf873e3b0c9b113d58b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a3b52688a288a564056659346847254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1c962821df23bd9f4bc5000a1058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9cdf1efd642417aadab86dbf41aeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab3b42f018fcca78ce2782582d802d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c246bc9f0f12120e164ce8f0db1f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4820897850bc7c35c074d05cafffda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad68041d932560af84f84c6fb5bc35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d646a4e5b722c16d4ca18075ae5ae7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c5a6c945516d620e351b1acaf03f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842dddad3893c3ab794cd97a8b7060c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3312bfd1c4e67178d91594594f1e7ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b72d074864e00a963eabdab2b774265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc437eb9e700256a1d65482eeb68781266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bdca62bb31a6c9d8d71fca14c2d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961ea03db3878cf203e0f65678e9e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804fc87517b51a7838b95b56c9f78d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c61756484666aeb6c58bf0ee2daa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f3f148f39427ac9b2b48fee90e92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a02e30a775f3eb95f88251303f88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18641ce72c7e7fcf574e1872c346c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15235fbe1f12969726284811c431a802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c93471a93c1250a5a57cd0d83a8b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c528c31ea3bf5e6b512fac77a61815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1fe42f178dc24d630720dd6416614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc07a919f89da04ea9d3a074fd357b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ac4b9c0e21dbe6bbcbd58b36f632279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391edd2725ebdbd5613c80edf5318c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033925cb01e2384a385b82e4339f2e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb3d33d1edddb46db8b96dacbd006282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add9bcbde4d9b16071eeed9c90075d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea7dd731aea906ca7aea71308bfbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f51a72d30fc871fc7e20bec8b382285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b5b163b29c9f3eb071fa9ad2c56a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043684e62440b9a0d9bbf58817c33e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647bcbd66c58d11a1cd4815e0b861ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc316842af25d4e0d47c3d7cfa9de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796116cbe026dacc18c168fdd39ca51e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283acc38bbc2e90a4c64a4e0adc546d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87205080f488f78c6db0631505969ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f4be6e6d334b74c13440e93af280d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0429dc61eb425eb000721dfd19b1ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fce5ce2bebfc1e10d08902267c8b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd289fb1585258c07e5114abe700b5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddbc76ddf153908989d0d599bebfe2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e83dddab768df74ef64ae65863019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc4a22c2272c40cb245a24335b73c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1eae21ea177dfb941c4bec64ccb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a53082e8d45ec0bc934021ed7fa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008603cc579dfe9c384d1fc856eb62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267f9f9b827bcff81f15fd748cd7ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9bbc137d47130e767d17c1032fcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5523b7a5cee75b23f7c5b8fabf4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb26cd7765b7206421bf66bded478306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42625ce7ef9735663e38ad9073db7d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c508718d47e2bc6de532be40ad836a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b054e20d43dede0371818410255e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286cab9679664faec5d75f9b28803cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ecd073366b492efa1e2614b02cc81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b18afb699cd84a8ddd41d5041adbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d887a58b1f5d2336fa7d78d34645dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc346117d53859ebbf8801b676f338f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc3bebc0f888e94a41de28b2dba96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e946bbaa1854b59d662f7d1b49bc86c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3695d5d202dfd69890fe3c36cd78f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c3d49b379a81f5949a2deeaeed45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97c50462785dba45a21051c6fb9e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a9c30d0b68165abfb592f50158f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc25a7faa93b3310d42285409fae045321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f92c62a0dafeee5f999c20d9e4b1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f86cbc0d47281d4cfa65c8f80f03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b916512f3dc9632bbedf0e91d22f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bea7294cd30a9ee630af7910d9a21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15eddbce09ab2b5b8706e9a0cbc40a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596221d730d9767707d772e6313b63fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70e0b02e0dbaff2f775c8a56f13aa0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef22e9cfc12990e3ff508920cf37aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894f107f627e16772c15050547fa53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2591dc06b894919dfbbdcf9fbe8a87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88df88445d7b80431aa8093f39755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0e8359b7654a3c92be615d4e64cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692ab0b9a92f81db2d9aafffbd1ba5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529a5976c534d8eb09e032b233799e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d42046c3ec07a57c306712fdb6e13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e5213363fb928f6f3884f5999d3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99854473bc0ffa4d4137b11b21caae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750c306e8a52b1b9c01b20709e9c118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ac32a15eb53cd9c5e284e56e244a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02aaad1a0a60ecf92ea4bb1049485341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524eb2bd6f742ba15df07e6f707227f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2d6f167b41f714704577bd6099f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a08ff53157417b3ded1ff4e9dbf33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e551515b23f0919cba77ca80386c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b4619f816267d60ee5a5fdf5f134346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97bcc6ba79ff9b41841f7707175e5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2a7481cff89c239bea34d9ed2b767348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777b520afcd8330b25bd642f1b25e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f42ef8ea702edf36b455ab0f1c06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ce61f2fde02bfe0b4f332a55f09b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2404456a636ece998aaf174fb51e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c9051f67aceda16f1caaac64163a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99576a735cdc2791390bf2041bd76d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cbfd49023bf1c40cf0c5e3aeb1385355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a6aedee13539aedbab02e8b6101b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9fc9f5cb2d6da4b44fc064e959ef6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cf358608e1e5ac7906a6546d68c93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb1b65986bebb406034a5aa90faf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8504355417b21d74ac85fdf1629822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a8637aef95d5b85fdc13b241134d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a1470a7235f0e638b1942869bfd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8409c5d8ef2b6c2a88a16ab99d071363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2911c0e9b4f913af89fac8edb36829364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5bb2e8c2b466e40260b733aae682365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e87335556bb64beb53c1435c2ebc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35461d66fb2b504abc4819157fc3e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefe1740255b89df00ced97bc1d405368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b00caadddbeb4464303989322c30d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dde128282c405b88ea55fd9321490370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee5343912eca3171273fb735f6ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b253a815c93eddb4849b6fb99894372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58a06d490744fc6e78c4abba8fd95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146927f175c7881f45e20f1f1983feb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e90ebcb9dc251c072ebc4b813559375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414651f6a396c67b57b34dda37fc29a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addaa4ae203746d01fc3e3dc2a458a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5380f6993558a3eaf1052f4cd0cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3cc5f41d78f70aca37b541783ff50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ab97ea64094a8ffa5ab6c4cc139a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284bdb06ff5671c7417472c1e6f60e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b356cac0c0b6a2fc2420d9a39cba6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018830f16d63bca53ec5fc7f3bf2fa59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d57ac97fd13f8973f6bb7f56cc90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79959f15760b05584550c057d6224385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc64f5279600ec164bda6e04a7710386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a911ec99d51946e284ab4d513c14b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a579fe13f490a6fe7c03d164ea79db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d17fe466c2b74545cee95cf786bc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34057a22cdc224321c17d3d76dedaa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce427eeeda7c3dee430d3be7470ec64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c67e1094915bb665b6375bf61383a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc69cbe8031f9b173a0c4abbce0d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4794e96ccd2dd198db87fbe0925b16e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10a2e48159879d191edcce743b894395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84516ca2c5eb92ca79c4f331ba2a7a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfbac1e5ae2dac942485ad76cce68b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a267c2df97354975821bb00ac163cda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28823ff11296668104b617190fdd60b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe00f8faddb13bf6362b25dd158ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47bc103187cef66566a31b88eb758b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161292503800208c623566fc8976cb3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9650985130aedfb8d5137f928ba4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66e075b7b218a38ab70babed8bba2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491779a05d212f0930dab2ed1b4577b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2abf07c06b71796c85838643469c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aab07bf12ceede6d0e7155f82a7f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f66c70e1c0fd4df1ace6ccb9c567408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a330811d96a65da9c188d0b90d0821409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b706efb0b98bc62eb165259924d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7acf29828267e094c8269c807ffaa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f59c983bca07c004acd017920e44a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618094c01fbfbc7d19ac26caad343830413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16c5dc2b633672b06e0bc0c863843414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1857cd68681fb887aae17796ec954415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12539d6bcbbdbd9f206d21fff3cbd671416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a699f65baf5a8236fe3c552157657f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef10e9c47f5a6287465a8a5683e6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be5c4aafda2c3e39309396e30bfc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c0a4345f052e72f055fc529f104e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac3f111f3c19016639efdd933e972421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e388bd6aecc1bf03f0c3e71ae85a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc4e84eb5b42f9e2272961ff3543b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1138595c297fcc61c60084052b6f32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78759c88f17a92ab676279f1d435540425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dafcbdd97982d30995383abaae1ef2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836466e3ff620da94c7b72231e4d4977427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909a9198ca646ac662cfbf61ef3b7e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37283eb2ea775e0be6c32c148c38937429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e467c223e97f03645cd8baebfc5555430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19236a41c5f1f55018b6a80ce37f4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d537f1dc1ddb91593950e25509698432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb019bf394e2a8481df439cc2575d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac30f7db08a0d30446210c157125a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03744830b9f721f821d5f49397380f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd786f309842f9f62f4043b6fb8efbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b46596cd42c37e2deab2344ba5498437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df867171bdef50264aa94c33c4bef0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f62d08f1a3ce7d30bf44f5f788c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3431c06cc2c3262583a3e18cac1377b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb220967381ad50ca95ecf281e215ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1000ff856a4002163ea79f6062739442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486dd24d3b2f63990289ddeddb85be8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41e8f8abbf2ca730290262bb60d52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ebf917b872f8eb3d858fff2e854fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece32f97e86484feab541694f23f267446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf52cfb3159cbae02a92a073a7040447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72807edfc3f581e6aa1bb408782d5fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8a44efbfbff4b89d4d905411d784449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7c4099bfcb141669b47e0756d78d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2415dcb9a825711a147e256b8a698451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee87c20db7d44b4c08c015c6d79f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab042c4d5d21027ed78e30aa4b391b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80910e4303367efeaf9d6d5ad9bc9f73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6378ffe8d36838180577856df2811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c384138b331cc5d1e09b80f64074456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f49b344960241d9bcb2f5622321d87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99254b298511cbe3e3feb189f37ad3c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff53dea0c70475ca109aec6450814459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fb2fab6a65b86a486edc82135776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d08029a7f0e0cb53f35579b623b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381d5ab113ff0cc2a3cb786d65cd5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc5f5f19f236eb6ce71194e30dfb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab883556a10a031f56555c57c196c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5c47668e04ef178f6bd92110d87cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a43b7fd7790b10644e9632328192466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe78b719a8302fac135e003a4e05f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cbde5264314a690a885028c74f172468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71837dd17426056dce5af09c9db83dd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52990097b352dfffdfd4c09a040e15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587cce60c6777df55b0bf644f5a07a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb094ffe9c918dc6a995c98dfe6aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b05dd7e379d0bf68a7ddfa91f7a99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c184b7954468be1e87f62d47aa86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cc08edf28cbaa8ee0872ded068cf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d7a14c53a8762a0723e703ebbf31d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea159d004a4cec7bf88f97299966b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c50602bd22da79814facda6b4691478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa1597d638eac22f3f97fb1b3d5bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6d7c330873529d781adeabc23f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440f5201b32560450573d6dcec7f582481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dfa4ad8a8e94ceda328ce9572d8aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944704e8a041df65cc0fcd96c705e935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02345c7251d920688b02d514a16c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f735652d2a0447ad1c8990f4b907a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1cefa2d3a96c09d90f3aac3e30a5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4af60e0af67635f9b17bfbcd34b66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ab3ce4080b865290d15c9300d959488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2189b2c0837ab3a3b41fa3757b3a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82dd2b69cf844b7e4b95532bc96811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803591de3a43f7de8b5e80eb8263c7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1e1f29c0be7bcae24b6c21d53fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6284f801bec22f04a53339b4991eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830037b579bfae72e4dcb75d78eec75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c71b47975afa9c8fd0ba8068e12e58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23dbd37f22d9cd250b2afc6d2a5dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd2668b0287539db2aa55952d842d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9a2b36ac6fc1d86696f19a6048d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbcc090266cb16759dd517b57e4b03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e806722b42b21d4f27257d02e7e1d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f1d1e804da6c357bb5eded1fcdb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6685a81bdf7ab383a859ee833ad2369502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd74d6ff0ab47a121b665629daab9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590449002e3daee76c7ff493160200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d4378789a95a7de4f9a34fff65646505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1968f5bc1cf3a4a32e3297ee46f96d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf58e1a376b1e6ee91bd98df9ce2d4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60638d5cadc1b831dfb7ec5f33a9e26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2faffcfdb5d0a1ff5577380b0cca5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2187d40b31ce17cd63325dcedce8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c341d2603bb1873243d247404e9e28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a093b06bed563083b1fcbac2cd91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86e183b0a4c6568b8c94a83dc868a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd4f7755fdadac002b6ba3306ebe11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27346be4bb106622def962b2fec08ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42424e90a5cc6a8a63ba9a4754a4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a6fd13902e6b57d426583df749b56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb36e79a9e20556969b42ef7c7b07a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc68766e213286a44969d7ef5d1e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e4a29e172f766cab01f65941fd3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22403ebef1672d6635566856091199521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d30394dfc82fd13a311aa03e9e50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0927c52ff92647239f6a1c5ace33a73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a68c0fd19c6d6dd42aab9107ae9b9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f113ceda83be418cd74955c3454847525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc729fcda2a2f30b80c90067a7bdc28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265ff208664604756294cd6e971ea3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5552651e7ae0fa38727e9d5f0a1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed43847e4ae28cbdbcb6f392632040529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570421ef65a3667f1a491869db4bf5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed95bf396ef8a7c626529e54dc102531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20091fc9595de5769f335b90d2a3b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4703a122bf32d436f9b5269155b3e5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316dcab97133abfa1ba77c0a1386f64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce0385ab1b5d92b4fcb56dbcd12a6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11dc6c7b3e270251a9ccf3b210433536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a472364542d25c5e1a45d646fd67138537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb1c58923683248cf78943731f630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114f16d210a6278f7b0d395b27e882539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c5a2f6fc3055670796271bfcb871540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073de123ddc82f7837fff8812e8cb2ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a4048371055aa430f1d4feba857e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3aab0de9747e3e576d2da9d8d1e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1ba973db1d07340813efd592267e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747999817664a530265db11d464bb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad64fd43a00bf379981bab09eb93b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7248e4d2e4d6e44295f85213e45469547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c483992d7328e70906d9f4a6d7ce1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e46ac9e8019568a9c0438f8e84c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4f5f18caf79db0d98a1418394dc70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f32003c76271dc9af3b5896103275551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e96746df60bbdc893f96ce5457f05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920bd5bb1dd951bab9a0a491a506bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424d9abfe4a25d46de0fb51e35f6db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f2b1009a2eaa4d8427eae94cecc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4046ceed78d18fc15bc706aa1c908556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf532818aebd6bf6c40e0a39fbffd73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e00bf37688a723ccf0c6b45b803d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f559397d140d388f330bb8413fc66a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e526a0a3eff7198aa9e7ae2b4b734560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd3ae7e059186414f9f2dc76f3893561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f76d8ca1cdc5d7442d559b91c369562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d77ca0a3f5182856cc1955be0cb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3881080957e8f7a3771f70310afc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1ab310a77a845ab2284fef77699a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3ef4c2356f30f51eafb56b2f6e46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ce3edbd88daa86cd61a7c5a7aff4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165d529e15d4b44c8c8a415acdc01ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b68d15cef6ddac6831948675afb03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9259c5f8de1c1135089e69c71ee90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bdac1157c41b5ac532959dd664816571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb51d093db2cf2396d2daa9f196c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073728ddd5667409739de7e6c63b73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d6fb354d2e6ac152f3d34b8eda45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac906c97c023f0e470002f759b7b89e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741bc4e080b18867788ef0677da7b93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a097d1928c49b626991700dd46727577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f883ebbc27fef16bb01741ca6107578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d3de64d08624345cf751229b3b31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579780e780c39c16575eb3148a42cb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456f10763fcadbac34fc67f55e45dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a50ea11168bf5b30deb10a7437cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9df5999efa62f70e5e96ece2eaa96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a219f994012cb943b1cfae29beec44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96b0e5edb8e76c14dd5956e2c8b9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e7941b9affeaaaa187cc270ab7d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1dbe7eac3ff71649554d19dd7812587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0702d54a4e10afb09bdbec813b20992588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc42083ea3b31402e3e2d3d7c22ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3dfe725d360cabcfd30aefa13a126590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d7bd212ee64cea3b80fe8b8651e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f199eda39d24a69488671d8304735592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302dfd324077d674479ccd22ae386b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bb9ed113b2927fd134d6095b6e98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d1b114b67bde928177904f724064595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313799378bd8ad7d490a2c549ac8270596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18b8c2fe5ac9288df0771e39447f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a982438ba291cdcd45c9efd6efd082598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a0014b5b6aa41c8f555a94ba9961599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39b49ae402883a59817103635a902600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd5ac5c747ec766fa61b853482b60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb468aecbb29aebf6475925f1da627602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de3b1e815c5ffef7ca4d8ddd247e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1ae105065ba9f0e8d81860f0dc08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d446218ac169de597dabd8f106de19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ae374dad22a00ee57628f4b7b99d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f660a792ddf8d9a1e4230eeeede9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae007e6ab29f298d607504d9cb7e7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af379955315030f292dd8796c97563609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193f52fcc5f5d2ec6a08d25e3bea52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4709232ca43b6124554b771c2431194611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd4ae747824dd02a6cb48a1d7bc49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a1415d983b37828e8c512e99248e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb5ec6e0ea3866d4c822b2e5e572b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f885b7015363d5574af4d0964709b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b481245dd2a7d7f5433b00e529768616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10bd1caa979ef7970a65d7dd683bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949639619fbfc82a2a0cba9ed66a0b90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388c00ca3f918c49d2e6a1c944a2d74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bb78f87c3cf0f099c4717e0e65b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824a88dfbbc16f34a0fdf31f4bc7bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6cfaf5e3c31b617a061a0151c5081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1607ae1e33c7eebbaff6113a1360666623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9000a84eabf0e7eabacb8ab82d8a66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb611589ff7b8c6cae41a044239a33e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5aabcaa98da3bd63fa598535be9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f267807e48361947a54a78bd0540627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42590c82d60b90577220e60c55803628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aaf455e1f62def84597f7b8f821af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddce8a961e062a33e87a0f88b4f5b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396063ba41d27885a2c76ec04004fbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f681836bb4a4bd79a48612581c432e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deaf73958443fbcc3ff587d529f089633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2712e098077e7945289669a3b7afbb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18154397242393601e51829d74706fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd132f5dacfea46a4e5e29a22afe658636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974681390e6736feb3921ec516a0f26d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ea835d45826203a9ab1bc9d14c4de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57fb41b301a4716d805c6e8780f73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba29f9d05d13988b5aeb74a11dd3b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba1b93caef3e0e4f9c983bfea4561d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de10ca99f50066de44215dee273faf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402160edc5145e6edc0a90a4cb3ac4cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89e48e67ff840369fea6ea8a633e0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920fc69cb6fa30c6c9fccba9265505645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcd59146a48fde41b6034a8499b99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e02833f1ff63ba23c82a2bea2f419647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42b31c228c707781d57c6a8f9fad92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e263c62e9eedfc8468fcf3f049725cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b662d5281f378b2d6e1815f2a3492c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422032acd809ac013506681505f2c437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444e37e0d139a44bac5db4d0ec27be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f3d5a93f84e56892f62653e22cfb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3169330f2894bf7ec003c36afd0277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5c94f8fe460ba8fd4d134bdccc78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39671af184543496ff701e7da4501e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5528ee6a63e064ad60441f1f625c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba576b9a03e539c5be2991c16bf62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e3f527dcf247939c0973a460ac94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3629c8e620430725e5cf1223a4a53cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e2ba2b16881b3e8376b400584a70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea1eb8990d41bd122d1494d719d03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e37a03bacdbdeac3d10d75e5e3b1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa606260ba5c24c3558a1da9ba3fe9d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a24246223a621162bd89e7fe3294f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c8609b1f3686ddf7e43fd3a252fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174bc666f46e51ae0742e23094500ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57321f6f8c98a8cb5e4511cb9710a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668825d7d90d9d2a666c44834b8b2a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed3d04860ef5dc7e29922a577f72f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8300bde5c234a8dec5ecab93f7dafa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f8141483c9991472331fd43595080672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96611bbf1329563a9c8fbd92a2c9cc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6d8930158997ef2fa661b07611a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147603a57bca54a2e0662baf7fe3394675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e642bc52c2dbbf02d3da07b7438b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c938c8ecfa7ad5ea3ba25916644d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944244b94e8de13c8d38d7dc37fd7a63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48277e50db5662550c586f5bfa8c705679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500e2a7c7278e82ad7e3bb67d223d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d634b36b3deef403877f3c4b1c3e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7dc2ed1e1bad10f6ced8b6c79e7a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6159a75726544bb3f5302f418ae96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4056cbe21059dc84cf73d6e54316b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ae6bd5fa021e43adaf42f3f4af00d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2dd28498e5cab98e4aff0259d44f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc5f755c66d2126f24f7b29375b4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf891f31ed4d11496bef5667b7af14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f5487b834159bb79b50f29df7dc92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9dd1fecad1f890abf5784ed889a69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c11ca4935f61d645eca9e3b89be14b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2e263622c30b03147c0bdaecbf5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c790ffd59cea6edaf1a0c38bb28cf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68daf1d0649da4efa9a37d1f79bc3ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc8acfb1aab32affe0f345f9e16a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf73833134bf82f11fcc4ec3f00039696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2773d0747fe7eac1ecba93abf852f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a30293df1c3251b52b5867415943698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc7eb78b23d2eb8875633aaecea8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ffa7040a27a518b02feecbbbdf64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab79da305466b3b540c80adc85419701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde5aa045b1bac2898d4187a1e190b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090925904eb35d53a0c054c0e46aa3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7d5eb0dec55c0353b00b932032f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f3876679300326ce1121f07cd503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12b0142d03601ad693f7d71fa4be0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a442387039bc9a8493a5a82089c17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe773bee02c5081837f78cbb4ff7f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd21507b63ca50ed9e723895c98053709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c647a1c755cfa34638c8c4348e034a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440ee073429957c57a8b5dffad59c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e0ada88c4d7ef00d48d64a85ffd73712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f21fc29b2a4fe02cb08ce20cb2275a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097bebc987343c4890a7f5ec3b58282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25fe2e096076eef0f7620efe1caf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c4ac5033587165c28a2fe1d774c904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d07ad656aa5bea76507bddae75175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d52022fbd03699772c6896fa72b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc233aafea3d169f1cab112fea00c5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88238433130855417883c8cffeb80e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a73121c7b6cb654d8314b24be16b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972052142414284eaee69e428a2cfc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c39885df49f0d72d50e753f0cf2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b037fcf9a849fb243416351a1a97612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba16824cb3fd83322dd93315123018c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb87fc5d6d946f4500e2c30363581814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40177ea4209147c954d987a675f7f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdbd909f78139b09508ee74ac40e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf71355589d723ead4eac49f2193ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0609b57a931063e0f139be44ce60318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831805810d38c58e9c3942a4b60ccdb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80032892730ead28de80fb5dc4b1596f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712ec82b4695f1edb305d97355725f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7861c458ad14ebf99f9d1d90baa71322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9924b0790c3ec58b5da7955fd1c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca49c7cec549cd20d97b5066c3945c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc846fdeb26027c4498611dd96104d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d933fe1577be40da80a52aec1474426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb1684c4ab9212af4fe62c2e3362b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b746139ee43442b824e446d3e59e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2200a1a0dd846e41c486854f0c492f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201214f0cc7d4017040b5064a392fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f77641d0b685f8f653fcc6f1f5e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf675467bc06384d938177706a54001f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c512103a21b0cbf8d65608f911e3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2df2ec8f5b7775cbb30eec20af32534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282e20e067899ab38a7df2370842f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938deae099cfb4c7f4af4d120dd10b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d659f7d05adfc70af4e45f7c35f0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3708d2e8ec8ca4e053798f445c443538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4691188a088edc5b257d92b58c2cc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d51f3e4af30a6f1b0676eb128ff3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd71731c944fe5592230771adba5bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f16ec7b5ad2608b73118f2b30eeffd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d509870374c15cda1ebc2521b7905543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b59a7aa6ade9883665682ed57927d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb954b61480819a1d9c17dd4faf32ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea360402b4098fd5c54d68b241d49e5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ad121695df79114076baccff4b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6dd44f8fab506e63d3f0fb90ffe8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f6830a6a085de011785c44859995949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36d2628a2fe45953edeaee5c9280d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20958f33a24b6d646ad44f9ef3db7a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e133cd3d76a41ff9e528ddde914c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281f104f06e1ad04d3f32e53e8275953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088df6c1208536516bb9adb06219f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e93f02faeac225614b2e58d6156755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5a9ffc76e0e1dcde62b2a2b63be6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15d6d99f5ae5c4f2bc103af04a84857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3472eac8e5dcb973a8ec74f7b557e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b5efb34e2d77524a686925b8185ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d4aeaadb20605861c046643304fcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc0f46564f6c300e15366ef7b338861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b50d9b496bf18562acb7a3ce7a6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732e555760d5e719f45e3f8333dcd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b917979db9ad98f4823bafd2a90164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bab2ded6ac9b8b7d7e23209bd0778365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07143c2cbff7ff33b11795275ca88a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c39ec07348d7b350ba42d7648c6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e0b19271d28381a5c5d983e6c88c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c64b435c1d4f29ceb394826961c8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677642e5f65c8ada1f28517a295497870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fcba79dfe777f423685ae03d33e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6642a17d248bc0d67117890d8ad3d5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96ee624606ccf5df3d06334f1418273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51826e11e82af98f68208ea290778174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8483a84374c1453cc69bdd3ddff64775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8469cb3c5c03e216545534a431bb3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07ce5226321c0be5d07ede01842cea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a133fb87ae95cdd0e8632edaf5f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee865f0a73e57964a78cf422b60d5ef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ce4b0c2b57093790dcda232a848280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216856e8ff2ef6e7a5bad5ccff49fc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050c8a54068e060b920f4553391df182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efadee672a2ebb37af9db5dfd5a943d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269861398ddec4f5f010dedeb65ba15c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf869027d4db5984d6e9d38d1c861185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e433e6525e61733494e09d049dc10086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53498652ff64b4176ac36e7697a731d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ed4210df849cb475eb9aba813f4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179bb492381b360065f63090db8255f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e016abb7448a85ecaa9c4c6e698c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d1475b6f372de8ac33279d069f6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f0e8e13e23de72b0eac413c7ea84b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b76cc24133cf16af88a0d01ec00bed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df102766e2484c9ebbc1ea1dbacd9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd883bd9cf1e4df423884d66dca13295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa0f07a76b1eb7e64e546e3dcc2cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa33c22c0d175bc0a2ed3d8991f78397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619dbfad417cf183b199e061dbb1bd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428bc3c9eb73c880cea83f960e6547999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af483e1a3d386b3f6b987838ec4b18fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296a49f652faed2bd16d4905e934cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33972c0924dad89d53ea1e25da225c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca715184f6dcaf9574af32a3a3073445103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73d86e576ac9eec94b12ab818c4a38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa89e37b350abaaabd4d52feb1fc608105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a171e23fd718581efd8756699fa20a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915f1a0a34c169a166350185f3bcb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e7c396b7bc1139bd688f1749befec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee536d6d7dcf444b2c2be298eded9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ba48eb839ae48674b0d36126aa20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94017c84f6d042e49e006c9ac57ae1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad90063006ad40867757f181d60f9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc895b4e91787387e8419e988b175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54a60859958be932b0264c2273633114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228a5a8ea3efb653f695e3c64d0c34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca496309b14a6826034f46cc5d94b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88dd1318fef740869cda51b7ede83a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2383d24c55ed63fb218b3304cded078118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291f1e1db8689a5b8d31da5c53bfc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3d5002653b5918d92c7ae7eacb8dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd746571d570acfde354e1cae78c38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d9a78d3b77fa08bce02b6c2ba1ae5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd72608d3ce8a100695eab70fc7053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dcda6268769d0c76cf98b956f9f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff50b2fda209dacf7886438b87d974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba1b3891166b9988b4ca07e71feda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3bb672538a5a68ddd6f09617e673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d42fd0f2c4e29efcdc6709cb18e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ee960e897d86349e4286b58ea848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d1fc220196f92e4c830d5fbdcbea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a2880967f80520f7420bc6f72d1ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398de4c78538fee9d0214055752d8ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d0117eb293a76a71255ce1313af1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7dd9b85ca03c34977a3d7452a8c30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac1121c6d0e62b04cab5e99990afd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c610466c99f164f904d3923def6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df12cab5153dfab4611b18f9b210024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfa6cd7ad73c0f11ca0d27e2aa715138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0239c62fbefd84f89d6ab522a50d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dae36e7f6b26bfceae0b725abaa02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a3250358e88f588ff3e170dc358e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ed3e68fee1b5db91491f33950ff9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560bbbdfceaa79c3d972bbc6abbd50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f186c536b1c77ab5bd82263afbffb33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158e58700471049b738b45531835a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee34a592820b9400e0aab85bb2439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f98d3ea550be0a283b6c0d150dd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7408a560bdd168bd57818ac0fa38868148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00f0a86925b9816df8c2c7a7ddd170149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d745f34f8e71024f411311721ccfce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ea43793be7c6c1263203cc97e09d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025286048e68c20b2981d19b4b96ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d136c7104ae5685dbc04a5bbdb46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea424eb5f936881784c84bcf48439154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7b2e014a491270f7b3a532e4abc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e46a699ab97879ea35fd9774e70fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182c214e2b06792ad1d85bcbf22d075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c7309c309777c7c71c47f76dd9da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bfb1c28bc4899441c6897807b3923159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c970b1bc368c7f58850f7e41c0161160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2323ea4f51cde20d7c3fb2310e227161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75447b408a2631151e7645dce9c77fd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80b5f05372eaa3ed491a23850693d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce919ce62668ba987f5ff7291f050164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bafc27e93589b31da0b49c2e183130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5316186d7439637d7a52248a64730e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ca8cb4223ec4f832fcb6e716a096167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecc2c57a1c0a4820db6bc1755ea53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c703d3f817b9d94635aa695257531f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103573c0549bfc83b2f5407f7c47b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c70e0ea9bc8a45717f97ad08927e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b7e8d88485657ddaff9d3444884f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60fffc4e544b36e1ec36a6a3db74d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9024e50a6891943a875f57194745174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a80f623249fa0baf0ca0df73e530e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124f6b76e794716c6e71312239ee09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82d374ab48c38bfbb00f3b6d2cd955177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610acaa7bf34b7d8a2b1793fb154030178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333a474a050c13f179fe882264bba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89169664c1bffc43f383344a7f1f1669180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538bbd0af2d60804458b4a017e9a15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799aad4ee72f57d10cc18758131db3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ea4d04a890587bf3744e04cf4590183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6a5dd1bf3e83f347f6b76980bbe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d984643f4faff7fffd4a39ac132fb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e7bf3e900358018a4ab1aac9d1246186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f8a9963c1e9938c8860f63ece1f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67a894404c105c05991a1b2fc48b42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ea584791050f75be82ef850ca690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79249b36f210dbc4d66243c9ed66af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83486781bc714f989c11b46b2986ce04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57f87f5be4637ca1dd00ab02f1f24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16535ce41af5f3c4e53b0db9e705e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95a31831c43269a686a748df6afd10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6bd4dedbb02ba15fb01901fec806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1fd82064a4e6c65fe1daca6a9fea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a020c149bbb8b014e38557e367c1e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d21991e9a55c0e5847cb6d494fbab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2676b0aa5238d849031705ebd6d3b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234890550b5ef4f199aeefeef311930200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d4719d3e3862b8469dda202dd837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6804c47db30fdea44623cf9494b501202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ad3d1a1e87a966db62abc35672d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbca526dddf1cb8ea3e275bdeaf3b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07897347dc4cede9bd24ff7963aa49e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9047e088ccc0faf096cd163047d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d13eb52e34caddbc4f228ba974bdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0ca9c210287963b8807f4b035838208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47119bf400c6a3982c8a40ee6ae5d9d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803feb59f6a32d1b51967c681be28fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e1d28df7a0401152f86e21bf5a9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97bbfdcb8488ddc22dde469db8e15b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33125ec159543b7ff3a8471692c00e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ca5b0e915673f1fed674dc9f0442214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc7d40576f1d6f70e06ca5d579374215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ff6f37898c641f289585df3192b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2476fca7b5ebc04f73900cf8f63b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116dc1dcfceb705145357af0c19d22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edc937a17bd5b45d58f697e5451bee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ec91839251b74f39fed909ea20e9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53906d5381cd07ad164235dcd740bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cce8302650cc80522249fd75d24e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d7211408157e4bf00ac2da6ecc26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493c81dd1624878452cf423d60fe5dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba29de776c7552e57da2657c29bda8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8ad9e6d431c30881f121403457ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b301995ac383bc92ce318ba5597ccd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085cfa6343bf89552a71f1fa1c9344b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d62eeb2bdafe981e5a66f1ff44a865229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70389a7e8dc260daf04af9b6b1c7fcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e35aa75855fc339b7ce5f16deec4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a626bd238335ccf9baf93a3f2954232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671897a07d569a0f2bf3387f5f3e9f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c2e420c94cdfd48edce0ab9cc3ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841ec0861985bdc3392bfddf884dad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c14800b1ecb09939dca792d4ce6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640432b162ba44f2e62141a0e73aa7db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c330225c0b10b79eff15b9cdddc71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b051b9e533f722c89e47f3d7fc891e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc8083a23c7c09837b65d71ba1c2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d2fbe4db7d9edb26c4a9f9e7ee55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f41abbc6795333b51480101cf2ea5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d637e6c47907d27bd9348868e04e0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d307b13262702b2832e1aabcd01242244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8aa69cfc5c54c8e911b9a23d20f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb91b9ee047663ee06a4d3c0f0132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec22bdeb6c18f80a104fb8ea3ea074d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3ab627d7b62e1ee8792dd6d07864248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4b09ada7718950dec2d5c62cf766249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655f6f2be2c8d83a9333e76aa528d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21775f523a5bcb6ddc3cdd14c86442a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fec9ae1e916146021e33788dfbdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3533776fb5c4194dbd8d2328bed6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa598211e7b642eb4e87da01b20d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7bf2458ac222c0df586d9732fd69c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a1062e12f50c2213985b3bd179ae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135eaf0a942b18ac9f582848ac9dc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef20515bda55644725c8940dfae6e3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a982cd5ec0e6999293540444648642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac194483aeda6f3233e455ac4bc0701260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799ff1434b6420311d03adbae55479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268873d71669c50250316733e759f586262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b59973a1df825b498f46057150b85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4a8e5d9edccf31abe96c6bf97018264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6a8c1eb613d096e36dae6062a4ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e39c84e545a9506cd1ea971ce266266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9dc55da2c1935951d22f12f8f3391267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd382abeb5fa72ee868bb9f653f14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b71cff7e8f76d6de9050ad1bb6d32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62798f99db065af6c9dcb296c83b0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739571aef789f13436850b45aa11ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c45a2eaf6d9dec050b4670d8a88d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efefe179ebf00c3155a97ef534070eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc341f47dd9aee41ac05fd938be98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9f4bff943e7027c53bf998764bff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a67d90b9003b3766989252aa61cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f217a159e97c484dc42b62e97505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d631495208abce65b8ccae04ee18b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c609964e310b8e1305d672371e1926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078a8861ad610cee496ffc7b07f7838280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a3784a44ce976cedeb1f7086fcbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e3303f1a40f2c505a3b76c7e41f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc4dd606cdac7415d1d54bccdb48d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee15a8244d54b4b85c77ff2384ef0cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413dcfea0f93df1bdbdd9752c5f09d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56a63fcec6fc46f185f8e772761b18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3091a4a13c4ba8fa8db3ca0733500287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ce0e965fa8c0ac6aeec5fc028842288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497eed235d8f402bb9917f6d0c9162289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c245c1bc5f53c82b4d5e3ae40c04b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd996b5848de4ebf3c687d76858bdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8729c335d1ac8326f2f995c4750d6ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934849d5ac11b6c7a06128456bd6cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0d79e40689866d16e0e1567fcb43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97839b0bf75c5e9d9c1ac239d1d586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811c454981575b787d5c2269258b44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bababa0e611fd96b52835fa9fd7c9b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0fa09788776188bdcf7022bb9ff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d4e34dc26a1ba0bd8eef5aaedc87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216dad8cb50f7a93eaf95ad26455b87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508123cd281eb09f87f5d15b7dbf2670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60e70c5bd6b8adec3dbbc45945dd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964a2bf3f15830d3c02aa1f58ea567303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86dbe2da67ed8b4685aca1cc462ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc717ee900c115218c8eab603b1ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d41a435a16013e2252ff4c043c3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d48b909841bb4a1aab1e56d5d8510307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629209102b948a46ab05d74405dcd00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74967ce799a3f7fc1371d32363958309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558cc6e1bc1ce34b2c281c42fbdc2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0b7e62bafad9cc5834d0536579f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5075f179b76c43e87e5e75ddfe4ad1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330583c5f064ebf11c30c223b47aa2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6431a8c7b5ea154744000589e05721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53ba2ccc3e445474af084eefd65e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314c19fc9042fd5023e68528cc9f32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf349d4e3e48d96cf865ccf3e34d2c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda4a000978f334b98aa6be8740d24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01591294ac92a4b48d75ca02b3847e85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b13152f53e7b7af1755a39d11cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dbe44d1c05981a65012ec881bc160321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d44388b7a5dfe06442b70c791229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c1a665fc94d856fe8cfb506367ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2d6811c92d6a7288fe0cb46d5f99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c95b28c25d568ee8c5672eb617e39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfcf17278d17d8bdb82e97cb40cd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ecdc736b3976441dbf7028e795d43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed615ab0934a0569d95a809ae39c6525328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b83f10517b2f256cedb48d3b1b933329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236bb2ec5ebaf328e710b5dd527f37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496987c9ebcf8269225016df856c5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30a351224a1041361cfdfbf1e6d13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120e366fadd7431eceb75a5ef04322333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a58888da87465ed037df4f259affd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f532e5e89f9bcddb0856636b1016335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a068b0dc90487c9e967a21f1270737336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e3b8028d2f9d8cef78e591325b03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668aa91d32cfb86e8d876f614df7441338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92084f9da8084aa5ff6b463d6d954e45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbce3977fb321b1f76968ab0210c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6c1b3e723230cd741a23cd1e6b1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bf56f3f1cc8b41f80bbb7f729bd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e808acb6c06e3034e771317dd3d41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d29287715c2c77036412e35d4a83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a50d9227c64b9f38602ec684df272345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517de6c3ac38ad5b565b0117b099bbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9414e7d552593caa772d54b830c925347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ead881891c657f19e8ff24177e46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b668d585c8655383b1bc17f8e595fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d18bd7a7a8fb0d555971731c785d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920799e5614a460bd24f481c8c17e15c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586a67ece905f66683ee28452c0740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892346f5085686de62d6b0a3d45f22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b57b7376a8ed2b0628eb7ab7d5f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9e1e02a1e7108c6ee5c2be4e43300355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e7caf534e5f2323ca3b79ea6e832356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460844034f52e4764b3cc9004b5f5e12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da53f4a838a4c48550edf7fcd8595358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199634e015f2e26310db5cf427a49469359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ffcc20dbf7d35a88b446891b0e00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428801e1dc7a3813faec06479b3bfa16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714bd5594f0c798b6c712fd5b0c7da4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e77afd12624c384b893e97d1325f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876891eb68fc6970f107c72b633bb86b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3bfe27dab3e960198ac36d9edada365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618238e0687f49a9ee0599274b4044c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d38e409528f6fd1bde241ca2247b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedbaaf3fffef46e9cc07f6e68f13c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d48912ad01cf5bae8dc16ee81c5cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3d69710ccb60a9de8dc4dbe20b6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a400f070074105fa3e838eddc6ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef8e8a0467758352e9a574c9af2da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1c39c525e8d78956ea3e7ab40408373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad95621027a65e693c0e95f6490eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d1c51d5af7d35d7c98aafee89fca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ad12636970c7b2dbe90924712e42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86cf76516aee2ce74b756a183dddb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7773135e3477993fcfc63d10ab628b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909abd1f0ab42e04e3751347368a890379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f33c389d761b8c5a967be2a43036f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37adb0737024d79f11c8118a859254a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35baea120d43f063b6edd813884c4ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee144d07711d3433fed3bfd5a09f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cfa80a5830f3d3ad64cd05c571d67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d6ac029694be14fb65d74711e75b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112388cd08749a1c731d698f94069c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53eee63d9a121fefa8558680a5a346387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9f2e374dd1171a5e993cab9df90e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145feb41c3114f70c1b7274c30ef8c9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb662ce5febb9cfff0013a858dc728390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a13f87e329183777720506f16d11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8f9e5251a2f903700124c6da7593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506960f552ad4f605d299599bb64fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04769736f63409d862c07857511f1e98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6decbc7ae65f7f7b6618969a7a905395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826e7be37677d3b68bf5aecf658b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811123ae319d8c7551608c0803b13a13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81141de754d4d7f8ad79c2037510f638398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351a9e631f6ddfa4a9833799fb9e22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93d51e25538dce961e79c8772e509400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a246f3e5d6f01f92c84439c9a6622401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf037de0437465b5b2fe7ff7b47c19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7abbd58a6300c2d831fd7acaf15ba7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9fc9ac1c8acb1ea162ea462a6fd64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a238f25455c0079794dd0f3590791405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71dc55b7d222fc40e88555e422e7a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c9fabc733566e37964fa38f32a07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d34f7279873282296f4960a15f0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7aa6687b201a4c67d2cefa3955f99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1be56bbd66ce56cb01bb9eb93b89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb26d1c97b895f734f68d945b5f44f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6c5a2b40eb8c75f526d9323f2d849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234f4ae3af6a3c384c65ce47228575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a742c2698f14538048adec503d2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02e7a82cd20a993738a49a6fd7f12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ff0a3f23d8fb8a12a103eb59d350416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ef689ca767d1f1d933add0bf41de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346546ac95008d37f223e542c0649c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166f47502193a1bffa9748209f8093f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199ddf190fc6b14128882fa6a9f38a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f6b49d6a567df96eda5199e9ba1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d756ee982ea2a13047c0de4f4c36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fdd08fc00d8a8c3d7adcbfa86e353423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd82e7a4958a64d907e42b643f3ddf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c9fe5f4ed7b97da639899119a5ab6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219e8363f7ce5534bde814b26d94712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762463a3f3cf4ce8f07ec79560a88717427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbab46fff1e5afed0c6f5bf136c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4010b83910d4ed848fa3de44c546ee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31614a123ff1da62dc3aacec288a471e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f83657f98ad2ffa6c0ba820945ca01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81863a9295c165b05353849dee06cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdfa5c6b53d2f83eadbab6cfdc698433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323986335ce890da7ea888025b4735f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f6334f98ef61adbf567dcf037338435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66fc712d4bbc3f52e5ee805a6727de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59047a9782f78ba98fab8c92f78eb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa875cffe7a69d58f93586e768d2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21f788e0898ff71dfa9c061b31313439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208454786e43d8287121b752c475cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee4c7a671e9c51bf13fba92f32fdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75323107518ceea84af742bc2c7718a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e8bdd635e53fb24eb92e152ce4820443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eca27f66c0ef937e6b7d57585da15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c987eb4607f2dcabbbdd56e4847d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7276b9a0d929a7ffff75afe374599a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3168b316690f1315b2df3c51f29a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e12aec34ed13857efba3a3febe33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63304cdba6465cbad287d4ebbd6295449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825279904e167ef0b4f651aa3a191296450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199a8107fa85667d19c2803b3339178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f3d94398633fa4cc56b1a1d06dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e808d85b736fac3ae68d3432885c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a66e43809bfba72e230d35a69680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883fd992a57ba45b61bceecc1866a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a9c864ab48833a7b1b2968c074a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03079e513ad4381f1868e0aaf4b98f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04c53fd54901c2ae19b6041a486608458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e198395c0c85a0ce44265164eae03c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f50241d0f5059ace06a7645d5c9dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bdf3f26e62a61644fc513d5100301461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84081de032112a0a713c5d734850f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89190fe867a8c809f694ebd20d4ba722463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336341d36274644616683a972435590464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12c7266d76c2e53b7b74947c7daad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299221f829d8b7722cf94d68961c3202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe42058dd1541eacb9cca8ac06fd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae3f324ea63f6865541d3f48985fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f1f6167309c91ab7f3cffab89db46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786528538c3d0eab0ac8c6aab5d5db99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146e8a15eda19dcf0115c6905e1c5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86896f307128a9417ec046a0b70a7c89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da310afa5ab04c9d6833e22f642d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02698e75d4506063ecc35343a77062474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52abaa4372d2c96a83058195f3e3e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c19668821b32aad8f5ef814f99499476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab6dde02c4d3630bbe36d7684ecd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c3d7aff5564172ddf46904e7d89c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7362478cefc00b49357ed908564ef7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27879a29f52ffa5462d4b0ffddc9aa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2107f01ab8026142af59eedb4ddaa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf074d832c6d7ed009d156643e037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c4856090ddd2641890bee93bfef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7add8158399b27788add3df37af8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbbfcc4e39656f85693700d8d3e4a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1aa55dab7a5fb0a499554b225ee7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62404b3712726a4d1bf256ed7518d7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86949933aada0727aea460d41aa585488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce73af45468c6574c6b101035f5a6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ea75fbadaa0ab2491043832ddc21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624b34c5b703c3bd745f51abf5ca97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad3de787f2dc5f8cdd7d959040c68e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145967f30e9190a5e7621c75ee75ccba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b967f8e21570586eaa2a006c00b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386451dc438679e56d2dde1c5248fc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5ab32b9f9a4a8ff440f8862e2afb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc508a35813646cc7da166cadfd73a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793980a3ebc2b579bf9c6c8b89f327498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6df80de9af5ebb36162885d30892499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994cc1d0d670e3f28d85eeb6b9fdf01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc59d6a4b3b6b765dd3e74891b6bfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49264f6a22f4bb97d6ff94174857b23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5597cb84f19a3d1fd12635b1cfa1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda683efb00003ca5a27ae6b893e2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f57c7435879fb9715ed311fe22ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b276b8d5fc21a5d7b8a0b2f159d86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46869e95e1ddffdb1a356daaea27a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a79fed00ee98ec00ed34a3bbad5fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b871ad2c5a3c51ddc9dc0811965133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6874e9c7c269936dacdf402f00089b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d187464b84d3c149641ffc2ea9b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368c988c4ae72c8734ff3be16e81bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb5b045b4136b8b4ca7043458180b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe145d77f91054c75deb5e64a2639514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433828157cced5e17ff020f6d96e915f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c525908d8ade589d4d54ab28b963abe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c15300c56ba83dee3911dab0849e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f30388123481bc4ae7feb6a13c019518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6c91404a0bcb5703f19be872a88e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e4a3ed34d375bc1c48d44127b3e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d20496e1c1ce711defe83afe29ae9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8427c659a36ddad915008e71197d74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a9adc2c10dc135f445de2253f846523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70527cafd056c63ee9c509074ffac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a54f08840c5e1d509d8070c0b9ffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4edcf467d2f2d49adf86b997c2bbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862de0c34174b0afa0f388931dabc00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966bc22b374f79fbcfce09ba6bf3726528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a959728f175f661d5524fdca89b29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11d74f411335e2a217d57f0d9e2da3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ed75a68f51908b3c43f4433cda1a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b9fefd46013d6c0331f5d37af727532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00db118d8d6a2f1de4ba8c4d450f60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b04cba6b7dce674558344940f2cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb17bcb1c80c7ce607062a2504331e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3198c7de9db356d1e63d22f509c07b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340e627d4880cdd8a03273981156df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d23daebe590726c9f4b3d715eb5203538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955de60d6d5f816c13bbb636883061d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f9c94580e6e89c6c93af38a5feef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ceda5e210cd663421afb4297514c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45da2a9f9bdd817fe7886288866451542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fd1251378cb883fac59bdabb355c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcac73ad78eb24515ca747c2c9789f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438aac6776eeb175ffabadc1cdc5e31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b28d444f4cbf95fafab12b1e43d6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b758df72c9522724d0d971cbcde13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed427ac6b44c066e1544cd530b374548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1918cf76623995d92a79714422b67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10835f5de584012d7acee12ecb6eca7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a09cc153a21ac7ff35e1f69ec71c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f815ef674927f61a502ef8a5ee4693552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc6c603ff53db706a75f3738b64ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e387b0f71f7abd52a15bce9dfbee4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72865bf538eb97b964fd2827ac923a8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdbf1c9d169696441b5635212f41a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595b918e7bc457e34975494fdb635c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb236ab9304e449999b1fc9d01b8983558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9921274972da55733c8ee9e03d52c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54818ac70d54159016baa39dd1473743560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a408bfc837b044e4035840fb2b9685561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391b894985a1c3efef426c56ba39db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48e8a33cd072719620a6a4773806c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2966439dd7ba3a7928c6863ee48aaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ff9dee5a813a35c24927026cf7b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c5ca3ec7a3cf4747a84723363fbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc74a8b1fa8f4ca114e7b05c0662c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6b7bbff370c49a6ea2469fc325d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df995435f140058edf79d38da326c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fe41657004dd53a2411d555d5d27d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ef48d648da864ce0883c5cfb7aa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd244109058183dd661218775bf93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffdbe37de1f7c79d988a40778cfa2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe6eefb886be611daeea2317b4f324574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19738ccee28d205c01dc8d45715a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5a68f244d1a13c0490305bf9e12a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010ff058566521d4bdf3daa6d4baf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504a33aa2fe4c290264c616dfb07b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca04a9dff17ce2447bf37b1da23a3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a81c7e29887e668d203c90017da99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248da4354912d4fa815d1a8a865546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8fa5cbe83073b6552e64ecf9611b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e7925f441e244429978cb5b4246f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9267ec6485e38b04d46ab3ef577032584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6c75f879bda6770e98a918192a78d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b74cdc0404cf55a5d70d6ec0e0a73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d860b733aa018f61d3f3498bc217d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db264a5855fdd38863158681e2483588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c16cdec7cb68b9edb6df18cc4018589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbde79a69bb469faf026b7fb60015b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901763490e6d725f5cf0790ba6eeee4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55485e369e4c9ca25f57a89f4cb2d1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb572d9b38cacaf2c4b5255dfd0646f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c32dcd72bf922b149e495a3533bbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c5864af9b53fbe512c6ead0aa79e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735708bdb97b6b51d9efab0bba2c26f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400731d2e0150d7631384b18c9fcb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a3ee9cc5b00e3ff4b41c62823f1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e298f853c5caef7679be0b05b547599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf9b8d6077f7091d99c0300892a33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1e583a0e72387196473e8b7c7c54f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c68b6378dd000ce17536bc5e2b41c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6c386c0fde397a9e44cdcc183c12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad05747223dc268a7d2e2dc88bbf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf5478ab70a6d3faf68c503d3d9261605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f6973dfe178e4f241a602a0f1bcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f796ed10b5c8fc448fb3a2022c71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e90facebd46e010b6ce1b3ff1ff659608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88405e0ed8c0b4f6fea9f5672f8d11c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b507083aea5d3246536e4e61fcf86a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07f91a19a48d9a4810c539e8d73df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3577fde1a3f6c2c858cba59e33f4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff73f1cf11e226066300cb76013889613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee406cfd38d8f63ff33670dbf8154e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93884fd6c643312a55aaa426f21dc56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bbb0b5129d9489ebd1ea63810982f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738db2a0e89e2527aa1e82d5fe0ac8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc843877e9128171aa2d54b1ae931b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5139e0826fd270cfd8b8530f5841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236786db9370b7ef8816c91ea0f57f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c113f9a9ace1c67ed8c9bf4e7e37b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f536ae068a9ede27ec09a0fa58be74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21700c982825be838d0b1fefb0c6b2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372c0b0cc7eb427921718689c15e6db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a082c1725879ad94a8cf6376509c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804326d415bf7040b3216ae3ec518c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab815c8f5791c27a4d95727c358847627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a1e2a930805ed65ef72b5b67bf80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871af51321630a548b6b59f74c649c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade19f073af55b48995c944a8b64fe1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4d587195d113f674ec8cf83967a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51439181e32854227339fbf8c9ad4af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8ee89e005b395bfa94bca3e696024633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f077955310faf473877c9aca7774634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0c93100bd52915de404bd3661c9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c0e8878bfbeae4a115f1cbb7e90d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cbd7d05aacde4ce7a7c9078532085637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae617712c4ae9f999ec98587cae67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384146e41f81b4fb20a0a4feca41446639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde3dc8ec339e15d169e7efa1e9d7a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac34c7464a5e55db6d2b853561552dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb13e753d2f629400f422fcaa4627a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d7cfabc7dde237152abb44c02cbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354025f59108633055f5e35515a1714644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64488189da8a24f1f8d915b63500d428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bc089ac859b4347857c85ffa93b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd511aa22fb6401ac69102860ff9c38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61760cf78d0b235bf40f6b97ce567671648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b93fe2d1cc4f71e6750d557435c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8cd6444a0aaae4a13a76cbb3f2ede650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cedb4d45b648afc69ee2991b26211a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04df8876bea069a76d3ba37da08051652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57ff5a6dbd512fadf0664f8e89f14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664e95fc6e7b7cbf666081c0590b2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4a30fb3dcbb06c0ca780d3e3b5a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e10b7f857f6a3d49c9885520b1efb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29ec84a5d869a98b7c9fc212b2b94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21097d90d36a248e6b279bc293271658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59184b8834b823435f0b62ff3a5fc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e8091d765a2e8ea8f6df54abe460660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d92d3c1deb7e35e451640dbcda026661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975744991ca184bcfa9054a4548b14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff153dcf14f8038a4ad1d5e57c5c05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c2e321b8716a523a6f9c5669c186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e636091e1e75320e5ad0d146e00f93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b2658b64af2c682c00f9f910af1b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6ffa9d0750d5032bee99598f9b15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7d235a5a40534cc7a59fa417ab3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfa47ed85e76e3b2df652f1d6ccd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c3e7ff1de6ac553b3465d0e03135670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ac39550cea915773a6eb5a9a2f48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0ea3d3fdc723e2b339a5a75c2841672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1cee34da2dbad37100fc34b84756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648083a0abb8b1c55e48941949d4726674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fafbeb02b2430d43978d236ab6d0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ef70470d633ff74c5fad0125f91e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e9ed757674ace6a5935f3a8176f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef994df7f0820d38d7ef52cd70e6a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befa44b53d314e997137ccd6c1347a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cfd92d94503596e704392eebd9c7f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>