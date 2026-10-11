--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8eb9a3697141aca2fa01d93a9a2ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829b1de095d0431076e7554ee19ff602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b8fca978dd6efe17c7f76cfab3473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246858ccf0b0cd45574f7816411948ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab68df3aa739cb70156e4208daa125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e15338da1cf6ea28fa2a4c773dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375912fbd8222a15e395af427a647cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37987b56378b3e946833110a00c4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118878faa2b31bba42643b8352da30509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa7b94c8c69fb8bdb060fa8029ad3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0647b1b63508635fcddc7d8d3427b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2063afe3375d702002d98b5ff49fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58edb3ed818444f478b201be810ca0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536727a58c1181d06ff5b655a8816bd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a7ed7de73727faf0c3828e5ef895015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e26cf57b90ec820fce30f5dff4e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da99649e11d64b34fae7c8b992e1f5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a69d10be0b259cb662e27b45eb26718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d37ae33b2eac8555d83ff16ee6796719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6a000d0c5374d7de7c4de3f74ff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d130e6b0885cc234192d9408e32821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08487f7be71a373574d8eba2452ddfe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905eef4b4270310a7739f732ecff13323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4a8e6f775b30c716ef9bc49cd69cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f052fcec4edb1947bb21c0412dc25925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0786156e8e62da55dfa448f0452e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063350c02a0e69e829cd9977aaa8da727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251424b058e0131dd7b489c40ad6c4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495052dfaa69fb388e83808d333c4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736461b0d63a6bc7e154e65fd4a130e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f2b5687335d9df4e24fc48c9f35a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f7473881cce3ea368dc7e11e64a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e21579b3c48ad5ed7ad90dd83b33733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e3faad22b22ae9389e6345678d7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fedb45ac3628636079366e76b5b50235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deeca274cd6aeb660501f159e0046536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790759b4358bce4e88591de9c3ed974937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92491dcd03968a4618fc4862b6d22038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50267193c63c016d7ccb13f679d21a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc633fad65322d8d53f159aa0cf8a9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b82d5b10be43675598bb19a2a466f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78aff4228e340043a1a210d4ba785042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644448ab73b0906e4822e98c1b9b5d9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b1cd82cd6a44d569a3c3b51fcfc9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e12643c80e938bd90216468e6cb0f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a46a11e5bc79c0733788c8732b79b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76e320b7f553d1905bd3c3e7d809047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41bad89579c4277c255855416483d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c9e9c25fcdfd00185312f1b97a8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef2c33cab5ba0ff8e1becc115df7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1523fa62911e5e3d415e017a8a4ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133570ef40f8ec581bac768d24c1b70652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4fe1298c213f92be58e24e6b542553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc20bedf013662e3d12c523387474854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de0f057af70e32eeac5e46eb4e67755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f1cdb21a955b61fcf44644e15b31256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0982274ff1a54450b9f96bcda6b6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f332892bd857af06b356adf65519e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e122bf082cd3bffa17982e0078f1e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f68f4b89f0844a4006b242569130f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0950ca2cbe79d3a0aa6042df2f5e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d6345684cbfe3bdb449c17353f7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b443dd74fbd25bc601f9873bec1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae34d040a178d12a52302c90d29119264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6092ab7360f14334cabccbca576165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738bb707671b7bae89f9b377e70b3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645bac84c3ae17da05987bd8b0f71867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51bb8dd64b19d128aaa329d1b92cf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73721d488e0047895ac9c68d442d2c8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2742343eada0d7350cac57f49fb46170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7d121ac5d6e42a9f4898a6f072e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453262a1d70d0e12269acb43ed9ad73172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d356260895b3997a743f8907f19a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e12eef28f1f60d8f966c879d7c0a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffcc4c9889b73c7a395edf206922a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b37adebe546d203cd1d03e4117436276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f79f56e40f57bec5327e49a5c081277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722414949a442c55866d6876028d25d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ae0f4d663a877049fffb889c252f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef80621c89a4c17489b29757527311a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ebd08376eba1c8cc15be184fdaee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a488f6d22c9f728b068a42fe580282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b3992149da4fb3479e5d7bbf0817783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf03047561c299523ab7558e80f5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f8961433153d8a1e6f9b63bf7cd6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8131496eabe19daf1200c83f8b868e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf38da858805b132bce8043e11804187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc5e06de7a2ea826a58f9bf1b94a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607744e98768350874d4fc8e272bca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9881f2e39fdc132a7cd7b8cb68b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d048f9120b095851658300a1b4b6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e315e46a9528dc99cf2602433cd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e06be900488f66553260c8bf3df79193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6740e7117db506570b3fd092b0ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa2ae99b40e6514c7f0d1f3b2854595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de38ce821dbc409ecd1d0f1b3bc0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2cbaa5d0018ad35b0f06f858363297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298376503256197c9facfb638566f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95a64e1e7a5332236ce269f4d1ff099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5390cb8dcd88a150147ae2a006f97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f84029a2843b5768d260c7e44f32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c24943aa127554df570eb0ddeea91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265ff81cfd8c5acdbf0489c93d9e82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cb6be82841c3961b8362cf1f09c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb200dc7950a9e46b00b173b883499b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278156e05d72713721ef1f6c93f52ee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698fb89c4f19fc6091871ec6eeb4373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fec53628840b4a72e6e8a017c1fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa644d8aa609ab55da52aa433a4ef5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20f5ed8697d548d75203877c9981a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e185e329b65fbdd09cbae663220b29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0e68bbb2ff131f4bbf108a157b04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e7a59268e97e34795b42a07022e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba0959f5b243380f2e4b755515927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f460f3aede4d889bf563c49f39be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd8e1ab8c56e8ab345fe071fb001c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa28b5984dacfdd56cc7630f0f1779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765475e5aea0b4902a0a20b6fff78d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef276782a0d9d91dc3464558b2b13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf848c9104c0ae605cdfc3df19d34c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f38a4a8e290a89693b3d792257263121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cb461a2a284e1385ddb8b1aac4242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17189540568c07e78ef55496a98be1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832e8fac884410ce9066e1bee4a8d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689dfb7b23279ec16e7f4b0a77e7928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9519a403cd3a67be8093e22586fae8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde6a05ce46581fe5312a1f9d09718127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f418ff62ab25286334b606b1d96ca48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa0ae259f984b3397248b20ef09d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75ad067e0bfcf08f97595c4b1fab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386195eba2191a06c65d3e30b827bdc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e5827030645ab4591f91e3c8d1807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c812709a3dec8a2ce991489f6f60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00aac99fe84d15c5983fb0e4a92eb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864590026b4ba3d9e86a27ac689e4400135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd093c1ede5184d676b8e2619046fb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d6ecca496ea72b962cf5982947e53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e888775d823b6a4c06339cc9b7cbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75e4d232f3c32b84d023fb8327b83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e63566a55a08a9311ff02dc61cdeeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6223e04abe11586dd6c86e5566e9e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ed1bbdf2b07025f42907d4ffdd0c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506729b2a2a980fec62e931ea0fcd34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9b3e4b0919618fdf2a1eb949d02c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc0e368d928681660f9fc1d82436d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420ca4afadd5415e5d0644149006081146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef877bc27f49ece71f2cedd9e5b39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c72f08704bbd87d0c8d70e505a89e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e41809ccf89753dc36cf494ffd3ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e7bf14c18e047637455ea1b924db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85e961b3171dd291df560f5688e35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb409ef2f4175d18985cc086fd6dcdb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9cc3d8a73641d264e9af9b7d2a95e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24451360a0c4255f799f484cc751666154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b570dffaba5de39f44f7b92806573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1222a46a663ae1fa532a6cdcb6ef08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89758001b199e31d671bbd8e013109157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc08729169699989a2126b0151163158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdfd1de83dc65829ef8c5841174755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0195c15f8f5d3d08ed46ba7522f9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e68d9c04168518dce31265f753d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463d3a2a121a5106b779607d6591c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000e3c0e5e46b348e881960e5cb958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83361f815962c22225aadf93aac67d80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b557877caa205aed8c94e4f3ad717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ee92e811feaf118383c70fcc31cdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd92c67ee5931727c0e0fc530f5d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef397daacb83b2b258a27bcc7c0688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2875a0e5b7bdef983e872693a740ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66da6944f897c27704d87b573892307170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039981d16ea7d78919c573756858dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a79c8fdcd4b4d74831c1a77e1d6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c6922ab5c1a5e14571a8cb653944173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d0741021d33155dc74d8f1eefa83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96312b3ae17303e18bbcb6dc7f2aa54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae3e52843541489acd2c1229e6c9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7edcd4a86a6377e87b7577d7c6c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4191d2eb27d78be5a5ffb578356fd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993ab8714365523bf0cb9ce34f7592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab93064c13e6ae70a75065942073ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d65ba22a83a3ac38fef91de3ce5a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29b19ae8ce87ede199f6b68c2d088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a527d0fe6d0fa391726649cdf549b41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d422bfc2b96c594e1bda379c9da31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f74f54e9361a041fabbec78c587e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787751dbb30571da6a9966439c5ec102186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd6c169ae39ef90111be35c5146cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fa9b022751335854cb3d757a445e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0850684e2d84c7f4c9f31431143575189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e2973aca900c226d13e3a52797f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa75405a1ccb27cbb3ebb987d5e53d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4321c311b484c45dee6c1512d2b98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23332c6806f00116dcd98d19577b738c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf4a9592febf82751d64cf556f2027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b6a57987c17ae0c0e197f6aa57fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a47ce2ce8e9242f0ac4a80e89d5ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60cbf2515dc75729277feb431c1b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d145134c7b641d6c90703ce523c132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c302849d76073b377f6d8f72df486a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0479fd42085a142d9133912475f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34b71768fa7533859f9d957be2012201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313564e23c6be671fe186e832056283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40bfce7950a9c92a45853445e470d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7feea986a6da48ec3b8d1aec6b4e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c153d2661c4fd7ea7e0ca53b43db66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09180a351d68cd232db3fa3302e7e13d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26204bc9f87f494186541549d31d3cf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febafcca4d47916de995897243e1c380208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162246d18b538a7ae40cde793beaf52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a28b44c7ba7df7a342e0e134d2b94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2cfcb2d7a4af1770f9c07caa2f60d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9c1d4a4da7d4d1dbdb07e34941d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e257001f82e0416054041e5da4bf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8c306d628baecd7ebdb30a65a4b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd2226148acad13a53e93cbb9ffb41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46171123e1cf6717a6292b061978a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682f476c7b4221b096269d44117b7da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b0268cb0e7d82e712d9a31e2fc43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55cbbae1780dc2695c5fb86f42e30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c882ee5cc645b031500ba9809ccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a25e86d3bf1f1813cf21c3680db1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b211648780149653c4ff47bf3c76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e288e48c622885f9897f360232b568223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745319b5cc52c328ae8d2b26402a0af0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4314c94ad1c08b82f808e1db1200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a1f05430df822efbeb848692316b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f147a169d7995b7da3a1f71046d8d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8454101005769b07b94b5607f7756228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5844e41376067cf5c290ecaae7b83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf63ed84c5674b4249bc2ffc29b9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580be7c626fec4f72d8a589a6d95e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598d593baa6c2274866f10844b6f69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e02744877e0830fb2acd757e7c8515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba72d8317052a3f03e167dee32ed4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b59b8aeca999c5f0f869e2002573235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fbe3cbdc4e5fabbed4bb901e0f322236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e843dc75eca6c4e430b3e7d17cdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec673efbb51ae4b8f737b3d9becde0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13d3ceca3156890683803d6e610cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965e18768da17acd5e63d92c84a6a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612cb36b2712c13c005865cea69b28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b840ff5e6c628e68362e9c3b8b7ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4650adaa5f923d339a155180cddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150398a2143830b8ea3949e01030c98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120ff4dbcbf7331cd216fee3d5285d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae42a0087ee599fd0f529557d886f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8febd3ca6981c8b7d32387d5a46b58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ce788bf99536040856f4004001b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3426e82a0369e430c61902d0188821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca62aa4f06b75ac58780624053ab2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb5277099ecdb91ce0d602a745a02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcfba14682bd193ab52a701b787d8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d08b11dcfbe5284549e148c8b7f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c80d1725edfa4870b2de9436e9c48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b8b8139584318679ad3d2b226654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63873ace81338d24b0c607600177152256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c65d49735019e81aabb5db15f8a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9599ae9af890d343e9e4da5f3b360258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa57fda412a52cf4fc5d45f641023259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a215c07c78ac500d9695260f18012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d854690a5da7b41bce6672cd7d9bf65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf171b8e58ac53510559a64caf7cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4381c247f316700f7ee4567211545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e73b2258320f38bc12e3d87d58b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3caa605c47a29d51ee93fe275a0bff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3f919dcd30d2a63a975970f9589f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce06d9dff725a89eb96c7a8febd2dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257179c2487e0fa13ee7cdbe25470106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e1d55cca18e2c59ab8a91e4b89623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc532db22b899231979a50aad91232270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17cedd73ad162c828700ca71bb1e28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145811d2ed968b57ce05ff046499ea8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818a8f2e294c17422bbaa0d66672d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91591a33e6d7c7f2499a0cc3aeec59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660dcb27b2dd5ff51aba1e25595c819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a588f431fa1599a915b186401496ef5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156193f462044871f63f816024d479277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b18e44107abaeae2b23f4dfd76e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4991b72f4c34635f24bcf8477c3ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460627d6979447c05f9f95087f476f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482949cc96644563a60c9b76fe48e59a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0250243d432fcf73d43d3f0b008f88d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b9d90f050b746dfafcd1c089dced4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e793550d304aa10a25864cc9380801b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e2e0ce00235d8c70032e37d3944e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a07560e9877ae9edffaa2e3625b9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dde11d70b6b9c80d898f934fad7e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8624fc88ee048c5b355e1e657e7af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a9fde83b890335c8142c655b85e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd2d81da215c2cb8fb186544099d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b38d460ab97e4180f4a2a4c7a7f77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911cff6039b1beb26e5b664316cb98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf925a22fa4fe86d615922fa9860a5a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355dab5bb56283c04aed376c6e81ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9408d9a675b17f2ac10708b58efe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ab256a5bef09a4a648fcc3d18ff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62109f89280b8deac4b49b80ac688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d02331df2bab02dc6a93d0d3b1bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc6c7fc809af751df8336a99d1c02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348470dc767a06c3bfebb478d79ad8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896b295dc2260bbcbe5a9a7019ccf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0055f6ac6526e062bca537b23dae33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb13df155753d7027ef8ce49769bf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b82fe76bd31c18f310f1fdb2e71565304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63efc7f0740eb40bcefdff71b06cecf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443ae5a08f06136213aed0fd4205297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af860b6c3dec1572fb727c18bb3608307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cfa798716d360942431061219cb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f278fda1b84cc428d0a3a3ff6088f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e967fc6851a80bc7eaa6aee4eaf84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ecbc4d48cf0e1e73201829c3f8b0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534e9a8a6452ff65555434053c2b93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1ed8f767842540ff156b6078ae04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d433cd404e747648bf54b7b2b65fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b22370bf6ff0470605a5e2dcd2142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba2ebad27acc67ce7cc07b8840e4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9d22d405a89850cdec47c25e9cdb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512a4f37f9c910ca8321dbc7980ddf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b46fbc91e93d28e221b882e80b530a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5791a17bc2c235b185241b4ccf6e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648eac5f44033b6788180a2d79ed897321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e791fb55aa130d38991ab2d5a3295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f883e4fa4f3e987abaeb8acf26931c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852cfdaa3bc69ab0a00f5a05d98d9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44c65696948210764c1086605e45b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336e1eadb0cd5a0611635845e6664d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394442f8b00fd8997a50c89fbf4016327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc16d1a16f6fb368810e5e7995fc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcd55436f376e54eb35fe101b9a2f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebbac678f3551c2bae152d910f62e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7097022cea1dfbaf100e9d0b50d949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e651797ed93b30521a032a388da65c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d89c4ff8bfb1009d3fc05e764da2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6ded917df04a3d284ffc735d76c6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d04646d4e43d16bee8add277d227335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229d7b9e8f136d2826514bd287cd35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c5f53d9c36295a0bb540104ca3551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f000b83afdc66d0cffbac4b744572338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503060e55657567b2ff8b51a02fb872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ca0aa4739c113bb68f5c84651aa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ec21e144df112a1879cc4bb1d77d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12867b731d29f24d9dab6e85c76da43c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792063b23a565d2f8f7959827feeebf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df157aec36eaecf6dc9e76561f97732344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40867186b9c5d9a46c9491177a57eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbad8f954d6ff813926304061dddd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5aee2c39a5cb46fc84bf5519623b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960ee67f51f9f95287d37f8f65a582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa65ba8d986059fa1f2ba458e509c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c319d17d491732ee7443a09f6a4430350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ac5966de83e63b552fc637342e14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681373cf152f396a4d602060e8ab8beb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e03ee74a3705387a86d68981564f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77a30e208ecbd472a83c31cd1db2f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2069a029fd0f24b1859a8c891efea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3425ddad5b6fdec074cbc6514fa5e14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e20d5c038134a0b1b5fd78bac506fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c93451132f1cf5e94819d568265da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d89bef76169ed62d686387ba46821359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb930bcd0735e087b11a2903d7bef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a64a78a8acf1a0337e71e5e916c97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596154ddea1273b1f347cd7ff187b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc240c03de667884221d33b16e630363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e14ecad00292f8797e7a130f2392364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856078e0edc90125d2218ed2baef1a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccac653d4cfcf5b40ec4c7f3f03522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5143a2e4b27368bf3454783975fc0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a7dc48990d7811bb24b093e6d5f80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6436d67c67bb7e5477bfa996e28a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934633a296a4ceda78def145838691cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da17b0aa6bab689a8a89ddb3c257ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2119bb03b72392a21a48e8d2e434e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da9557eeb90a80a72374d63a12baa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627fd0eb322778e06f8ca9d9ca3d8fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55911a4af0be5817673b4ab2281fd40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e210e1345d066e08c23701f5f00f34c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccc9858474c8d423a864ee7ca165f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175e742011c014a1429f7214ad19503378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da3dd7c4849127fcb255dcda9a3bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e15c400235db4d10d18c0bae47c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f865265b9c3c7dfcac422f5887a67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa990cd8528777802613fc4c775da1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d9c91552b48385ee61d0261628e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff071eb824f819d6a8ecc126de515ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7593d67daff83472af7e3f7d29e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff64c8deb1abe6dd9aa5f598c0d77d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef01ae09b676e55ce60d5084368ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c324e4d8f12703cfac05aa5363f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1733e099a55a383e6a16f89669cd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b342d2857c2ac3e025cb14be394e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b8d4b8564c98f5cb81b81d4710d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c784bf5c873bbdee05e07adadc3fab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb35be160d36fac6302a2f5f611f4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4f2345a62fef435017659a643561394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b3cfea71cd44e4cd802e92ca65e69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5f6ac52b9069c9c3b9e21f7871ac4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03071507e4d99788d853c17c4f194e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be711f616966f9b2010d28ca233da4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe89cabc71cc7df9710e8213d913fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea19c35946d58c3128d8cbed2273e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801df8fc3b42627261bdf548002282b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed63d2b49552fefd868b6968479d95f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215000a6faa65468442c93a13e9c53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37ae971a61e3f392743038fe39977404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fe202e27a80e57dd34a731f2caa24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912b67d27f4e7037517352b174b709406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d8307452718aa5dea6b0ce34e0a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaa73c7978ea30ba49852abc1ede5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7012aed9c0c647eb4c8fa050a72c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c126414bd262353eb8c4f508fb3be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f6701531350ae194732eb994ee7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a645e8bc103c945d091c8253310af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c9924de6f2d4ed0bc96011ee2813d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f7ebca1f18f397080586724039e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d4986ca3b2ec0872557942e522416415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce46430ad180aa7f28cedc2b8f0ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b25075e70d4bb68e1bd81573e0632417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3c8e74489f2fe2795769b4d98cf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165400d99e11ac7329a378132bb6149419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f841ef10f2e987a9a596ca3bdfe96b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1888fff595fa342e8ab707f478d53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584e012adb73b3f19cb637c35dead6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f44a4dd13a960a2d0610436ce396423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bbc045f9cd960e5eb6a371686e4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e5baefa6649179d823b70214689f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591c21009d3ddd7be56aa99b95ba2d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae2d9f8335c993882a1ed11ec8eab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f125d3d4c7aac6f5b5ce6e407a85d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c263d10b43cb43f09fe1afa02cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7cc143a923791b74fc0141a8d771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757fdcd62d05b60e124da2d0cb28fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286302e700838209408e93fbe9e93d2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c62c7ca883eb17754cc1753301f7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f07238b0be7f0ca12f4687a9146a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65895a2548bd7f02e82219f36358c0fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6551807546047ffe0050418409af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d3bba6dd27f7679fa1c67d230a3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37040ef15bc1ea90371fe3f3e30c0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ef86b498c451afc5d825703fd5acc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba423334ebb225fab457a39f5e8c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb3250aca2da1a57130143539fce2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01ea8be15651c6145076a2f98e7c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efa3e672bedbbb3547e55e0b29a94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7429997b44b75b9da790738736c20f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57329eac2b8c31ff0e5cc09f0a56f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e257f6fbb8ab521a74c469cf1462b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c4296ece8549c7d1159aa79cede8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436309f1a49941ac56b4ab74ab4932be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08358ff92b54985a87731081ef047449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7a2ed6618ee02fe0719536f96f481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea653b22cd67893b2eec55d02fdbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc4377a1aecbe064547b391188652452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fae53f2eac4371063f8678bbec6f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07271b781416e2bd92dc2b3edbe2267454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefb990c345cacdb3b1609f155a4dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f158c3255e31a364e415a8736b7a4e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc6dccc96235d9fc9e9e30419bbfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af901011ae574af4545228d33ba628458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6be9fb2f410b263230ae5352cdb3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388bd9829eba2eaefbb9a4693d456a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c854d993a94c30b5287703e5fe92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1a40bb35fff5a5cf0ba812c22790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4043f20cdb49d383d7fc9bdad5e4027463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa877e595c9b91b5df55b1acd7deda1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb3f0f72fdc8f16a4fd3452af0fab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd34583a6f738d59322e3d1bf7d8d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd51eb3c8896cdcb9034db8165869f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fa86a8b5adbaf84421be720be257d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563073413898258545fae377dde8718469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba66d1206e72c2c300f6692cd5cf70d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0786c75acd4e4a5a5c6175434258471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134e82447c02dfd6c35e0cc7e4425d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351122c4a2c5077050805e0017524d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2270eb6b6b191ffee193d8a1010fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c17eb842e7f0af32c1bcd7a36008475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68dd3f019905a5c733a26e44162f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ccc30d6f7ce91461603f20cdfb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb1cbca32087e1745c2d2c332a023478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fab9b4a4e20d6afb507059ed22e24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ced84234f6843a9b2bbf12461e283480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065f6b3c309633ea3640a448247aa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f90230087d8c2242723f0c15c31f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc0ed392001ff9428c7c41c12bede9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e7acfa244205af72424211cf3f2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c18d7db77193d40fcc8d05e38b50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d7bcac6ff8321f4ad1e4d0c3a8a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de470cc30ccc3ebfca3931733bac768487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4aea280418ade13ff1e5e5d8bde5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c96f4cc512a47f25c8da7b90d496489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70948fc274e25d21fc7cb60505c02f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0ca4f646bcdf3c33d8fff500cb4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04029d31edd7e14f2fc3c9fda3360e8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10244b374b28d88b783b314c4a2867493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d49ff4b47ba0dfbd9fe4bced8e5a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7a379e4cb6622aa51fafd9f08d7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333feb7358c8f383d13b5ba24f811cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e16c7b1a8cb1e3ec1d4046651f82c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194bc224ca888f497e42c1bf70a7eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64745c4427d759c5cf76c2bd8b612b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058fa4798ce0607e7bd4ccda8ea2ebf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f9c27942a09adf4d95ef9a9f7788501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac1775388784b1d2a11d505e5d861502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf617d9eaf907e3edb5160c1381b03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e2a2dd09cf107bdf96c16c95350f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5756bff834d88f4cd5ce56de9d059505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e74f0c240ba633a23e97e252ce8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb58f5fd16913d1a42fa3900488733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f81d82f5c4be9361d198a694de554508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b5a657a137f8c099f0b355da2eab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af8912cf7096d1fa8d67863b5265e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72ba223b8c87bba3f4ffcabe49bef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdd80cd98555d6d46fc1858e789898512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1e55eba8048499e0eb3669abcc1b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0f49fe7e534cbfd6ccccc7505755514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33caa841a1e29ba7f9aa8fc5a5de0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86806a84b44890e3e327d9fe5c7b596d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe7401836b87b57a6ccf09660d5a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfac8e59a222c9510b70d7dbf3cd7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437a88e1539a201bcd9653f6b7ffdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d3c937654b850371719d93cac6b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f585d7dcfaaddf22ec410e15a7d78af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb9967abec68c863d091e6478d421522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c55d6a8dbf073c987a1239b2435fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc85740e6b6fdaac322c0e0ae27e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d8819ff818b2dbd101e05b071e55d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044eabb283971ba3df8d65d7b91148b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee7d92db03a57605b8e7ec5ea2803a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e2b4ae527587127cb589b30b3743528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ed6b44b900cffe3f6c3a8ffb0afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d53056139c75a584f38c60537970530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65ec5298fe3cef40f60a521b8e4b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c264518edfb53952052af9d044b82e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d66988334e3a94d57cc78a66809e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716ba490b6b779b83bec95dfe715f0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da24d2bb8725e83be5fbc10ac3489535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa6c093ee996b3a74ba13b1fc9fff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4697322b379d77d793551fb3d11f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f73abc79d4da6d1ed238f5cc0503538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb628fd14e4f3f6575b280d04b52ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c390f6d4ac4f940353cc71986a0c5ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f4db6cbc0687ec6823f08a6731f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6eaefb7a3904e95d1963dc6c33a72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b413573c1e26d75b57ec8ca51566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27020b515c221d78ff893a6debfc51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054bca8caa959440b6fbe8425bb5dde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954c9a529db450922c4fd7b9f8e578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50de989a57be6d747086c9ac284a94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16e666fc3aedd3ac2b0c47331e5ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a41952fe1075e9f9f8cdb6085044549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda48ad18e93c64c2c85b900c5114c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83554eb37f65b3e1d6f0cecd7aadc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d0eda2056f01f8c2e7865a608b5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60fd94c63950db474d3983ef114fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b5ab7b17831af193f36a4284d2c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc90c19cb2c2865884b5fc6fa372ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a85de3a9c2380ac002e9c8263ea7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff090c6d36d3d52c31112d69459f093a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30a54117d01342d25a1dca5dd98f3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e35079d4704c9707d74c97e57592559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd860165f6c79f414d8d8a51bbad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b993a684c9831c248c74d504322bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5587819c2ca028067502269fc55cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebbeac4390e1f5a5418085d55f696d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9048013ec5356b79994a9554786a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6984765f4f9128dea435d1446cbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f38ac7256b900e211a648175152fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939130ba72191d9c2b96496db8a889d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea8ca2635cf191c08676b33f740bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92019ca32394cf4fdb403b4638822569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c652f0825561e70050d99fc7d10e2ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2039e88a9628515cc32f5107f5269571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae6ff22f5cc9c136beda5a3225f0f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626453e8914ae5ee1b61947ef888ed6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a82e1e79e301f20b2e46159088f5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f873d29f0d31994fe846cfcaa64ba4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de1678db155f2d41bb606ca2b53882576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d690357bd5bebcc5b8d7f089aaf3cec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c36b668a424229bd705b40f4330b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e44795bcdce79e595a2b274ee1ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf15f9015f64e185c0d9b4f216b2fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec8cf9edd6bde590adb2b3cc27b46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38faa79b1d6d927769715ac05b3eb4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6567de2d4771819866d7da674f90fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668101bb15c45e7ab2ff3203a0a9434f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0446ccba818ba1035db701d6debe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f0846d5054cf7723fab27992094a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363deffaee3c63aadcb2bd7633e6938587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd948522fd4158d17ee764d1328a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc163ed54862c6b67a2ae9daf52b15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fa49ac25ad3ecd6664327625bcddd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20afb36b0f983ca4f12f15a625431b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f20193492c03b0bdb5fc9967d5454592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e58321336adb225eebdd0ea748b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ea7938832ed044f732e2046fad10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b1b83c99075cdb71cd26dfe70d912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169f8f6d1502a012a917927d18fbbb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b082f074ee472ed1c06a939aeba2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ba5c19199650a64bd819c9858784598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c7ec7b3a1ab6131a5adfc97121d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98786de0425533736ce20dc18e9db86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552907a7bb8e1dfffe748917a675deb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761434f0b0ead59d30e1786419aae677602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da697234c1fee80e5993e1e885a3ab7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc884f80f6dd8f10fb525056c3273604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f3c0dbfd06924401763000103fa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cafe339852895d731a3cbfdef3087606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc3a312732436d2a2c60375146bbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af767c19bb870071b5f5e0dc01cc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8b67bfd10a3231c5fab74a66ac4cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c7c225d2130c97b304645de280fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871ff1ac4d6e068f8352d96338f2b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b52946cb1171ffe4f3c585077f278612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce84593cfa80434a35687d08eb834613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e72f18c7b84f12e42c5e9d061d7fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344095c20fcabbdaf9979669352d6a21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9416f604d5937e1a3a11c6ea8bfa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d9af881ed505b336107a73424545617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900d59751afd4475a52fe54ac63388618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb55bd8ecb298f1888def6a5bacde4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8131302c8464cbfe1a56d3b063a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91be011129f8877cc6700b078d1fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d1f5975c2f09cd1e37b0e913be62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296430433634c702fea3c6a08beccc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b7af4e3397b14e5965532f0cf5523624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac879539893557ac75aed31ec73c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6a4ef456c2aac6cde6c51b90a3ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cec9f314374ca1930578f1807aec3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949c7306e2fe9bf0008532a2fcec95f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf103b50d0dc82a31f5409f745e8f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ba8fdcb50204166a0e1cee06eef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b76bc5b34f458a442ec2ee137385c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb627465f9b0b7e8f86564393de602632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853e30182a30b629acbc19b5f425fed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86d70f74a357986a770ee34233304634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf6ffee48fb89b4999e1e60ceaf046635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0b0e38087a382f4270ba5ee59e58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d7edd8ae743b2a4e5c84e8dc0c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c62e4893bd45ceaedd67f38cf9891638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f1c9cc8434c34ff86ca22e14de5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6cafc748f0282c2b147c786cad504640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56538683a30a7c53e5efd5dc5581a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a08c3f183edbb6e827676c3235e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c63d728044a375b6a429f008c38ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebca7a4728a5efe344419ff97ede11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf900e72a41147caf9bb14b230a849a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051402f2188203fc0449d82548f132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079f5631f41caf57059b27ca1087bf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae915a8315bf0874c5bf43da004f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec63ba7464573fc593b12288a547d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2d54ce2530d7885bb8029b447008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f960e28ca0beb05f8f6101d99a4244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8faae7bcfc6a4313a0c4659a268f4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5638bd313c6060ae9435f6c7e15e3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3d4e3554737d6b188db90c859fd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11e516b45c6d9c374a8517809bb76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc86fb29ada8d3d3fcbc36aea85d6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b18b00c67061037ddd4942853ed4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f2018ad82536722f7d80b85ac16b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9db5d623a44d50965f5d3f3e601c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc1025d944379e6926d10e0570aaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40bdba33b244b1e2214f295634242661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd53205c474e6b39c1f65a782c00d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a27182f560215bc31ac5a4845b76c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c394e3f3071c427dec1c3c52f514d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07ed3f96036b7ea831f48de5ad8ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8958130faeed1a1b303ac0e8357598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd461c0f1c65be5c44ce21ce630e6ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7878b21969ed4a6e241de0c2ef2b12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726139aa748ab283909137f15f3ea68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c1a876124d233501835a7c2342a9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2751678e7e7d0208d2265a8a132fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc1bdcf97b11a7252af1e7417511b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e82040196de181d20b581c86805d29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1ebba890243e76d1dbad811e59c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8384c365bdd3060cb88f0ec063c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e09d895a2528a475a2a73fbca36b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a242a674c85923bd03e54ddd93d96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abf3dca287c9316f6b2a10c96f398678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9abc327195a72f621abe9c75d93da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7e4b093372c91b4e87d03fe3e17e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9650593b1f9ad9a851b863a0b5d2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfc52da8ede292b1dfe4744446afb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908e50cab501e6f9b904396155b9f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c954c7e27f9022a610d2c981becd62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8ae4b57b30349419a0128f965d19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d45779e0c7c3f3b916ffa92c8fe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561feff1cfe2dc1729a90aecd2ee022c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a93f76b87d4482cd9049a73ee845688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12c193d5fa5a4d1057e5ddc42e526689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7ac5f6caafd19f5a8f5278a0f842690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b114f30990c22044215084a77b796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf307a6b5085bb51d5c351a3cadf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea31aece91e9f084042b3f421b6d26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41903143f176289f6ca0c94eb64d6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1f4b253b2337984dc079306b32121695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7f8a63a2d8243561a73298601e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef372d0a54e7e226255e45a7b0a127c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0437677166d7a025b52499ae33cb91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97d07a11cb2984a2689e4a6bac4e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9bb0d321bf2a42db9132e3bf0a5fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64368280e7044f52cfdea359f353844701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d818a2944bafa6e4963d7f2e9f9354702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2eb1af9e107d2d28d514cfa9ea895703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f351191fa808ff402ddbf6724ade93b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa200a205c802aba405a6b0a93eca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c81a88fb62cc7509c0b82410510a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47701936cef3a261236d2daa167cc913707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711317db3661d20dfe924726ec5856ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8edac8d5ec266c660a5611d26244709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df66ffad32cf97357d1ae69290e4e710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607de96bd8560720c2915b429fefcf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5098e8bcad1c4c4c0a62d59577c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91139f78db45fa1d8ffc651c15f863753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed52e0de3bad968394035f84d7addf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a10ad932ceea0de9dc4952a395125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f8c52fdeedf2d76aa1f2f9d2581b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760af28ece634b4c38f435f6031fa577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7531f65a730b812d18c6d54969ba238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e334afdabcd87d2ae012adf47e58a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb462021c0cac820ee0353a0baace23e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b208942efb8915d097a0f938f1157611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c93d56158ecd567794e9f5835689612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6f4115fb0945ec7d6e653489f9f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f4bff7d817f4756251d954b5dccd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acdf7b49f43c6a019c45f21265cb7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e18f368e51b63fd1f7bb32915dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8329a783017dedec253212d4fb21b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d53e9135cc00099c8575de9f451b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69194bf9889f70d44450b3757888dc4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bb0eabf31fc3479cd365d1178e1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec0e76b2cf898e728f9d6eec80b6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e7928f25c7fd29bcdba91ad409a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0261347b7874d369beb60b053003b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b71f86142ec4a84894c8d2b3886c2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de534204281e1504da1a8c4c180a76325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69da0a55fa1e589cf9a48452b01c0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0270bdba44b8a935498f1e1d515f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ee5e8a0dc9885339d18f65e8cd8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a05c2d71706cd280dc75d2326bcac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae38306016abe3779142bfc292a7c6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17286e2a34b2904fb1caae056415d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44788b7733d7097a3ea55e8a46e40132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89d195a59e597c8bae994298b654c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a6ee367de94deed4679d91ebd14fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884919fb7cbce2580d05913dfd2daca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45dec763272f4634b960b83d0992e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9818cdd0097ef0e765e5a7d3bfcfc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110419bf7ffbcb631c94bc68808295c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5827ca1a4394808ebcbe35defe4ce339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b79722f4fab93f2131db79ee0796c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bcbcb581104d950d088f0d4a534af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b490f1b251ead1f2d9e955a9460c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad65e9f2e7b874e75697997a5dfff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b30f45d7bc4e94a7f0a2c3c343a8a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7138ff39382f1021743b305520efc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e814f8b5e7f9c1647c065446fc97e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791fa5029113f481aa8e4bc60e6e9b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c410c4544eccfae30bddfdaf6c22b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5a91a081e8bfaea1c90855fb06b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb9153c0e763b4bc1aafd746c43af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654cf161fc160f666baa35672d4dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71617d0f971a128769b767000f00445852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e68caf4a2b6cd1693b69b1d8fb7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a315129e7fd65699cc9c3bc96afde754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e5d1b167aed1af1448e9237b23b6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fea9eafc9a52bd7e61f90520c78056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ba58ee54bc41c539d17f02f47c96657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741dbe828df2f878546a510289ff96d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be40f2d72f54061ffe9c1f161af89559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82403b3dc441205a84f46a5841469e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133ab05e3ac1e4408955fad3c4ea29861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579e1cfb740899afab7e8c33001ee662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ad1d5ef24e413d79e976deb20c9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f6618ae32d65ec01df053ec743b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f4eec0a7f6f72f4153730d1c2b3f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d55884a987d41dc13ce4d8a1e5d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43724d274d9c794f6c578572d9569ec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51104c2365c384ccc971be18b7238668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28acddc93ebda797856d4eb3dfb62669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5c5236134eafff4985ccac7a77bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165fe7a37afe0e4a4bd72b0bf2101ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3eb09447edebfc2e1efc9236510cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac240514e374502836d448d5bc962bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0711569e9bf895cc7903b84412fb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312aaa0989d8b62b4cc8ec110c34a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11a31768b0297c387daad4a6e1bd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a87b09ceb629871f791a1f48eb08977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182bc71e2b6331a46093e2cb26ecd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065f76b14e4dd7b89f01338b990ad9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca923cb95d9bca7b76f5e3a9701d3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49525134a4c330b9f95b047b77df02f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f5d116311b7dfd9fc55ebe9a3ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc9ebe1eb5f6dc110202fd9ca2481683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f874f3db482e5711591f5fada87f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a1c16f208f54ce4b0e8b4e0940e8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c57cadf82d416ed969c56ff342a1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec35c42c4171c97f3f2f9c205e37e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6261fcb466094cc35dcfe9670de339788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb90100cfd0d19bf62540588ac6f0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61897144146a8a1d38187294d8e718990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680ffffb59661e4d863a7d57122367d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d972ad09034cf4e56753e9330d3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38f4d8b5ee0b900e30c97a15f72f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef0b549d42cc83ee5b20ec9bf25d4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac89a7ff6d741ed73da661085368fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44018444c7b546a2af364922efe20696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35453772d475d0051d772dc793227d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d1cf91a5f78f3232166f031b230598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce35ba60eeb4c17f76a1ebe8853cd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857feb1fa6102d3a1518e3f518bbe1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efc002263fcb48e58907632635682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831efd676473fd76518731b096f88aeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d95f1e5c55aa8252d2e2516b4a838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061328bdd7f612b44fe2a6c3554ac55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae48ab3e7e3188db12acb5905c9607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25ecae20772e500fd9582bdffd371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35135e667f9699f538f1c8bbce818a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a28793d14cb0b454639931575dc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004e66b0116a1453555eedecffbeaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc30ef764c1bf87921aa80d52cbda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8d7ea6c3910629012d1e69a1bd09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cdacd88fb6762dda11d125474515a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a26081ab502f60346cbb42abdb16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42158e1e0be014e676290872edd5c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9633cebc971e7f3bc148ce0bbb924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722df23ea69e299c71fd689a80bf0d03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb0a2ef0c06c39906423497a1c153117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f33a4d2aadfb7c1854a32c31b2f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd0ed5d315ff6845e6a36165d49d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c94c0d9bd53099063202f623fd5e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7350377319994039134d54cf65e17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a1941e0484499e46f633b5168dd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e064023781b8f4ff7b55b36967849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d5082e28eaf85a1571b314d6b1c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f4e02eae3f0806e36712b2bd3df1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51ac992e93d47afa8cac51e28f531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe4d9bedaa514b467f4b7c4c050ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae48de54ca1dc04c89ee64d7066d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced20a0536f8b5b73019f8a370bd73e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e841227f0fbfee8ecbf13b24c0a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae75411f6027642e2bdf5929843f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac51bcfaea80973797fd33119465e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea9e5d798e88937f65a29f861b1386133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab8afecc5bc9d1ba09407ebb34b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57066da7fbe320ad7db602fa263b5793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9cd52bcfcb512df5fa287de913a3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae820264b319ec5918cbaae12a38f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24e9970b03cb28fd5fe62166ae9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365dfcc6afe12f414be96da528682b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee5b01880e87d0d5fdd3a913c95186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b545f0c3f32ae3fc668bb70c58b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab689a552088eae677e3cbeaea69d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e50c4ae37384c1b3f17e8903842f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1641d46e10f89c8175fb8d7db09f04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54013a4b985be2ebd663f6981450cbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb4cccdc91ba748b084464627346c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7dfe0eee1f68ad9ae4205dd655198147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d7fe44fb47da968b9e32579e69f5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02936162bb7060246d5ed0c2fe6c34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48da82b9f8083b864cced06a456030150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b987ed8e317ef95d758ec9ba16ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa2f243c0acbf8316e0bf3aa49870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509b9c3c692e100e49b6b9bf0c1908153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf44c773d3e5d233d24332a421d5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb1012552c91c6761a00a56f4b2b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef8e23a2a99a72224784cb13a935ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af5a0d6e8163c9a39a16eb94a1075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593a0851a0405355f4eb8fb6d17b179158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7971acd3c4401169f62fa6a20c7015159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83c82aabacc4dab70186ab5d928cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef249b7a0ef8927fec67fb1e7cbb6e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b0142e5535f1dbf476ee64ec84081162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896e8f1f64d6379a57c7e0b6f9f824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd1dbdddcbd69183edea60685d322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69264e41ec22b5c8d147ba37d9eafae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f62d10dcf4e04ffc40ae081695a41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a02e4113488563dd896abf02e4e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfaa38e50d1665d86c6a086e0f8a6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5a00cd930e923029023aa6eb85a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b8b10de2b900d75ced496ae50795170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099b47cf7e8651ebb9b8b42f8268b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f1a04cba810bbd9b1f2c6a6a5065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688066000059e014a1f67900bf75bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee4f5922ba25f33c8e92e11ae3c08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f8483f0cd7f64baa520a3ea4208a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081710fa63b1ed8a8cfea49a4f203b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d41f896ae78593e3e7ea982c09aef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d08599d2e4c2e7722db677cdf750c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584e489bf391e60bf46602cfaafaae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739087a2f65e0e46a69c14d90a650428180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1b50549440bb4bcd1088ffffe8e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb3e500b7da55f94891e6ee0c596b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682088b04af3eba478642b879e3cf938183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6cafbd9a1e712fb8d4fd54eff1ed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343693d3b212b730961462df4976276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9ce56907702be45db50a9f4ae9f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49451685e280b368353e5fa1cbee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f1ab2bd24a8c92a6d66fb066f04d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355774aeb60e4235ab250b815eb2a238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c4d01b2dbd6d2181ec35247fb40e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2900a4361c0a9c055df15189caed36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a98f95c94eeef2b0fc481cec15c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c27b04060a7b87202c53a4fdc699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c517b4c7be7c571f99bc83cc8f4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa8fba73b419b65bf5306e340b458195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e426b539e523c81a4d103cc0dc27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7eb7ece7dd84b43e69b1b069d0a4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c1f98ad65d153e5dc5ae70203e11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f7c354e6ae2f0724e537ebd1a185199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f4293edfb8b4a21458ad12c52ebc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e87c4e3e2369624055209daa07b19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea180621efb43772d6e8e784b74b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af5a7eec9ce13665bd9156e5b1f5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f6cec5d7cf6e6e3c4abdd2fb5fed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce8b425f3e7fbbc7aacb868b6fe63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98e208e8fc75d08f7d0e8ec9b903f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec78935d2990a386a956f54356533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ca4b4606f2d458b46cc0e8f98a12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0a0820419e0ebfd00abe9abdf4ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024da4835b6804b72fcc06a8f5453b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c0f30332d8d7675bd2c828b522cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e4b4023ce09e2fe810acfb0c27ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17cee94e55e615403d377f630b5fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56274ce0f0521717ebf99af64ccabf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565320e6b427b015585d94629ef3f16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72870547b913fbee57d8e0aa20de0dbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd058a7a9524d747b2e6427b71bc6bef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11989b4eca3130d84137ae363a23e54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9730de2cf06c04e5a50134fcf4f9b2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b0725447606e747a58113cfc96a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f20443d097fa5e1e7dd576264771221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fe439250c4a34791c40240fac62b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6305529d869a682c2d5edfbe37f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667821979bea86d38d1c7ef102b5e007224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddab63bb8dfb1f1d4fde305286a191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce93069a0cac0817002a932e087fde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e4775e0290a9bf1aea971c92092e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ea3a2047c65891a372f5467797ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d998b3c04335ed7fed6ea37a85613e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c559d0ca55a6ff8048f9d49c7a355230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d648db655ca492590a6ac6ac14df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1783061f3e6a302e7701823fec1057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804697bd58321136919e6acfc91cc3e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c568d3d7d41fcce303f58156b74a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1419c65ffb7155634877df850ebda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4e1f3bcb53b73b35c72f4bc214c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4f30a3d3cff3ea4ca4a46c02d8a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be6dfa6c9d2196b8e3adcbb6cbbe5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa8f86305bc4847825841f9c89c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91195c49b3773107ccadba289353c2ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f3ede54214de9c51caf2b9c3faec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994af521f030d09245c23117742513d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593e0ade62091538f9a373d54b699e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f593b0a1c9a76a4210c8363dec8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f845f42ea7c5af54f93e4050c139e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dae54962970e8a0908184dfae13ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09f33006820d54946f0612ed344ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a051ded6f31ce487e12617d50044d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb4da5b1674203a4790c74ef17c748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d928b4c4c53d6cee38883e39697a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656302964f45e8a74d05c59fbe64d37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011574d967c98956d164534db51fa4d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30cddd872b761f4935da7bba30f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb66f796dd6d75c6157f1e55438b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b76ead5cdda54a981e14e3ba8a2f10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff99522064266a6a127f3737c10399256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c26c215acef3939939a3ef2a83fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70deacc6eac52b15fcb793fce638872258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90b711fa53c7757b1216ca9e8cb0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb6022b4de6dfc655b331ce3efaa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d991dbaee01b2f4b5bf67523135e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a63c0e66bb3e2aa0f90ad267dbce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86b8b8b535f5ce6de4ea58d523f9c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bc7ba2a43baafb2814a20751df4ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959e7ae01b3b2bc1dd32efdd2c5dbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625eb465bf3cd57fb14a6c6bb708f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbbf7338178127e1e9a3c30e7bc0ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988e31e6badfa42b888b376cf594b11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d230c8fbeaa251490143004f856771269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef435014afa72abf1aa203a58febebcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32102e1fc37c7baad56254287c444f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ac244cea5b8e4365aacaf5f4bd36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a4192017340967f4510406282edf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64b4cc2d3645643bff0a019bc7dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a9d4f8c250c2d8ad2b509d0a2859275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad5f13acee1d4afc102c4521bbb42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961c6f36f680bfc8f786f820a1870f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bfa9bceff5b142739dc3670ce63b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580aced6d06d0501d0c693192469ef4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668644b0d60f97d4b3284e866a7828a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de79c5514c3d88373309ef1ddb9d46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e22ca5a63df0e97bce15f32aa7f842282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7576fffa768445ef044bf34621a813283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773b0955780629ab0c2954fb13922e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2659c292a2b6b6e1f7519b066f32c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a279191b3956cdcae5fa6d59f07d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b08b75a8c4ce43e23421233bff44c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd25cd48b61b5c97de21ecd3b59472288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88408ddeb8f865a0d4395f69d5784c9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630b46b9c0c638dac765a3efb3f5f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f0163d757bf2e3020d7ac523d6f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275232d66d92a6c10ac99e1d6f17cc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e5d04b7042a79ef4e43c1da930a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b1e11b57d5417fe10ddc2c0ed485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b609006cf94a42c93d291f08cb77c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a3d7bb0ed296d3234e64afad1b37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d6d136556c311250a69833f5b18ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41886b47bac13633602d6dc8f129fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e685fcdcc43cd210a22c6436d8ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6a0c5e0d073890ba2525422d171b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbf5bd2893a2ef46a1423ae7460ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996b1dea7e90162a5df6b92c8a12a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176d3950d1ccb0bc7af33778dfdea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d743c1fa59ecf442fb99ebce6488a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7c97eb105dd71dd5659a3950b328305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ddfc4fde198d880170c53937b52c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7507f6e769fd70472d813220647d32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9df157bc75a8eaa58a3a8b5446f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d06ac94888a3fc933609beb53e04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b538aedb525f1ba1fbeefc04e93d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc41faee2abcd6d60211ee57dba1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cfca725d823cdb7479d7880a136d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb03a8629f292cbdb61ae050710486313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d8c0df2048f3ea9e8c9cd5923317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21d33c50eed3f5e102c1e7cef6a91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1348fe13639664dcb4abaac4645104e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1c477a389e9251640c0bb036d221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41dde01c6c3648e22ae55935b4f15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f37ac7e16ee35028588f78c5897c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f4ebde48626c41fed6798a4a47f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f869ed959042e1f14994e0504bf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20def9a904dc0f193669e8215f0aee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02329a1837ba1bfbecd5160704e7cb6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba3284e07e55f39f4dc85f0f01483324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368429a967cf27a387dfc067c93e098b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7158e0316007364654679b06457444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197979a27fc9c81a8e01cb3e7557ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624819d093800ce0e22f297f3113cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6105fd2f2f60e38199be4d8c3f1adf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a88c1bfee018bdaa9a52ded9f05372330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a717c96f3a637cd9652757032596274331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ec0a6c9cff9852e3ab5dd0d21d7b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c577a681a9179f201cefb38086b572333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2537567cc0aeac6d14e3c78600bcc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198edae5c92c4d714f7ebbdfc63af315335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09acfdf5308f55469da17d14f185ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff76fcbf08b1ed2455db9df7ed751b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013865d1c38889aca4b1a781af8daeaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9beb0bd773884c629d279d0be7bb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472addc03ac5cc21f81163cadbf7eea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87b4134a7e2a9040eda4ffc232405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913c1ca7dbe717533c31c5370ae4b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430091ec8c2a7e3da74572fd909c422b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777bef47b5a7923f748445716988f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66cfae5e6aeac401e8705ccfa4627b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac5f74e5e1e323a41103b80dc1d6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855079da4d4533bbd3804883abda315b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6819399e6626f663eba15dab62b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f58f728d85949a35fdd84bf661b2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bac5110f4b06f267b21537a82d12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e56117ecbd5aee5b55616c0534cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc05a8513daf95975b7d8fabe89da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99c511b0872b6d56e18da79ac17167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb402d6f8ac9d09191d8879d6fa3d43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425ee2a1ee480d77c5b9bdde9b57c43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449acb822fde05df516f2a7c01dacde3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f942d99c009822e1ccdec8224684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dd7f67392ff40e026739cc218b0ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9dfa2e0e59be7cf2bf6d539d0deb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c25152c85e68ed881fae19a03abb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67dafbdd8cbbf83c689eedf499fd2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ad9b370f6d89060ecd366c144670362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e6555d4911d802fc9e766b4f67f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe7b3b102b82f72099cefd58be8c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067814858a43be8cb8665fb663ef0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a2efb83fedfbe1a73e0cd57fa506f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e316f94c1bd9890a7399fef52d6c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735055e01d84a34a08bb01945501f5e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b40ebace14ca63e66d3183fecb0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60572561282112414b156cf063b57e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87458a82262259233cc71b649213f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf7ed5a7c5b5541b06a16680410287372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07528282dc2488640b8eee8690f77033373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094c2203618a4a12defda1acc5318b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b9787f4d5e8df27308579d583dbb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a230d00e14f513135c263d98b104376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8fbd9c63607780d797b4c9e05d9f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e77d9a7834e8fa548ea1fbe8a0f59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20cdaf028ba6e9d562c6fedf086130379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec7ec8531e64462d9b9f0b7240480380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d701cf9bd01f04804087ed617774e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e594e972cb0db623569a7bbd48a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f6f7317f6e2d97b1374ad3765ed1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da53db513ca2b51a1c17ab2feb55d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0d8cfd569cf5ba914774a9c5b537c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031428f4530b7c544657230f3bf46321386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a8a3623cd3d099ab38a74c4cbd1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b975a30a00d6e05552e6010e44ca7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8816d82e7f1fa222158c74efbdd33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a99829ba4e3fcf6e82055aa66f55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2beb2840fddbcde51a2569406c33e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e5584627c92f4105059fd7ef48b8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3900788c1722eae6281a1f666cde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5e796c577d514862d263ad6e9ff5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021451bd0aeb4a7aeb12b7d6d6992b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48074b8d5e37f5fe63011f0099d0c9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27b6e0552e80a5968e488e5b7dfbe6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcebf931f41decaa98d6ff2cbf66a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f9c4e45488d3347ecc1301db3a90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e748a91719dae0fe4b1dbcedd97f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61086a87d020db0b25202bb01ab260e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5586907a8e920861a85c11d765dd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf93e4cdb9c984a28b2c9a7a37d4fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3300e90a008e9fe780f4830d49ded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620a5d44a6b69c946bb5eb09b1ab66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2675bfa3c94b31aa101f4281ba91a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095814d2771ed27e1f1231d9ae07ce3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4e8df0cb6f1cafc21efefb9d77e3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3a26e479e2206e3bb72864eeb81c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f1b2cd48709bedaea9ac0f0e6d6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140da58b07cbb6835265508bdefff5a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943097e39b908be61aff75d8b953d55f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca19be6b2e98a418e95a9e1c85bf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6300c6c740cde301b98e428e73d89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423295f6e7c30f803bd2e21f834e884415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb3333b08d4a76b3a898d088e2df8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1289524786ff9cd585aaaeeb4c3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc76e48f3032fc6585430243550465418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307488cb94d0203a2c5568b3566116cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77e1dd9aebe05881bd037e3029589420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360d21995c92623712872552d60aae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179c6a296c9b981ef7fdc36b7708b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e49455bfe4a4117a64cf076ea2fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50875e7b9dfb6fc80c4b4f241b0c1ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75c22c30bfabd583922fbdce6ca4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c0e4a94dc0f9bd2d2c26d2bfd9f7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ed3f12d2b20f58a2857f174bcff1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce785c5d97f896d51d81feb902e41073428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8130db12961372235c6ea410f5f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3eb4187b31ff34096a07a6286e5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e7a6c0ab524b375ce807bdd57026431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935f4adc062f86dd0aefd06b3d8a15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e42124580986e98441ddc40788e0eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb41ea84e64bdcdc4f981be5e467d9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4792435777fba0828ea3ed7a9d58571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0dd6f8d929b6b00b87c8a312ffe97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdedc4883ba3422feba279480db18d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab04a19ff63106d48ad43255676b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b0135e81426eff29a73d0bbf179d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4773d2c0400d8cdb087f0de264437e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56b583c8927a50b05710bf9fcdbe3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c061a70428e51335974024bf71dd6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb09ae40fd74e898029867e3ad4946443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad4f71d0a9956f38443fc6e57c8f6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ba0c95220babb4abd83cce138805445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4767958bb923614033ccfbac20833e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b8e9efb3a006fae20b3fce33526f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8478a33a08edb98fde50ae8649313a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe190a56164be1afe901442fad873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d60c63d123f8d35898325a2adf588450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e712d0b92a1589dfa691ae1fd3d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a63fa80b65ff992d446e84382ed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b62e7320790a240ff911d9c1bbe02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c2d39d41cac737c172c641402804454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1acab7ce2f0a34177b435b8dd3a8b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09b3e29e6a8f7d1d1ea108888d042456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5239d60dfd285374d14a04379245457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812be93581e5c210ab7d066c032db8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d75bb15b1372aebb7cd2e20142962a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5977889e4f8b1c6f777e01e692cb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648f8755ba89acb504a8ea0193ca13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f5b11c4536ec5be4bb434d40f1c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41bc55f2bfaef63f81e82a456d41d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943ac0dda0b2621dd292f173b327903464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ec4d972d6a81b176db72a7b3b7f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab54557a7e1bc6e689dfc360ba3093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d91264facab8bfadd24409d3d3b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271391fabe87ca6c0234da4d3c85da3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a377b9e9975861471acb54925b89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c460667380a2332155b64d7293d534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda160290db439e896b593d7af1530e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052f1fd4f51c075c76a0c1c82c8b005472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d9a46e8a5578baa22ee8c596a8e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffab8b5678aee440bab264dd3db6eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77bdb45319ce4664635fbaa743fb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c14fe91a1092bee1eaece84a27db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663c5f8578c8247599291cc29863ace477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d116632b80a2b2f4f64f4cb047039478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc1633ef7a405f5e1d4afae9e4072479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328bad824d5ff5b17b24afe2cb642dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75cb4f4b162f959c72ef378e490722481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95faa2b5e5f45f990fa28090e6afc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995591aea1e201f7d44b963a53e59db4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca05eee02c28fbd4233835a107eab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d51c07f4e81a17dd2340e53f25bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9162176a1921a75ca29bc5dbb6c93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167121e2d547d815a1130e45bf32b42c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f10e4096eb7afe20f89b47d7a17371488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d861487d63cfc72f9f365f96508308489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19a6a1ebf89dfba677f7a1e5d4a24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfb04183aa504a18727d53450ce91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4cfe89edb012f4ec6585623eec72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d7accf79e63a34fb179355436fc69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf07c524cfb002918569acf9b71e55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b703c704c9ee35e844d6c6dc7dfb512495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b00120a459bfc310433f20f8631a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697ac0d08e5afc1f512b3e6b32e239497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29d3acfef02c61d17890c4fbbb8bd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8075cae6cbe93957c7455ed4c6738c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0c46148306f905a3d4f1c0dc1366500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb14a2f7a938217b638ede1915136f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf94619a8eb6a43d002bce04f87c89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95930c69bdb67632ab9c228fdbb5e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a4ddc8781aac2760046031c4b122d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1365b20f06391b6d87aeeff1635f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1cbadf1d4330f969be4aa17623e05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423a313a695e0dbf2d142161f59443507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3300d23d6710d2bc4f10612293120d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19ff08f25a0ec187a6cbd8acf1782509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c83600eac69b7bcd9a7ed8cbc8addb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b227d34b4ca80bf8b4ac5833c2b52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb4f8b26ce9a8b93315ff91f9777e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb4c08e42bb7d98dcbc89e4b53b32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b6a49539600311568ec68b6adfcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aa1bc526b215506a464d883587804515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431961bcf5eae0c9398c7085090604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0cd232e405cbfdf782e07d7d332c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee772970c56e9281dabe6483fb9749e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e01e2907bc430a3d1c0a61e841cabc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f4b95fbd64ed96441025aeb1d9e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db338c2a00a3a532bff94b15b4f503d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ecee8465985d459b0ac353abb3d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584806710533ba700f1f345ccdb1e81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61072d83d9dcb4ca1cbfbc7f322671524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d506e4a3a9b65603ad7677bc68264525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161cfbadbc032cd906c77a135c387a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221194af4fb88725d4feb369153dbbef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8187fcbc7b19fcb6d2c69542f9815528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df58859ea11c2a4a37ebef288801e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd78c204b884d6f0b3877e0cc7028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e64d7948ce47aaf485a422a8a658531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9e7eedbfdf8d4c2e1772501a0c22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce2f73fe366d12e7b74238d61a6de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bd84e62f61983ab604b70fe11869d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025aec554cbf235c94093e944ded82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b923014c18cd557c297a3fbecebe11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f06918bd0b8f0d6a1af46708dc5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2dbd0b90ae2105771308d6f9aa42f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e6f8441e05473c48ad5e9d98b9133539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba318642ff6b57b71c37b98292ee537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e91697c71662b071a64e5aaeb6b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f26a239ebed61e23840a0ee671eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeccb02fae2d5a897f5ec0c323ef076543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a97e49299e8931b311e4a98fcfefe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5ff6ed64db752458bcaa38619152545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4466f8af833c56ead04d462b3458a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1098b41a6ae23b28f6d74c5d63128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d801df059cc70ba87248b86d1842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac09e600cf0797be4f0ef21edf499a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e97369bfbaa6661b10a09e6c1d64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68d9af29a2413fcb1c674331f5d02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf82660df7d3867afe7f040e0e2c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218efe066b1881b132550fb6eb6cbfed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f268a63d35e748626a11055f0cd7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e919ab01b01650f869ffb58d88d601555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e09b47ec86290eb57e4f165a52d17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b215a310df2e74e46bd203a47f790557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0767e0d5a9ea060a2933561e220e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977c7fa81d81c3e3d634a289c14c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad01ee9a1f80780ca2d748010b8e61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73737cdf1d84b9c844c2252490e1058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d3e6e607ce65ff090d39b089341e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7247dfa6837d55915ed77e552af6752563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046f3170a13b69ad1a6bf9e98a0916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70ef16b6372ad963bd5c1f5839d0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac44738a566be0485dd55bd9d5a6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaa4abac0f0240ceca59b57133481c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e04a1803fa1278c4d8dbda74e35d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0e4a68ff1c6a3fe2a1e0b0f1a382569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd893425036ba2446f3d48a8e9117e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130fddf97802b1e34c1ff332115cc66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82309be54202c76654dcb9e2edbc455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153e442a0d3ce80bbc98ce67e2d216573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516bcd92cdefb637fc19cc5f5fda7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c19163f3c540af96783f9019c56f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb18ae94ae5357028a3d88cd870e2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393660c4741183caa3446b34d0823618577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00025fb85c2dca9a4d66c0bdcd4b47be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d1db25f983e747b4cecc95129d56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83180bf637ee20bff43ee9f10cffc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6061e19ea01b147b41271cb4afc2367581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12662e90e341b198c1d0e40e36070a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bd476252487e3674f9d17ebdfc52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061498ec07c6bbea9309037cacd638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf9f6660cb7f538a7ffe1f3a44fb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130432c5c3cc7f3be5f698ed21d99051586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75a11ffe1285480c8f51844be519d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107479055620c1b30506e20e9c3a16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af480324fab954f9525aeba28a61926589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6544c6337f7e81f3e7bf16b68e9b092590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38abbc5405e85478bd3990a30259362591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3efe4731a88fb38298d75f122d36e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc29058478848a22f58380bf31122593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488831afbffdfdccf3e4b49d10ba8b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0325202bf8ebf6dc88c3466d68c2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26673e8afa83dc8a8cad4b351ee234d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1ec5ee0a9fece0dc9852e8375d386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff8d119ac0a7d96eb65080b75fc07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991f1e70c06ce00ac6009685aa15c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c035abaede140eacf34074b3a499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47662e04fd7b478a3a561787a6efe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90da43bdc2c74cac92a8024fdfeb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37d1e1af08586aad4ab324cb6042e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748926d198ac515791413721045ac635604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d5eab4c44b3694dd7a561fa42c18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56809bac61ee339ac1fb8c7b91fe33c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcffeae4adfbdb4815825fea460ea5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5f9ac1ea45b186bf867824c5f650608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49d1755fd05a8a0dc1fa149029d06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8061c382c323df077d00b984004933610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7fdf122506d03c0c5fb82a480d1f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3776ada16c266be1e5b40614ca9b95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb35f0d988a604b4723761039e8201613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea172bd0f339097f548a1e2a8566b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2663b24ef693310fffe7a9dc88589f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531db3352af189654b74ff4cff5e28f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b8065a163abc55406089e8916a994617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2eb9b41064ca019939641d856cb1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc68972e26bf98bde49ea835dfcd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a2e0e72e11b3f3bbda82951b8424620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f62cdc58c235de1f7162e9e005e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b05d3823207a11d6a1cf2baf54f83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c22bded13fb30868bbeb8b5b277ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23eaab7cf419d295b6c322bf9179a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d114bc96e16ae061debe70a03fc2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649103565a7fbaab84d606eb80206325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1845838a0dc4c51ce6a03a45ca3f55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250e14f115265669ab69682d0b3d9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1625dcf79b2fcd0609268675460d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976412bbd6bd79da34ddb86acb62b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b1c7c8154d57816aab141cb923cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b1338a140253db2b212d6ee1aa9b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada2212fb8f5647985589ec0769b72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9dfbb483945d51bfda8aec4993e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f18b6141ae83880f72dbabd89be74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e204ba59d6424de7ca66355d33e01ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3c35009256a336f3a68f03553e37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421355168293f4a78da0c694a1355b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81cfd4fdb7ec3cc79394e6ee0e32ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f64aea6fe33e0239d837dcbdd9d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2198be4e470321bd812c2e0783b3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ead46e2c4ddd29b34fab3aa59151b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841224cfd91ef486f2bc03b04ac8360643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0cf8600478060030453775d25d3ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0fc3b6d438ad23bc437f1ef6f1fad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f120e9b105230201180e63809400646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7352d73e43574537bc7e5b42e36137e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6d3f57014ca4ad65d3a162eac4589648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039066bedaff96665a3b302656bc6e96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca65d49b2bcdc835583bcb62c98df5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5775d8d2f0ed82bf5f76f34ca7185651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6bcd1cca2de729dd2ed0390325fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ea904aac025e69631296cf516cbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e474a6bb7cccd24cef170f97bf8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0c19cf514f1ae539136e56201dff9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0983445da37fbabc0254c40bb417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b1c5817abac9e414d07c72908c22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01a88b73d0256d63c626a22789bb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85d39be4a37f77caf22ddcfa5ea99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4085f1a282f90513f668147a62c8811660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70364614bf06ad3aae9a8dd5029650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b723354fb2f7eed1986ad5e3b47af31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ac7e0729c3a5c3d9a1a376027b2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d112688c0b6af74a6e235e45a859664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282463acc32acedb2deff64da130bc74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9767e3b2912940a9171ab30bcfa4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05cea6ed6be6a9f0bdbb619cd9b6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d081c20e8adfe429ba1f936616122668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547d5ab939217a3982763a80d9cf676669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ceaf348712b23c2c927e3637c7fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e30467e15f4eddf6b4579cefb142f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b33246b956e6af4d2ce4dd82969028672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e39131adff0b4f2df1bb708bb5ca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2501a05f1609d884095a076860db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cea0d1b5da571cb0013de035e0197675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc30f2d0316fb7950bf64e8ce3ac722676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1921516e0e9c05ba2602b3680f41d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627180a79a9d77156b9e6c01e7c7bee5678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>