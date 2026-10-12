--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae821f465d769d15b412c42b46ce9c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483e12f46b93d1b5de50c139f7b6e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d51fb0eddaf7f94b94b9456f9d213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997eb92fb4b6b6305a9f71fc2519774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfca557bb594a01e456a2cdcbf138c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc764efaf8faedbb69fdec0d257596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ed0e9510cac10cc85cc934b95eae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac10c443d6bc09b94afc1a9b4b5a24f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b92f86c14bd555716a30be973bb45f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe6c939c0cc78508d4cc1fcb4078c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133c0a819e2fc0970bda128809fdeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a4f4ce99a84f005a0ff60f11014c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88f3310745b71d8a234cf552b16da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda7c0549208821a112581f7925fc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88dd5b4911c8934839e4ac1ca82fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a84ab6897a47d9fb5ff04c078baa016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7a32cbf341ff4af87bddde9d3c5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1bfcb3e4420d83fa5421c6091d19e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee7436b0ca368139ad41f70f028a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5d773ca260872434fcc4a8d2835920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9fb240cea5d9a8ca5aa247bf110421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4017af4075e157c4bdcc25a28478e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a2419bf4fc1dcc4939115207859d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e0084c4fcee12420ce81026a9c95424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163660b4fabc091188ef016b813a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcefd4310a9cca2222f8f2e9a36b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae605eb9d1557b1d8699bae45c06c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f29676d1424e5b2666e7e73d7c05928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52c2e8c322d8b57bab258e3e3b86029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f084f36d7511c45ee4e05182d90630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96f04d06b204730e559d16e7b369431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436cafc19f64a0b6ce12b1fd608b0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f0282c9019c0224f7f96f8f8e328d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a830c5258a0f552b8560495cf6e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf4a8fe063c41ae9dc7d215a1dfef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd264c1fd8304f6bbcd78ecae1d0e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64fb0e23cd50b145c3309f63cdedd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935079c18aa569d57edc65b9e87c94b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1c7211770c2a72904cf1630df3e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970e0ba927ce836492f88cbdd5c40340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5637319b2dfb05fe2a3077a3db94e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b8e4590095826940c34e64e835ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033bc9c06e2bae2ce0ad7b44a319d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f22e4573e64e0716f5339b0d138a3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660819c4b78c3125b7bf4d8b319821445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d765323de41aaa0c4658ad9c256b83e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877c72d0155769ce8bb6bf4f94f2e4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a8146fed758898e520163be8f25f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773814c08717c7b1d72f201aa9b35ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba858d1a7da85780c2b8389e6033625450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b9762dbe0eff2892e5331b3d926a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b24ab58d30c195e3e21385635750e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d035d75441c903af92ecbbcba48cb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b187e70bab12330b61244fec9e69854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9fa3dfe82da5bcc2e524423130f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3117cf08026117a602779eb854dd0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8532cc4c9b4fa59327fa22f53e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae55b51a2dc1586837c314147f688058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091cd63793703bcdadd2c9481b26c2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6bb428bb6f72cc2b1dc6d400205f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc894ad7f0fe6040e78dab356a4705f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090f6cc0c7ce31a4c980cb3bf1f6cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4555dec864ddaf2d3987972da8b8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb517665262a3063b09bac57c9705d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fddb6bc34e4ed25f1514fa21098db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960ad19da6665b219f1e2a8ae36a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8660245cd78e0cef7b2b58a52afb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699f4366a19873108ee64d3e5913f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741a8f8c0beeab88d051d8f433466769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125ba7103de508a8c30852d12add7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fa10966a0b55a87cb68d7dbdd92a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a685afc7f261373bdf8bfc85d5ece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8185c55a58d2c99c649fff5f280d8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cad91768a1c708bcef70e5cb9f9b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195480347a08b2972375b2041390a42175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba43235ec8b3019540255554c220476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f75661f40578a164cc2b504de6d3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e0bf04192a32ebb7d686156fe8bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627d0072bc69e53ec0ad8e57f4d20879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75e0f0bb41b4383309e131f5f871f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2fd5bb89cf064d7e5b06a0e71b0df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db3a85a6372f4c5e0eef3574388c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7904aaa0a8d758a6713bbc9821ce783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6edf17f7492dea351a768f39241484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e43c8591f3e8cc9836f21225b496085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fbe458f7315969bf7953e980dd8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b86bcb99993220263be5cc7c89cbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6584a2fc1c7ac78a6a8be131badeec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1806a0dd45c3bf657f3f7028ba6d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0b38251d166c1313858df095d5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c36097faa6d32b176378e34ea484191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3274be216267187dbd0ea0b94d117292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b7b1054c03440a9901b5228d5dd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24742bb101012d6c8eb3c7fc00e000894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b2fbbaba5a06448bc5899403e4da795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fca0ad150c1d350696b9a4b9a60a1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce721d7e2d313b477477496ac2cb9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e087698cf1bf85e818210d51753bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d590ac315045b1efc8fc02cee4208399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e15109f722a263e446739c2a50cf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e131975ebe25a9d0ec9e96c555e118101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064767fdddba77670e029da35fe8910a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f8bdd8557e050fad6e424f92c6fb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9005e4c01cbd59f923ceebd71d048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6deb6143827899f0db50fac8a329105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38182df490c3e187207312750e638b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb246bb803e12068bde820e4b0acff8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4bebf3e7a6f987196bab2ea93e25b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda50f8905c919b8cf664634a3b772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9d324cd4a87c5e951b2b31116e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27fe85bb84af381365e2651d21a9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac71bfdf975f40d02bed5f6f4aca94b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07291df5b849a7505126a97e02e56c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e36bb16784a6016a38d06f2199e4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d511e3b2a8932535a067d384ef67e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9d8f92ff38fa7707396225173f66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a386dcc12eb06e5957d8cc5502f7ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f950bb601313b1ca3f15b10c144cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ab3731ecafea7ad9c445020c75b17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1a15f87fe7d34b435e2df63f1768120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89364c2da780be7d1064b8cdf31879af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5af6c05921301aa43933e5627299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b7524a27dd5827cf0a1c11cd81aff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d82a1184ba109fbd7c935193a4ad51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653e0e8fef509d1d2ed2b63c4e63ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08dc63d760186c25213841e01bd0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ead878d5046770c74db2cba039c04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc8918c9dfac0ab0d6112a1f8f2ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b682d75f796a71b6b6e74b837cbfb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef636cda34efa10798fadf1a960a028a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ecec7b1da6e6e65a6bd29c90359ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a273aa499c08017448495241779b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17754a238cf9ac03cc466f2da25014133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4247094b2fda4813c3839f29c7ce1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d27ebf033aa65dc1d3e27ee031748135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099026c149207464fc6d653e4fbfd572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df6ab93f0f65780cf527fe2f584c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8990bdcc9e50014f0b987928d7a7cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b6f9689e93754dbe587b258b7d19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0583a74a372dd0bb0625bbe4b2bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d699256cbd70ab7c1ebb5f4a326e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f671decbcac2650431b21c2c6559fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda46a1f59d44b6ed7cbac30b35ee14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d8567484ca592bd2765eed111cab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d74e0478bc1c4ae8f497b80bcda913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999473ccbfc75ae2327acf12626d75db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755514035812cfbcc7dc5db39ed6c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174754c01e8b3a3fa541bd263048abac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895c90cb67cb36ffa22d7864957013149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600c7c036ffd05840b93dc6fb590ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4b555e11f8979173e0d3bf2583d61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fccdfbb9ae946050897e87459c213152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f92e8388711ea036dcc77ecd8a015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4e6e999676ae72a33432c2f4ba18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a160b848c2746e66e83aa89232f5d50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5ee0f13d68eb88def1f91465a827156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b07197fc11c1cac056eb441ba613157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000529ab99e349ff6f7b97ea364e2e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced3f3140d90f4f9a064d46692b232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d23b00cfe80afa4d917cffbb4c3f63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b66fdc8b8375b0ce9d064526d08fd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a00c9d1aa24fd34b7f68d85e4c891c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe984f095203aaf88655b693f3ecf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a38f5cd2abe3132a1f55ea2baa42e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d9689637cd1ea5308060bca016e72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbae430243deb4e964db2cd4959169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5fa1b706f8deea026148a6ab85f7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7c7d6fafd3f80105a4f20f06953dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa29d320913e3e84a30d40282cd56d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46a6fa852665f6835aac7e9397f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3fe2d86ac1f5c70c6488938ea7973171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279274e44108834e01e16060003c8336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774dde4fc6985046297d641245ef04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcec687c51e5548668dcd0e53b64e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf038b5c8eff19789f832deb9be4b39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523b3f373646df6cb35960436a0edc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11500109e2c2e3c216da4e41887b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93061808e4535b36bce236928c4f47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b704a2c2ab64af51532719b3a0f383179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37342721666b3c41ba222d0ad39ac659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df560f5ebff06f57e4e0c7df4045cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5277efe146d049893495f6bba9610182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d09158fb859eb794098cd40db96c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920342097015386d122c712c8ab4240d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c8e20e7d0d8cf9d3e9edc994348c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f215923e12d17cbe3eaaea58ee17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f4cd2fafb49f19ebd8c9ff20d7a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6083308bb8a1efbe388cd6650de47a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26efbfb14f94e4f125eb3a5260cb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4940f4168b8e7ee1d8d049dd4ca08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d799403b3cb2b2956a480b9f63d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f50cf35e9e81a9fd5612ebfbda0b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424bba4a02c8596f10266e16adb382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be4b4581bc08d23d85866fae12609194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747acc9bd0093e7930366a65ba8d4b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522582c9d1ad930ba79fec4769307516196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151236890525705d1c7fb116b8781a73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26e41e3d9f2209d0a9534c4fa66c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154232a4e931500eb59e97d97665d6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e10d737ab685fa84a344146d2756200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08777b63f4b2eacbe1186b57b984f78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3bd9ce6809958bf9acb5cdb49e2f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785628ba409952a2ae3214577b41c685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7095385ccf116858c4e4268e7ee62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5274f21d6d9926de5ca6222adafc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435006196aee657e3d4ef346332351ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc31b48d49a0f07e8218a1c49af223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0e290d5e947958943fb871a6e971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95f27334d9506945cdc4a361a28916209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da9ddb4fc33aae8ab80ab5bdb01fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7f3f67737e93fc665fbfa9ff6b6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07bdc7398fe4a90e2deaa922f87afb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de6a1f230a8824505a0ba5aca0cfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef335cefa769e22ff78cf97c6e48869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58680c8877a8e01701e33a273619e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceffa5e1edd8b526b441f15d104b88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfa96587435a5f8bcd9d8a9d70ab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db38c711ca27ba448e5d2ff9bffcfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9628e7b339c0e9da9213885b365af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dabbdb9d6c48fb851733d518b4fe6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dbc7481dcd72ad1d515fbf012ca11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beecfcab974ff6869e969a13060f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46e6a1c52c4ced6ed1414ee7b2cde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327bf77a216597c323ca39daf4d403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d188b36b9629bfb03c0dabe926a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f69259c452def06677b58d9d49d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c776ee65809e1b1317e3a6a4c398838227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474430c3adb6eb173b142890afa25495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba43ac13d8e590b7201a013699922c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1cf0ff903122ecf8351597fa583b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670a67416b298948726d38c53c6f4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e589f9af752d4f03b3ff9dee8f6af5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d311a06d4b7bc604cc4db24ac0c43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4eae5833299709209689b39145afe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550bbbb24745f6f04435cc9609e4122235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cbd14ef9e8bd047f2d3c1381bdf20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3a0004abca52b76a2f2056bed491237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82833841493814755b37418e6e8543eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a77d85b5549b4d2b2a3ee7ed3e19c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af1703df5ee20f95121ad5ed78da7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b9b830b85f842fc919107d7eb028241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c795c295be9b2141b27a87fad654027242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424eadfcc1f0f506900205fc060040243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae780255cb1e576a5469328d2de00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3765d973688bc20b6655cb69f1079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42253250c2763b3a551c7cb586b4d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e656ef0c004ac6eef136d2ab45df76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c07848a3332ec12585095bebe55b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802da90468736d4d38b1fc955c2ce97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d916bc013906864c58fb97237bc24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2922fed3b555c8baf65bde747f43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8adc0dc1740473c1e37edc12ef72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d47c14537cba95d0dace79261149253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa4b34217c7b3974feb6404309475254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9cc6a12bbea0c71cd97ebe172e8b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72ad8e9660a302ee3ae72cfea7ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d473058e9657d79be9a46ffe30dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497069124ccb0c6baa8e203b7908f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250038558de7fc855b4c10bd0f4955f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4affa571e0aee2caff697fbd4a093f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674ecc9dc84b8b5386fb0da0ae0ab7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0794ab79fd8acb4c856f48d0f73f7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c275f50fae28fa71fc8fccf6857e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29a392a39ae4f619bb77c051a2902264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86987f15d2016c0c1d11cea58ecda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf03043684896d9fe26b5c2ae3ec3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4aec7fa0eaf23ca1dad273957f3d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb77bb666e60e1745af3a79285c83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a025fae9d57435980f30611b2af40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891344e7e544fa5e682cc2dcc07d758d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d16643fd02768a489bb559807390b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d0c449681f19444aabc0d43df2486272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbadadcaa94ac463fa2eafdd4fc9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdb9a6974fdb8f34d79bc892feb5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc4350f4e81b35457e65b050c3680b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7977327eecb31abe03c9cb816a23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bab578e90e764395df431ec646515277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bedb9a251fa5d52c3d9df38ee306b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845abb9dea97104189615d833e4d9b2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50793059b2484e320bd638a4652c42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43437801fbaa789860cb5b73ab9aa65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215494651b14ac5cef5f30129489b088282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a078a3a3c0d34b3b17144a49af13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb697f0948f87f27f6746cb63b169c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7db6d9e1a53a58a33bf549f7ec489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a39117c97d308d1a843ec2a2e30c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f1ebf815d896080745aca08194a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626118109b3c2b744d27e8c574b0152288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c4e754236b8296f413dcee5a4d43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837069a01948901906af98a915887f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bffed4848b82bfb7b131a7ae60332291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c3a9c88fa78ec437a92c8984ad776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a5e7dac4aacbf62e5aa3847482d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc91f04b1b965d686df08b66ea141b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128634fa213f08d1eecfb57e4fd1b1b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836f8ebd702cc052bb98fcd5f86c4ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed4117fd9ab15c6eb244c91047b10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4655cbab0b227d5191fa7beedb0cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286896e281a17dedce113367977ccaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacb449a7783073ba4c1887bded055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b49a0f62ed48908d4888583322b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfea548bd2195490531f451b7d8eb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510a6dd4c8d1e995b549c3fed49c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271df72e2643bee1b920a7fb2355d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f533de716531aadef5e3f2c5fa00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e187c346d4b2ecc5e198d8a32c00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24fe399012e970771a5b29b3f9de9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7fb77fad45686c84abf262df1ccd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85801fbdd12aefeb0b89f764beebd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b383d1512fdf13a54da04f40af93d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649a8a85603949bfbcc6b933d3c9cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2595113f948ae7a74b5c2509cf8f8c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e8d900db5423364ef1f85fe00361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f42da89ffd09e24319bdfa6a8de0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe02540c6cfd6f041ec4436933072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ad6deeabfccbcb5133970301f043316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d08b578954fda882a4b0b855df6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e088864a71a7b34658d862072f2e56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127798a9bbbb8e5e2fd723ae961cefb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2a0e2b9db2c4549a81a983933709320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafe7b2233c02d87ff28ce16fe53de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571753d2a440557aeca1fdff07c1e81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4608d6483aa21b55d0e9e0255ad48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd887496cfd45941f7c20c4b25cf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d0774d4f0adc2fcb13b08fb95663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb610f2dd7864b25a7dca2491b52545b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6df7e4624e8ba4eb2b33bac08813e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f939770bb5eb349a43428ecb5e5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed194108f3ec6d52956bc1108a8db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed26de0710398eb74cc86ec66a808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365f855726fb4eef185c78f433c4c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ce46b64852ec755cd75a6f8d3b3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eddd50f795bd802666f7211e255fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2df14459f583af4c5394e7651626334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab759c8ca6033682ada6d5eec986e9bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98267a6b229f8a6a319f95964535a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183608f3ddfec61e604a5e61c92a0d46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c55f2fa6b0ed6d65003618a6ca71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e8f1585f443000250aaff250a550339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af57eda6a5e91a3f99978c6e51b28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e81e15da10821177d7bc2becfa48d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971e0975ce1119fcdecf2486cd4d46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd55d1ef42a786ec319206b6e0fee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378aebc8ec2b84ffee6cd0d9f56a701344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e32701f1ca344c2f979cccd0ea03c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197487de39eb94648d075daa5b53237346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b25dd3a9034efa6d642746b6a1807347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75378c735c9cd27bf9a19b61a099691348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ecfb766badeadadd6ed10b2da301a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30f7a5d824b20f85bf3c617a57e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0609420ea404dc28cb063878051887351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b53d440b2a042868f945b77e60223352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da3aac1fb81e82c093e575ab982ae9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80484a007ada296d7076a17820abe53d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4261f22e95639658be9f31c732b8ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad417c0ce3483041162964aa3e7808356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89b90d4ea21fab1e239be79c28794357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423369aafb1aff3c435177ca4f7cf2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825468a3f001fd035b00a3f53b57bf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0314117fc4aceaa86657b2f38b76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee316dc2e4fd0a09a53504052577244361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757ae58fb6dc09ae31761cae8e12d02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4ed4283ebc393c2f289cf9692bda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ee03a75bced80a839b40c837a9bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350ad9d815c13d167e119239ab805e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c49f0be484e2e7b83ec3a269c90c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb955e60f528cc074b19dc65c49d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2b4ed8c7caed45aa497c0508e84ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad177764ae2226fd80b4f540e9a78406369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1f9a38d1e9268b98e0ab39bc3860370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf906eddfe954262b97438712f49204371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8dade54cd174681dc33f727a98ab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d0ccb3bc2a1704ace2ad08008dc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859d942d18a2fef951d046bb8c456b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce06a2338db027b893f40e151ec25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57612ea5024fba4a76d56e570b83fae2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e318debb70622292743b0bca448d8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e8ae60ee68a434d9a7f309a6a47a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68775ac39b490a2076c40c485326ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc630c98b29e7c578d1f582612b89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4aa19cb63f893ca37910bfbabf5ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f062722b73edf5db2240c9983e5d33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec20032fad2b093964beb0457c92253383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f1887f7c1fd158dbaf2bc7d0074f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1f427e43e0f208d4db7083ca3c3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94135f554847bdf994dd87702f8b03f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809efc680bc5c439b52fdee1a48baf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fffcf4a66a9ef91ce5aec2b44f2c08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca35a088975fda76cfb9553acd8a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff07f7ee3f802fa4ec5b806d526cd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02883b2f87a813b61fc1400792361391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef8993cc357f2f1f04b667d1c7007392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f911b2f2b13f6d09700275202e715393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4cab4167ef40a2a39fbc620b3c1a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b2d179584061eeeb0eb5c2d52176395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7cea35a633b860ce8f9f691ee8ea4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc6106db811bc810b66e07b62f9b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79b667c6394adf1f8e5f403219830398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3eb4a98498f1ee17ddd633f78b5c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf13f0dffe9fa025c861091b77802f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6a4963bdf61ae006f0681637b132401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490d051121658557a3dfc92f9b5635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979c7179d381750be0c8326666eca2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707fe2142f505728bf91e1812904d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a98498c48e8fa9e01db6bf4c7d7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595de02c5ade138dae1829786df347406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0562271ea7029b5aa85fdd4a9a5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3faed883a00261321a307ce533568b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09ca76356a0d741c6ed7167a085d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb45c7ebb3b1d69beebd5e85ccde88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90297a6d304f980f33b2a1db0bf12dd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779f42ad3cc767661f159061a02060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6abdef2c86be84b52d8cbd9f5c2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730f3294cd9f4de5d3cef8765ed80e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7470b0a9516f6e3587a8d2ad0d475d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993c9c1ffacf58acee8e158e1bef16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258220e6f21af2572a3375f9702cf36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa3327399ce1fd90a34961d0c08a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4d74a10e07a081f7f3271271447f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c158c25600e08fa348667873c88d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6763a9b8749d7116616202c9c63930421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3ead8012f28c69a8c3863c3d2c72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0352a4218041cb9229c1d6cedc7ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d600c06868c3c368886b5f5dd19f4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819005eec453cf7006fad6fa3a78121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e81b145ed56ff7e6c513421afbc76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa169381ec3c9b3a5475f7942f5714427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b03e5bdbae709be499526df57b2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6190dd1bef64674a3f9b88f25caeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a4bbf4f860a3c60d881e4017c4ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729e949f3ac7a1033c1e20308f53e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541029b590c8bc9c96f0a0aa694d316432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b8da2a5b01c746b12f0e11c8c9ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1601f3681859ebdec9b6ec100bf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d773224a68c9cda4fa8f832e2088435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab67f7791a5e6486559295174843b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4c340ef5de86fe2fbebff87e744f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba2179847f24ef8e037bc9afa8ebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c96c9cb3c530ff561ca2a01ad52a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269631c9ec55344f88925a11743368d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a495a04138845e440acbac1d95fcdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043018ffb5f365af4eacc82b182777442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae641f90389668ca37b4025abba4ee5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305a6095474dec27f34207f6c12aaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4492078cd114a68526440a75f3c9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd3d602a20b218679562d4465a475f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae5719f5125e3890e06d992b710b72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4abaacdd1aa30944f7e2bdec9d82d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa4bc890a031139fc32cd28294be8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae4c5e1974a880e8e0ef4f123094e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f2f7dce4209fb06450f262a64a78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc81d58d4f0365b59a963cf2638fe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac90c9adc20124d67b239b2163ae6fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fcbfb74c4ea56e69af1d5f30c1a7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4899ae2278ef8f0b9b3d27611190cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b42a6ed117a0b5f4be5e58552bd4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62693a62020a6d46832d67d2622cac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b7da24d7e7934f2ff9b59780879d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7db5510e4eca7c1b8cc0bae1934d4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660ed059602ae25357c2cb8e457081460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e60ac4ce3cf0e720187636526e13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5988548620435a611098d83791e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7b29c07b55569bbdfc8a2ef9fef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89384373165adbb7003b118a54cac7ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6d0d5b919546122f8fcd1ecd2e70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683d69663cded3cceb40afaac3a7f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec0bffa5e4ba81f06d947309cc5e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429644d51b1e0c6fcba4a261f86254b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2da6d5d17d29f34e9b74ae61546b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de61974f228982f2eae041fbe11bd96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324468e34d8cd4843af6b8a1bf65d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745bd8473652b76ba5eb5995cd7f19f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9b494fef2f58c9a5f8b2c6cfa2c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513353950a6c070354f6eda4dfbb23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99b9d997ba46d97dac013025a87d64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503740c52fe5fda8232642a7876302476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae1274e696317d3f1b6c1556542c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872f982b22305215adff63dd6a458b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d41d4d5c7a3e8fc5f92b434c8dccb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eae41741cd78e651baebabe79c3fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbe7401d52d4f4b0ce7db03c809cf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee288cfeb9e10162374b9f8bc2093f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43f66e59451a297cb796fb9560af3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa84b9df49782305efb523137ba9135484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7c6206c26690efa427c75944318d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7797da174c64eea66620e4e72930143486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d77e3ae4c00d9511a492c5816ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03159d968a22c3db188ae85c072b6b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c5d101522dfbb30eb37b6f709d6f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c0c596b4321477830e05d197381ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d9a35741a30f74998e37c5d60899f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631b8e7ef942a7687a173b80d457b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2abeed900d7da33e7fb064b5ad80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7828c4c2d3a0bbbac86607fbf0fba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbe52e7a5d008b47899171540cc802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4650fd9cfe70a516d196a03ef9b6f48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe9f75760c3dbfd68fdced709019e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed25cc299f659d35c2847d7f8d688c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8af4a8feb187cf7e750740573555d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649061b9ac93c70b0359513712ae593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232961f3788a7d1dd8d6ac914520956501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc784a217807dc3b85d607fa036e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f59cff3bf04d4bbe406e8d076ddc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ecbdc7214d8969de889633882d89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0013e632e387159e88a61e2e4e9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7e3b0d9a8f886736645959bd9845506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddee0200b2fefc00a7f9ba07db0485507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b04ab9f6e510eb4b3a60c4a04e78c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa43a454e8b7386559e23dd69cff8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9343911dcaf7e839134fe51955ce0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e579b0831c9be5e24db705b9d585511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f2e9f6538b527938ca3f417fdd5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c52f707ad680c3a6ec5cc8db9cc2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21df9962c483e0d7573871def8538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c9d524c418baa75a8758ea23cc698515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26099087d0b0c145e8411c4983001516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6319a168ad6c8117a15b70c59046517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8951e4990da52ddbc2e00b2150f8b0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048443d3037d20d14823df98fe840cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273764f6c98c59554a4cb0acf77edf41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4039de6ba261b0ceb5df7d3c16037521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34104d7426fe108a919f81fccaf3cd08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33261870300d21ccbc4464c13375ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a4ad14015992b71d0410d4d5bc92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d655acd378dc4d9620b1998fde1d33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86750e3ef7db0332a237255c939203526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c0f49b0a1b5b0613d52915fe0fbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87eeb5fead2cfaaea500dfacfbe2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ab17e174d52462a842567a4b6bac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062989590a931cb08b8f8d21741600d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363336425bfa45aecb87400f5c9a42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa025009adcc1bc79ca8a3d66946d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a54b238c63522a3e5ca7de13ac38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d816a1a40951fd825b5268562a93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0bfd2cfb9c8d86d46fc53e0631ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57faa5308a8689299d94b77b4f29cea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82952064bb02bc87367cd131cb1e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d7ec86919826f2ffd5ee932df270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d776d799dcdabbf8f6acf98c2ab96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abaa584c23e130d4aa20f9c6c59164540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f40a7c2778536119e1d545f389158541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bdd9f0e6fdae83f08fe111de1d5f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae54dbe5a88a6eeb258d9859281a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1c4b9ecabdf0b2c0faec5f9b59ff9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541ccff1f495fb3f479eb67044e7fef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9719816dce94fb7f8aef08bbc030d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fccbe0e8a988fe190ed02183e751547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35540754bfd400fbf984af48b6f985a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbc29841e51f2affb48c8163a339ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450b412891ee764e5b48bb46b39735550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e93ed97fc01b5bef430df133d28d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002feb522912c5f4c1f4645e6cabd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84e696797d046cf487832cc5d2366553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85f54c4c48744d7f15188c2def42f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c6f360a01e48649dabf8bee9b0ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518ef6b836097bc1c99e2be47f829e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd76cc839b3c4eabc22687a2c9751a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25665bfc38408d648d90d4b2eeb34d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257233ff90118d8f314d4524beddb653559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bedea20c4651653a78acca5f63125560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc9fe786470daaec6275201326d98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63a6739ed9d6538ece3bfbe1a24b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b02799dc7d51a2308daf9ca831780563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593da5dddd0bfb2adf2d582dc599b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf38ae33559e0d9af14f793e66e26a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457930c47d8d1fbaac2f7f1561bc1ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab361af55a158e942edea8b0c19221567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873aee56ef353a32279c2ba8eda701568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793dc9bebe03df2e4bfc46400ecf65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f569d93232733b33f708a8c9f9a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c048b5f09a320779c7970910223f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8746c9998d2bdb0006348c892121c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8d0477634a60d8fcf2bc7bd1cbf68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65a71ccdd08537fd5c109d73fea091574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273b66aca50eedb9e3183cbdddb213a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d546908451563089b70e2a2be877df8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ded6ae314169b1c966bf37ebd4c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0dd1140b7b309da60b495f5c69413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253c780817e6e5ca06780d4620df9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6437ef15692e6961ca2355d6c42f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2e25e37b1af64a07377ecf3d6dac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565434d9aacc3d67456108f8e716e81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbed7b8ba8725e055fc537957af406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc4d31d650be11d48a9a055bcc31d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb0f345964adfbe6e8205583cef28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b3c25dca1864d1cb1e6c927593e6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8767a2db7b2321daf10b24729c944587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b830549a0b3fda46f93a4c15937c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a6df4bf9fd53fd867a7991699d01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499df86a9bf3de0a67ed15260289581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff06937f117bfb1a3ca76614a70870591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde021ddff126e89a39ccce00bd721592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a536ca075b346cc306d2882a43790be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec61683183556eb9b5d49ef32ce29a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5d825305c54f9ae0ac50330494956595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056be154cc19ac020634d1aad8d557f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6c39122681331d9483b1b457fc03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165bea044888c72e29c4f24a6c10e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de240064e08aafdde23098164e31beb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7dc067a32db5d3d3b75c54aea925600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fceab0eb25641860d37343984efa12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215054484710ff73af1df538dcf112602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4913063df8257f43c345919a46a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e0330783a9c7962834951e99277e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf430f00fb0bf6d18d59ca44fa8127e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a0bcc03016cb598eb94d0516693c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acca84af36f6c1d5e005fa4df2cf85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd1750509b63f9b07dc123b254abe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358e249e8d28c1bc45cfa694d96c44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36b6bba6f5d61d5d66acd752760f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ddf50e641841ca95fd6e057e59389611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694328e463e740c2c3a3795d459baf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7542e0150a802f56a0f9bb36d795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2d31569017e0a93a4596255600789614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea72be5ee0ac373c72cfd782bf05b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefa7e6629bb7897075833a75e010af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f690c0fb65f142fd702aa2818bdc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669ce83c2cbea1cb66f5d1a2111e3f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41af7ba9ac45913c53252a0f920da0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1446c22512c3110bccf4e8045d64b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925ac041d94cbb3da7be635e2cc6066621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1218c88d280762c2ef164041dc50c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeeb9f30139acf9e0fa0a2b1576641623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8a4c05ff02cdf40025374a190a24b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b95ed64d014a02cbdc75940f932a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade6958eaa33e2bcfdbfecf95f2a4ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae16c5bef0d851e6a589f1690411f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa267925d640ef149bfab2a53ddcf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08496bb8ad9ab4c73659b110385e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d43501218b30aa53678d12aa18196630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5bd71573ec7482603afb4bafd8565631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82a1de27da7aad3fd9ba3a74ebd70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef7142f6e09f8207aee0e294c5761633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb913180403226721a0ed911e4e9483634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975888c36ce4bab3f1f418edc641a8f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f6b78355dae423bb4c49c340c6b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786f3fcb8241dbee6ff4e849f75475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bdb41d7cdac2a2b63dda30e9b094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed21ef0e8448bd74ccf207febbd84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7ef1df4c6d61fa51f1bedaafabca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088fa042e9b94e5c0e50213be809163641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf87db3c5ebd5323c725567b6aac6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c7d7006c3f5ab7b0af74769642fbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3b77fd77420d452272663358c9d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481dfeb52f2494b693f01b313855ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7358a4b0c34e4959692773039592a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123e6a1a1712638ccac3941333146ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214cd2f6901d654b310fc9d32d80b88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c9c3779f094b4c633c3c9897259f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a981ba72870795f866cc4af13ddc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970efe136d82a7b83acf2f2e209502a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ad5e97822c89ab9a74713439b74d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd99c4ca8a664d23968c3d104db304653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4987a26a2e1f1fcd25d4a5ad655ccc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fadef997c4744bec45b9d47250de6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165198c696f96b81459c1bb913ed1020656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef545ff889de371a931584ba0dbce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa1b3218d53a70e60c86ee42b33a1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fa890a6605c3d72200def66add19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9216a11eb84ef3e226b98c9668c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff1b295efec41ee1fee00fcc36bf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6718dc07bb9aaca88f3014ef4fbfba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468276df55c7fd49f9b36d639fa4d887663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9547572a303ebd9a5590d9d88bfdbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f7c9b4946223b42e9830a6c47516665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2076b2d8310925f5139f5a18eab0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17feb37452d96dc786494bff12482b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b958f04e2f834dd0cceab02913cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4344cc449044860cfe651bb6aa2df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f94420030680ac521ad7528fa2b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ba0cece165bd090aabf46c613ea9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5a51103e3641f508dd9947f38bfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fab99d4add58c7bb3b3f05065f9c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14542b9707f120d13f316c27dd3b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f3358a72018ce550a74be25c5a89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8ce0183a12594bcafa9773b017d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e1c82e69bd40fd1f2f58807e2efc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3014ef2d52859771b3bfc53c41c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf938b7e6bf2e3ff80e62870a3f73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429efef834d8468c717370792a9b9139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50ea246d187854d475a378bf11f81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8fb2c763ae83167e715beb1f9b9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cd834fff7b29280e5f8cc769e660d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e11267b468654eb2b067686eea0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83c5c86a72e72a294460ebb4fb46b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304b83e24989bcecbd056da2640d27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40383ba219f51e11f26520931b49b12d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f5a60edf008567eee60318b4a93d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04156204a91dd8ff722a83d9399f786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10b64bc77f31c73db8f77d8c1a6f02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3043722ee79f0373fd36f3fcfe65d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d724bd9f72f792bdaf7cb86cd87bb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ca0537b4ba8accfd244a327417ad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13a51c06c0aa0c37f4cc996eb18c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3c5ade74bce69df0bfbf439a56b7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d7a0a5359b31f0727d71450cb885696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb602e2181d3a872104ef93bd9a072b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66775cd45aa35c073900e67f012d9063698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6a375ddd2eee31c1c9f61e9016dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76731ecd7f41df8bc817d5013226d670700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2053e6515e37c2d80927adf67e0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba93085e4ab3936afaad35324f387702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59ae72a5bd369c2c9f726c239f3dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd0e35a90d62975a5c0417067128b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd3cdef30cb647c4cdc7a5c832b4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563a21a060c4d91e50bc02afa942d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588aba079c7fe14a45ca73024abf07b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3609a93b5a08d4307d577bfb93a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab8e8c45206278cbc097a69802609709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a843417a5ec754e01a2778f33bc26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def07826621e2d422af1a670b2785978711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4070393d284660f90725890b7bed712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895166e8cddcc14f282207cbc9de771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c098e589100f9e7b239ab663432252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b1223cede17afdf09c28b0af87b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc546287f60c605142591d435efd4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f350db7c64eca3e2120d4d32fe0db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667b51eab0d97000f6ee0247446af96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15260ef0b28a124a3a407ea0c6f206e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c3481e81e8563e0ace4cb07a8a338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0df57b7e6cf04ccded2222d731ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab71ab71ea9e1164df0e3e14457b47b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba442937761cca0356e26580c35f9cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffb0f2ccecaff742f1c63c73f2df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54457899c067f699db904591a060f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c85a97b05bf3ba3d4438489847975d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae210734152e17ef6efba018b6e2df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb427ae1fc72f6640af41c0855d53b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd2b9f0df8a6eaf42582ac6b19f70617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba40ec7760e5a40198d5cafac2c178d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060100de76976c75eae1c4eaca7415fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3daa16f3164c1aff6676b334d3b5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e4714397eeb26638c343dfaf6cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069144f5b98e9247064a91eec1090b9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b1a8ae7cb48607155bc08b03fe7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedaeb2f41688a91fdcca8d1bd177c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389e84080dadfbe05843ec27dd835b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b01e6dea96419b1b8b502284474226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fd77189a1701d646ad73db2a6797027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6d2bb8b4d45197865e27924d9c08c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a95801c4eade0c6bfce728eaf357129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace66e3f5c0b9f578254cdee3b6471d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9d07f3bfb7f77fd04d86c5879d7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f9d1694892ef45473fe9e9af5519232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d3ececccd13955dcb97a55c2ff3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a27ece97e724131c8a45b16be3f73534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263b59f8a758df8bcd2fe445f0a83935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86708e7420a48edb1b23fa388729736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c820184115dba19c164ae0e54e5a7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483097697cbb753cc0c0a66c8efc934138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e094bcd17ab849515243f32f353e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6861101ad985b4cc1a9ab6f9e767d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b4d769a27f33eb7731f54722656e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9031d332b726160478e9aa6c3d05f3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842dab5cd3c21d7f0d8d95246a1611a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101961aecd74c9585ab3f606a19586b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd541a2706884c99ffd3f88ab24c27a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468544fd9d4b067d49f7c649ff3a5e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ed17710196613f627a90c90e994b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7645bcb17e1a6834f69be56f5a65748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db76660818b727d41d8c54c299002c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c7c455e3d2b8887bbcdccc5d448a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6f46449d786b30a8c347ae375da351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc03e5b67a2cc9ecb303a3636bfb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158dc76786e51e0f561092ff635d7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb9c00ceb04914d7e2d3cd2f0e2c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6274a72d7cd9f557373f288eb9d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14288b3b06ae343b7adb7932e8c24af256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ecda21e15426c93a548d08847a7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd869b6bd24fa8b9b7622f21360928db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4ed7a3f8a897c134b47161be06d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8945c1225c12e346b1fd03ed0f25160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991891643def207be7a307fac2e17361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ea6e14ee763761ddc4786a088e8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f96e68d1510defcf7a1cd53f393563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579c5812c274509f6dedb7f9870e67164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5330ea1d8a77a207d86219d5e2bac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72036ebd29081b904b57a08a19ccbc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906899c704f5e1210331444806978bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378fa96a5f1319331da8f17862fd0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3bc9d7c06b304c95f2b861ea7e2cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eea5b5fc85af8b813c8eafe554e7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d95c8fad9de3ee2b2436f6de94e7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0093dd5bd95613e2e4d47fad3dd6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7807c773cd85917bf495aed28e83873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22fd9578db5142554fb7fa290f0b7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adaa57587f455b9f81fdc438651a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d951af952fd608c8ac5315c0f98176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a65666843bfd009c1f244c66c987777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3f12ce3d58bd7c6e24ea4713493078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3393fdafe10ad66e388d2a63661e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304157c9b45e3f44c6e8da27bf58f3f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb54b9554967b3195c4cbe656731e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8db4bdbcc89dc1e10782ed5aae6eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1eafd7fad54e676a044428a4454a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efde36d4b5f3a534bb3baf966a83184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20af07ca08d5ff22403a0803f384f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1c23bc471e18d71dc45afca133b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292d0f933e1b91a2ddb7f89fe0ddd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3d41d1e050a873f1ec51140438d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276505ac6127902d2f5151cd8ef5e84b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e158e749bb41ae6ed507cfe53b79690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943bbd65f2c8f87ece58677f021d88591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d38c2a2c3d0329d35d9c2cc29a32692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31344fc899679d16ad87f5b7db29093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5814711c3812327d1e6b6af96fac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9bf75391227ec61a9aa12b927e0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc25136df2a3af9ab82fc7026027196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceed41922895374651edcc64159ee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9fcdb6d8712112db18c3413d4d95698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f5c8d7e8db69133c5966c8d9655499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719c2160188a13c40d7b3fb1257297b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92dddf593a08731b4127feb56d1bff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61950aaf2fbd14d21bf35203a5f4ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0a7a227e5dc3579115e4982e5781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad44ffca0f2521c2683fffda018b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3138f58eae6a55ca1048863fdaec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce373136157268c7bd65e0e7181a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43176c11bf4b7648b22eeca77b70a8fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0bf3d73c1544008189bc245a1b862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a915715550c9f1778846dba7fcb0a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c0635c73f552e024734829e17dec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b675ab2a213ab6aa6759697cb81c20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed04fb943084ff83f470867d43c096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a5bc0532e38578fc4709341b4b28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f997382ad96f918424d2d30971ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91a80e27258430c9845d42ded19bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032fdd04295d5b37dc5e76752a829a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5828657dd82788dab4d16051db349117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb5a7e78af1e3fd775dddf9b936b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805668aad85ae28cdb040525bd3c5bdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc848c98c85db48f9c46f78b7f895d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f460c7b058b13176d6572f42e951ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aaa11045ec4a083754a5fd495adf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db2152823b35a2fa90f706c48476c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002597018d9ff056963f5f4ee7b003d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df80f8a3870c2be37e7c04942cc5f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db43d4fba84d5ca034d4dda2d6590126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef20395eefb1c80d575a00198dff998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f8814525bd7889bf3dc6865deb6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00fe99e7f919013201d043a7e326c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585c4bd5f8834d41b3ad66770cc8bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e66b68c57d585a4a59f235679312131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f659f129e1a67abe8d50c45ca8a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129418529d911898c67bf19a4897e3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6a193f0d4922f8fd11a646379db40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8b5083ceafe05e45bb184576b0ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca67489d91d21c1e98f6fc0592c8dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24bb21f60e7163875669208de9d15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1fc9f86ca03c646829183e54efe1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb986d02c35f3a0917d4609fd2edd94b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb4d59934f1c3d6c108e631bd6a21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481c408181f4400cf20b0493d27839141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907de2e62a0df264b2491717f518ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba46117f899ffefcdfbeecb0ac5b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abea66b1552c3c2bb9f5ac262bd7ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b14799c67e1e8f1d02454d8258743145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157e74a10f18cdaf6cbba25e4b483d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0f579af03b43032516e5d32980689147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d7996d1bb56d1349614d701ed2177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d510c8250f130721b72e9f6635531e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be6e33e965151841da952c63c886f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f5b1f5b085fdf9b9333a588f0aab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddedcb99338b52ac7646329f81d609152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9629bb55f64e3e8c8b7cec67316e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf21fa61026dc52011fce27b2c8a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52375b0126c9f8b7f38d648d712ee97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4171b3fc123dde365526e676435b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaedb4fbd65e96be05443b3cdca2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711c07321f929467498c70c7266bcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d1b95f74e28ef66fa8953d427925159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b046f7978afeda4049288e77788f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa95ad8c4558f2be9623622696614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cf2349d80b610a586cc452db00917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae9a268db979abf19e610183cc76c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff067dc68107922161c94508d42bfc71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abb88c9bdd543a7fcbb1951310cf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965c02ea725310b2f475c33c94c93c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70f404da0c11c74fad505170f75df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249905e3a4af1c1ea0ee9ed3cf2c73f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0d972c400cacfdd675d52d93e023169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a305d19e856c846c1eb06a365e1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb0fb32a0c283520b54fad9936cfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e07876249151fe5496d2527554cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d17062561f149ed0b331953ad248c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53477c6eb79a780483e866777d0097174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625b44f6ec2ca97a8099fd1d01876b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff44fabd4fd8d957998c32d02d991176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39655d8ec54e027e968c18e3c5d64ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808159a064c639b623d2a466366fab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b870fc8c6b68cf542aa18eb5637d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14becaa95c7d4407c950416eb97039fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706e57ed2589e98a9b35e314bbe849181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec95ccb1bb928248846bcdc372dcfbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afef253ca2b263d39ebc146247df23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e93d4b5bada7e28aca502b6f4fd20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f2dce82d6338d358d4fb270b81fd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6179f968e0d9384faf49460106de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50ce2ed6038637ba26deca003569c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7c9221735990b2383def4575cefb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296de0cf664fbb1216ca68fad30f6dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd16fd374b4e89ec1c4359f542ff84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60c1123624a2070b24fc9f89919ee8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbbbe7dfa120b1c8c8a567d5ba9224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2053589338e2b868398e72df4d74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f55a6dc74dbbca66b9ca8c9cc6f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c30e9f4acfe472c340d21150374ab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e3c06053563e3b0fca9103544b1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058adfc102138f9f5342e5f574c7501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5225463bed6756e9cfcabf99e70cfe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f011edb3a5df50dbf730d3263195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e156d9859d499219eb2151e8fdec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d008fb27218d90e6809c6abdc3688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09199778fbb16c3f6437613d0d16ddbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489358007c7fb0c2c6003844e179fc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521cfe165e833ce684f8a726d645df2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219c19cd986c012ce604f6db2fce9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafd13e5d8e2eefff5e410a73557a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c88a5bb157e68811910b458ff0f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db48e91172c54d6135b032ff60e64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca307f10d06489334140357ce3a4f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e44812c06256833200ca2d1d4c5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bb39484bef856435e2a85e2ca50ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86112ff2bb6ec1819c040aa5d3743f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f992aeddc2447091521839d660ffe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a970159b49418a84e4134a4f35d13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e479719d650a4e89c98542b41c01d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb3903d212faafeec9487929792e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907aed43f997f981b994305ceb744f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb1609375763be2755c6f42223324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfd0240e29d38559ab478116a996c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30af95e554a32529196ce8c86dbd9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391db59d70ef575a60531696fd9ed6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5452be5d249660abb7bd27fa4f8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93afc804b716d76e90612570ba02f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8a065fae99e465fd0233c579fbf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9ec08bcbfc40834476b0550df148225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2197174ff0f7dc1167674ee345080b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7384687a923957e632f28b835ebe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb82938fc09c889593f9ca59de786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33011fa0fa9ae3a495b80afc17dfd7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e747c2ec5c05509eeee42526ec95e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddde55fa225c8735e1cecd228c039d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572b23a40dc402bfe4486826adef19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd643b8be18c3a9e73a0b7c9e2020912233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fa293e4f470bd9bb4f56e338bf1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115749b4bd3917145c4570f9ae584278235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44bb4d206b861d2d88c78ad70f062236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825233335166622c619f4482ad95946237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c2f54f59f69cfb2e81e2d1a89e562238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61035ce3294e67618be2c4cc3909a6b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa65c5a44fe55342f6a23c3c379b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c9d06b07587c07d2c07bdcb85329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e278fccdeffe79228880136d826f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be2c16a0c6ed8ffa3d3d42873c38c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121546ec9958435ab542379f84eda5e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead195c271f6d938da2c7b172cb3278245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a3005919effa5a9df691d0832c2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff1653f2714d44cfded7199f42a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c12d17676b23acbdb53d11545541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1111dc06efb6f0d247650c58257b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57c34525f20c8dbc02568afe15888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598faec72164e0aa6e816bc2f095b47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4c1cb95133ec040a376d7c7b1e43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9608fa5a8d79b6b71a9319a6abe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469ed4f4648616f5fafa587a2bfd0fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab08ab4403e822b4e02c8591307e86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ef27e49d5e801e2c8370b0425542256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e849475c35574697b6f5475a7aefb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd06b2b9bd20d66f57928f66b04a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e283e63ebd758fd21556b43ea97eca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb757f42000b4eb7bf9b98160bfb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0d199e588cd57fd9333c2ad60ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459c3ed437cf651ffebbe77b26e25ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a091a3c83b6052a69a42041c29d40c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea9dce9871f70aae7c4622e031c22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9adc61cc496e80b76e17398f43425265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c3ca80eb65dae8506dc267ae66a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89a11ece3d7d01befcf03a203d0d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2cada7ded398a5982f800847f30f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473996c7efef7877ff128470cfe08c92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f6cd3dbe999fafc8be2998e44b50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3d87c6659f899262f01e82691233271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de28331fac04b45b4aecc16085352272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e16a5c37b2daad9a4ae01201b3df5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1f2a2ceadeb3eb678ccc37cf8923274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52223bc7c53d0e31f3dc45114919ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75fc4fd3fa1e2d94c26df3daad6a9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b05e50c40b9e4a118f816bb0a713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875651bd534d1ef15abef63f0ff622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701e98bea28e9e28d4955963837d08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e441701b4e2c374d2bd6842ab790a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054be7622f7cb76405959632cc2f2db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5fac7e4c1a5c73cd2e03b7ce72287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f3f1247b5df2ef94e36aed82911a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b686f13bfaf80669ec8ecf248884d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878e3ec5961ad536cc084ad5044a05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f9a1e432c94e47f81fede7bb74e45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ace3d60b58cb3fe94bdab043cf004287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496fa90a21e39cb1c3d498e10115ab5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb5a52c0f997fadf30965eab26be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3517f727cf5418fd811d9605972d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca37a4089ac1d353d2b1ad1ed5ca6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d54dde52f340777d3830d372527ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59751dc640afa04b2d4e27c584d104293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72025a4e8e2a311a3cf4727eca0878b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b82dae6e371c7633e199c42dbb5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74c6710e4e344c49e32b3f91b9332296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb59574ec29f14e5071bb2bb518ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae6314b3759cab67da007d2cb07e0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c9e01a0402a6a326954005d1ee2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6f48a409e4bc6ed1092c7abe8be4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa74276c759730748132a30a3a4823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd4bd0213b048c349804f234b8457a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53cc1c719e4a901d91b19313f746d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4aa63a969e5a1b32f9230cd898c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb0e03e2680fb9c6abc77a51f07d69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbff40f7d1a1fd8c9a8af0c04fcfbce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375efe7bf0e8a1f5701f1f432570c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0cfa22c554bfb36550ed160a4ee63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208adb5084355064f7cee070dada604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b5125b1fefb7a9db3998385d5bb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c90c4d87dee8d1ea0d704704f0358311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260227664a45e5abe611c4ba692353ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81628c91ec65962fc117f03bed74ee80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5fe517eb219a87ca904d6d5d4c75c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f30fac98ced26b223c0b08d3d35ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5accde9ec5c3a21d97c05ccab2176f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea4d61f8023a9c78a4c8da1c2b548317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270328b846bd84b572e42729d0d9ff6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf29e35866ab9c561b2c9591914ad3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0638e86741e3042a9130043970ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f24e55a2cf4f61182725c20e28cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aa6a79a4ae09e350eb026c6545c2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10529caf523c8ca78b55004b59a948323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93891acad485dc8b94da38c092cab47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6812ea1bbb3f12fe23e9f4acc5fcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b681d06635d0a941d4461fde4e0fb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc96a027519842d78cca29563ed9bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32f26e870052c7dc580c5f9e0dbf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18e84cbf439894739da0b86004970329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c70ee888fe63d8c216d1500d3d577330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e33490255a48a6b6118995fc7b5b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1ac9de472be5dc754052a36e14a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee1a810e4b86a93509c4cfd1f1730333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9e7b5584228b6ad54d8afc12d553334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b75130afca6f7b94622b45169fb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1d783cdce17ff7723cd191df8c27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403fc25afc4ae9994325d5f1b088b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7507e75407335175fabf9a1a9e4615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a0781e83aa80e601388b8cd507f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca53b99a84837376b6e5156e142ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14c12b034fa33dd9aaf925d814aba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63762f61ee6217f13eda1114f5ddf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933efe40378fee8be233801fb83f23fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69bd94c1b430c9413f7386de7ac6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c773c2bb977f600b29604589cc57d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5678ea084ed0f885a61338cdf6a6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900113c4b2d9496f3235fcff7550ead4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a9c8718df727f9ba5b07fd66a588348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511b78cc616f14592011e941fdb8da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da2a9d9513c635e3b29073a0439bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555ab413ce13c6a1488ad59241bc8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11ec86eaaeef9992067510ee163136352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908dd4bbbaf12b3ad6097667ab74ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21e384bd814ad4a49e7b58cfe18fcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae4ac1a7cf258a83ab4d5141500c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135e61d62efa7b4d71e87cfe86cf53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb348ff716ec70653e3983deb977042357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3cf22a597fa6d17e77281cc677896358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207065bc16bbc30f2fe77d60ed0c74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136939ded877765b8640653861db3bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e1306620653eb3ac588be4dcba6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e67e54fce855c86126d89cee2cb1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121556dd90f494e4e1bb76c8f94eb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aa9284ca8e63c80a1c1c42cc05fea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65a173683e955802e3747288c00d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846634d2a5318e47eba7bb0a6d5d4876366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790f95ed1d250a26b294062117a1f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be2e460db6e8493f93a3dff366366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351ef9f4753a8be12379ba5afd95bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51cad981af8604be0573b4401ca59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef001154522d821d48df16c663997a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd293aef6ec3489313473bf86bb75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1483d28fb7ad3ccaf3c31c134ed9e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9a5be03a0e18f1b0adab71ffa6c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d14d5f0f720e21c842e5559d348196375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a06f51b45500eb79a8580aed28c96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4094c62e8fa4fcd9dfee7a7a1bad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6574e22b456dc31b54cb9b09503e7c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d52fa361d71a6e6896be48ec0d639379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea78ba199ec72837fd9c159c33059380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3777ca4d6911ddf356291c29bcfdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b66e06ccc4c206ead560d073d9552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252bbcf70c498cb6d24d87c97ad14f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d088d01f7594e2c5797a06c7128268384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c97f774bb0980a7283eee82680fe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e621760dd408860e8c0d928899a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f851c8cc8d719c6d1924c0f6d683387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0111f48922d89ee5536a5a31d99f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946467dd14046aab57962ebe2786baa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2867e49176eeb26ff93ca34554b8f21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41adf8632fdc236c21c8404e2feecf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e051df8b3f7e55d1b48463103574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23e2a21d3370d97a0143d77638dc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b6d2028338b37fe374bff0b462f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1261b6de3b33fbc62f2cfb1de6491395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c80e757d8fd4e288c1d0d8e4fb92c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075a8444ca44795e6e7c649cb18f55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f955a9b7beff636a3188616396fc15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539e4cfe8bf3a5f61dd49fd95eeded399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613567d8fa9dfe859b9bee14f9fce171400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea9bc09e0f94edaa69d80413be67f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471908ced63640abfd4e2be84fe2548a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69506e1ca9f486ade6ec9b7c792d22d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3fa003b67270177303352f52589b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525165c3d1c129fbccda12d443096c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e8c3ceaf9a4d868c9859f7422bd1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20f5391b32b2613df3619e0dacf1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a0f2d3fda38aaf4283b1f3f23a60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1016aabfe1cd384f727176b2a525409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44df59283ccc5556e930e53ba66bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d079a534a8d2f54a5917b69d4ec3dd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987e89d0c6478571eb91d0ee802ab7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e8ba9634c37c5a3a17af407632d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86633c0c76ad5c659deaa411b8ab31de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a21e04e1173c28c72e49f457f8117415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbca1a2cd05c8db383c028711a4e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f151eb828bc31d5ce2e3333617d6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad8316d4024cf5986c3c5b96f066a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c50953e85240c914d4341c797014419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15999805a4b4ae389e6c6f4e35d1ca6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d2fc71318fd2e467c8b8d97f87567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7994d4988af56689fad61427551bc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de6e0e4d99557feef9bbf85f459a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2624b72baceae4a6b0a2e388ea09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b1992530df49b8d6d0b1c5297387f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e739b373b9633bb14d7b68a9a4f3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53dd3225957913ec68885616b9fe7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c94f0c1a6f599e9c98f10cbed1d221428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a20a1c8b07727f13af51eb2cb05fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99f389658040085c40fcc77fe0e3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52400524bc8b47c47346e7104ae173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4082fd5c6703821352690ced2517432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1910b871883562b9864de8156db922433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5879279c01e34f859920813ef47e42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aebeb4cef869114da44a66ebf87f6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c51d16c111b3c91c05c206c944415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d7dedc47714272949121e4302838437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcab6065a697e926fe5484b3dbe7a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fda74515fbb1acf6cc1dfe026326a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b095ebf0aef3e604ef94a0ba37577a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5824bf7b3ef3722a7d44b5a5687a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de94770843cf05349891bd62ed7d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478122c407f0aac485c4c7aa9a89a6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c0015bd99d0d8ec249275d77ae73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e332b81fc985775ef8fafa1b67d8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcfa96625c7d7bd3ec0535ceced68d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8d3a1583c41a910d8c7d354190c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256e68b3e3772f642143d556a452e59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6408832d46b2a1d3732bdf5d7df5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2236c477a5664a0d0ca46e450cf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c4a13f37d62dea34cafd0b45bdc95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf06f2582e72c2b7eadf527660486452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02bb6f1980aa6c018f20f5a83aaba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c0e4a242e8b984bb45c2fbc02115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948259d4236d37a2aef49ef13f17ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7b5894f95fcdd635a107870777d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cf308c915214aa0c58284d0d7a64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a05f5e59674fdc11a5c973fe6b4e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3588e78110ed50cd353d70b7f59fa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78df37e4a90cf3544f71f31fcb0549460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad91c4661d3afbb31717d86a61bfea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98cc9939b968309d1ad454996adc6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c45a6e2e34f1a45367e2ac8e7c723463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae1a8e7c5496f33577af54ee4f6c96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41629c5368dd92f85c25bd5d5ebc7ee1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5e608ad22d81a84726b645ab06bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c79140f490260b5c69bdade45262467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708f4a00f9534f56814a36b0facf4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4614a00502a3cca637f2bc92ec591469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa036a1dc42291e4c7fd7acf9fbf55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35a6b0976c4f4f1921958e396be1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e24d0c3285a92487e1ff3784eb90f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285d3bb3213002d1f6d9dd68b31add473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc884d38a80d6ffeb8e43acce0768474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef198c823c2166ce63026b29e2dc466475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9fb6470c5d19eaf2ddeeab95355b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e28f204334364f6d18f10d0ef2a15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186cebcad8cba0b18fada9018a2bbce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1f5381c8a3a02d0d17b227be949d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0377a37660222ef1ab15eb86e8cfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a8e7c7657b633f54f8ddffb7e2385481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed17977d5b128432daa0fe7ee35b5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3feb1d8f656a1f58742220e247a664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c458ca21d2490ce728bedf369a16048484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f349140bfbccfab0b0b92acef3f50e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4586b6e0903a79bf6079b0e36724d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5876bc24eaf6f189f8c515738a38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f858cd28838f6d12789d2ff2458611488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179ec66351bb313370bf182af0dd23a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f96ed02fc8e4773259fbecac0181d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f36c120f03dc0daa3e6dd1a3518a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c8853c4eac84c63e0d96990307c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa2dbafd26ce5242baacdbfb61694493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890085ffec2b83cddb4b2252d455fbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4dac8a96475240d8ad2bfe7f2a113495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85eae7656cf31bb13d87fcbcc1dba6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d68d7b9d0a98053748d8f3b724b06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d994984a8a0d38cd16e710deb2d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89e2104408200621f0ccb1dd2a6ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b7e94776aed101266add6bccf891500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ff711c0adc1074c514d5afa529036501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6e6a4cdd1d75faa1c66cf95f23ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd45cde0d81fdf0eee036e0b26693b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeff1528cf4ac10d4393ac6ff0f0a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c2b30d38175b577086541490a8a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ec4406c031896e9a8cc8cdcd22cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaac0dc628b661bc8d5f4badd6dc0aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1262f3a0f0c603e0ce42f77f2cbe7d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f45d08cf3a237e14b3974eb569125509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508313d294e6e9877a317aeeb2f138fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a6d667f6032a8774c61765c07770511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8b2fffc985d9e407012ba0246405512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97856a230e9fa0b1fcc92de32c1d4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c527564e4a9421cd601b1843f8fe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e8847fe1de84ac65225a183983c5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35487456357a82bc5ac3729ba055e1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ae1e19166e6c9b76883f18e3a60c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547827aa1aef8c79076bba0242239ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ea52d037750382940be22891ac41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de4ee1b43d433ff48da7225648ae90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e889de53b10b4168a15bbafc3d78eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7e55dba886aac53eaac287847267522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3faf71d92bfffce3751b3c4725ea80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82a3442e9b8b5ccac0b2477026d273524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d0c53ff3decedd9502d11b081bac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e310ae5ff985a72cd38ac8d5974d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d481a8889cc716f81f3540542b52127527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106bb87333d5648dab232848862b97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16726ac6af2bc7c5ded28b4a7c747d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d40d43e1278e04266f4e5407ffe7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299e922d2c740ce8c2c870b330c52da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5178de6b9357dad27ee94b1fe41c530532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a399e2bc9c8afe47a38b416fc72415d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2239d1a8ecbaf6dc30dea0cc0b16c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9805320284dabe5388593bfe7ee5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689681f6046b66467069715cf318ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd22a46c9901ab56835ffc4ee9cfe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d491d02bab589f7d0c0fb6e3dab5f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d07308b1ffd2c4d62aa9ab7ee2d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e795c74158d95cdc07117a2861d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9b063d72124f6a7666101a38800e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83256331d66476c9956dd882a699a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5c9708e03f16eebf91cb8eb1f56e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772a32c6337eb8211094fcdbf11ada544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6a9b9a7a28c16b736dd3013bbaf5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6738c44cb9daf4f0a654b9ce417b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e062086c8912e8dcba9cfea2893e3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc84c4b5b96714e62acae9df42dc5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9fca78706007d74990b419e5e2a6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83dffd72399d6f2520565ec6efe66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156e8b305c3491bbb758eececc93936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a24eeb43a803a33cd1e09f8cda9e0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e921b8394122cfff60e0a283ace9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05897715628f97ba9c562c3d797e1221554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430d2b03a885d196dc09360c88b5c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2a23d56803748abf5bb5c42e49a0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576989472f4b55f7a41a688e4adb48e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d928fcca4db562c3cf8ceedabf0774558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031acb19b3a4acf1a45808f7b8b591d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bedffc33ab0036f90ca0d583d74bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb4d750acf2cb3e917c7f335265fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e3da9c642bd000402de871a47f78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c286375019f06d52362b92fcd90d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c2d423ebaa5c63e8d4db4a311f633564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c8728e96b38f538a790c8b4426f3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f18f070fbaa37b7f66b1c724b7705566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c4c12e545a947477801451bba1db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb21f4fd030bbc53fefec791c6067568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b76ec72db3046c4e16de6423043f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abcf6bfe078fb873f761eb8719137f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d1861c8ca0b4369370ffd4333037571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b031baeb72691298e8b050943f48be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09411ed2f588965c0535685a0573a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542d99f748077f011a51ff8c641dd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae17c3d65059ec2e19acae27c6ec2ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920f8239bc373bab8f5b1a7459b80b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572533c21f643c87cb0a6e90e638f15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c0ae610bc5b9557c869057796f8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255800577717aaa80cdbf91433bc282579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ac3e6d21bcc934222867075077ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d45a8ebca803f01e8cd6544fad4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e05e9b1fa230156f8fbf30bad1ac3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1379275c3f2635f0627a4777b5ef0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159a76a70041a8a93c40e13d17d05f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145295f773f86e40f09f74d834639b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a00d8d461bbc204f1d49fba7bea2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7252ff72ce827cf90a83603af3dec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb0953abf9d22c1a52bb9001906f43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fb69119b92b3d6933746cb6b9db1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8cb65dff97caed8bffb9f79e88cb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc4b33281c1734036cebcc24f34cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e9a7dba6be3648640a0532afdb7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5d238caab0a03f7c62e387d1edfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c53b10701f20d7598d9f8f7074561594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f6ed88801b10de50a2e62236591c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926c667e349eb6eeb4e643fd0a0332596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643cacac915b06764fc58b7b4a7b29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c3ef2344b6d7604f352c52d31d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3c473e0e944050ffe2665c9bd5341599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467265a8eee600a37d5a954262020036600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0d1d2e62b47a2be59331ae3a38b3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf94c280cf2f4a6a7fc9b162328104602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c407c4d5f41643330a88ed601495603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10d2658dc431d8013ed7156aa6d7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b4c9fd932aec4f405d9d2d362f43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc5ab9f32dc00cea3edd930e73abbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840641ff7658d6e103fc04d57efef94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd756911345252e6df0b4825ad698f76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10cb8a752b812e4ffe0d6ada330194609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3695101ab12ba98d345dc1f889a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcad6c37d56869b51738f9bf6b842d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50191896f3a7e218faffd0326abfe65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61243f61fd42921475b6cbeb14b3251613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ca08702ede0995a3d7adb479809b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71668c48c82636663504b32f4b87bb88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f898861302d5b1117ece59ab61d618616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff496014bddab1994fd09d54f33880617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307ec8bdebe9013c71dda819734e21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b952344ba87ffd0332ba2f918adee4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a0c1fbba730a699bacbc66107519a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337854faf3974a185d8492dcdca104621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901c95e7cd1fef4c272e59e2bc49b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638426f2638b6ac0af6d238591c3771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad88e8e42770ae4273b2a494aef0e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5c28de3c3793e694eca108124aa66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7a3275f45b6a3cb60d8a191478bb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998cb5a8c36d38839d7107757f9be9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3214880be46ca1f1d02d48db696cee0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a4b1b7692cceb43c62d6bd205c2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9683af789b776348762c00150a3bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37713255079662b61ba5ed4f6531eea8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4de21cf801a14a5391b3660a5733632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7622d416e1a1818934655a6a800332633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5094985a8af889a2822326366719634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5b924826adf161bb73fb71b0c5da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f0b25695ec3e48c9534c249c7ebf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f8ffd56a9f525e6060910cf19176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93aedbae955f32bb7aeae4bdf6c3ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46734cc6b895fdb33b8b5dd19791c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba6dc78ab610309c21c3a50ea3d97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7703f8b4ba6534ad129ed8ec0e2589641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfcb7264366fa6464fb85321fb189e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6aa279f5ad5945ceb06d50273c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba51e376dbddd18e28fe98ca31991c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608cc590eccd0c9e1a21f45bc7e521645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21fccd11228ceb157f5ca90c911732646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0d83c73dde5429938625593d6624647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc28322002394d6b7b1e5b955011c23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fbe8b5ff98ecafb04e5926cdaf281649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade37f76408106e180ff56f0fb654a03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7c2084cf984ae62d0731f1da1ec6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870964e4f79b334b4b7972e1627a474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba0211be9dbee0e8269c63cc1d0be7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f204785503e239022dee6768dade7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6a28377f1c9a620a4b9dd802cf243655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba31bcd9ec58f02b91937bd31acabd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3741f4da84a6ef5d5186c64972021a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece631511c03ed80f643bbe096c9dfd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5160f5af892bab4edf6fb8fb5a909fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bf3ada51536ec2b18985fccf6c334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fae0916632b4055ebefabefa6d580661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cc958f7c95259694ac1f7e25dd0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d79e61efaaabf518324f5f882a0b95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618aa51065af339d90a26c13bf2f77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d768330ce76add0589cc5819f0df4a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b11a9eac5379ce88eace38fa211996666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c5fa36ec649f0e04fbfdd0c54717667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9841e0f4853290a9ff4097d856697668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025151dba42d1d85c7a84b1f61b4a64e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa2165daf3fb9512ce432a18d200d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d66ad08ae31fa20b6894e9a08e45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b179c79cfab7c5af5939223890511672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b6d3a7c191ea53aee131ddc107ca7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee5a2e097d057874f3f71dd6f1b71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9307e193c3ba945ab67f7ec42256d9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831d77d09de853016f718d4fa48125676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c7f8b498b7f3156f8589f5f5855f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5130922a791b112c4d2823096c9a6678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>