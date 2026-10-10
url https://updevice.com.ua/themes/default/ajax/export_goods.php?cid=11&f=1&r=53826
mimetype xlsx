--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9fef7795ba2ec12854fb4ea632a6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9055466dab37787182040e6ee683d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e072f7dbc62620246266197b2c54a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595a1892222e56f6c7b70f1a312e0c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4350794ceb3ecccc13a4cb7f76896a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e0af2c4895e3716a8519599753706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785a576145462d6154a6f8c05f85ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86591707bb76688790e1ff321935e2368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd7ed8fcb265ebc46b59ea7b0531c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990cf4fd4805475dfb7bc6a91daf3bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdf71daa466eaa932d89fd2cd3f87111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e87c3b72a2bd363d4cca38faa189812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e605fe9d14b345b34e5e3a264b14f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192db90343ac2e2c58c626acee2a4ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def72d4f7f3709eddef2cbb895ff967e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b405ac5193c835836f8c9b93725a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1b5e2e1fe0ad7cdefe5ea315d63217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf027c3ab9f47461396e89f4a24b37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e0a3a034f5066ba6ffeaea2b50e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6558249d0e6a28c3605c1cb595bd47e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738ca69553e66182363b79ae287ebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c0532053b6045456dd638ed0f4de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90136a02589894d519f593fd1e152c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bfd832eed2689ed4fd4291e76ba8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c845d5fae16c7ef16cdd64e792112125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e6147c9cbade055f74adf81f377226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c18c99a463dc0b92cde3f3d937981127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229fa857ae3cce6aab217ce354786b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066976fd3f2d5184438a8b0e5e3479929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947d411d692a8c0c83b6557ab346eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077994c725c4754278370267232b8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e24b2a65d40a0e2394748bf7692f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0ad752d2dd3a39b60746ddcbf59133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313d6a55f04cf0f155070644124c35334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73203934126cf601cf9a462c3579035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078707b4394b12e5bb1204651b8586ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a14941600329004a998a5a4fffa7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410308ae915ed448c6429850bb87e2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae39f3154d4d8f66361eb0fc561aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073f1d827ae9d157a95e50840cf5b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f24c1b2261f37297833953d375bfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e715dcb59ebe1e057a38fb20d7fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1b7e362c215252985913150f113b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cc43417c8959ff7279cff7e6fd39944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765d113b04ec654524cb8f60ea78ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef729d744794c8466df1282537eadd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1ac47440030adfaf0b3513938e5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f599f4a2a5058b3cd1b54e9f3a8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec58c4886f0d899b11f351e4dd05a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf1f7eaf6724de6c25f3ef9574d3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd137f3ac66249673d6a710cd9133e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76e951c94b553d03f6a979df86166a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee009baad8f0d627208cdfd56c7c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3856f03afa79153d95f3ae772e49e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52bf6215578d386a3b5b340949f37b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40d954d9b2d4307937aa2bfa8943456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755e4a8a7089922f30d5202c78058357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df27825ee9189fbfc6371c3c58d937658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4f5bf2f139c50e1fb29ae82f430c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623333c67a532dd9d681fd6b8a3ba42f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b57c9dc88a748ce4d60aa3a37a199561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e31416ec8c0ee05ae88d9dbc495862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a9b5f1649d38bdef55d5f581baa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656ef22db16c52602257c21b36cf6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2584cdfb6dfdec593fae86742d76265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4b6235853d17187abd0830b05c0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec16af3db03e3b9decc254ed019dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23868ee258eb444f047c3aff52530768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a519fd04eabec0969765782887e170969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12922129b89bf936f4a3801dd9904970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32f56a58de4f016bbbc33189c785871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb45a495567fb0573a1a1a3af76b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873858031031906dbbdeb7c37530ecfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741cc4f8c879ca76c24499b084685f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc58d4afbab748e58915e6933bf8d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e2f10ed6bce25d107f80fc6e21d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71742d1f091b11384d6cda3e5514a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6270bcd2cbed6261276f7870d6cc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e125943205c010e27cd948d547c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714baa34872a92c1eb332405dedbb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd11bdfd837fcd03c0ec7dca93f5dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a55a30779024699c994e2fe792ade82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09adcae8686aa50b1078115d95101a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e77b61b3e0195a65463ccf0142c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0816f224734760be99f4f12d44b25d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c162a817c6115b6d78016a846bc49586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8174171b22962e49513ce098288c8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff5ae700f47c0ab9029ec445efdfe088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a1052a284dd2e3f4be1e01b7a48889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce08dfbda4220d0807b37133808b0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104b01a8b1e9587c4ee641c1001e2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b21fecbab14d72ca338a2d11d90dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63991ff9d594f9112410aacde849829393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6cd4a175d0fb18ae1b5f0120515b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596356988819138e1165c83d823593cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956aca8e9f49f1b4a1a90dcb7fbe8ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01f3ed0f83f1471a0442b2d9c98c5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cffb65627882c8c08c3365d2a304c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7fc617f0be22dc8680996c840402599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d7cc042ec415832272ad6127f765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b6de16358f6e823b6d89116de3b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244219e54aff9b4a7725abc86c3f2f99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7444388a6abffe6cabca22ccddb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa942a68770850966f8a3a38acb4622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5e6e05b7cc4158020e4987a925a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9bf91c46c9dce38aecebb7e563456106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779de3dac00d34cd12611160a2c4f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9b4741927788d9e70fb2bd002f21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720dec5574bb761852c4cc6c14f7aa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4024df4f6cc705d132d17892b97ffa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7680b883bfedf2c10289f51b8ea419b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14357263b1827108d838418015d00b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7ad39bf93d8863e3cf458b0e8365113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab819aab982c74c951c3fd550f318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c25e554603c9e88e2c7f10673179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7abc86069037421dacd14388f53d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc110ab86fd62427790b846f3a10e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455214d54608150c378c79adbd076481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a56dfe06054b427cc5170a98381156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78f903c3d2618ddf4ace480b209de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75898f555e70c705c20c8cfd25633d8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a342fc2c00241ff9afc0ceb5f622c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d7d1c8748e9bdd637d5a56ad60f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62da2fb695c7861cd6f3f237fd9f4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943def819cb5e5aba991df00d912e1ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c213ecf4367a686d9f3b2252439a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2972287f927b7fc5072751bc9e50b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a71e640e509690029676efde483ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d4b5ddf7e526cdab87689dbe3766129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e8e6233b8353bd2d83f1086567b59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba34d202b1dab07c607f76d47b269131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac15d613112a6d185748f51aa23e861132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59d773d16eddd657363c465544850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00dab25f8184e86dc60dfbf83e4ec7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32b324609f6321b406b1b4a05685a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a944553c44e505df850c64e527a853136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f8ef8f37b074a9f542df2a083fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b11d9d186c27376acfee78a966e2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c236a6ae0416ccabdca2fdb3dbd198139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dde50219b3e08243c35573371b299140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9306e32fca692d0d121a937b97989a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd09714aeae4aa6321feaf3a66ea3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f4811696debec9a5e6db5cca6ead3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e864fa9cc62aa8e232be3a1fd3eac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418d60972972e6d4a6be82f01c9c67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f563598df413468db93e94066aef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3d0bf6ce845e4ea51e8b35423b0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8781291d3be56d516781848dee14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9531285185df98ae467777fe0dc53c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1336031039de67c88a913e63fed346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c1b0f057c7f311d65a421bcfe36b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d294a0dc541c5e05f5f948c27457152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacf31e04f8704676b6392918091ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e417b98b35357a98edd46a75e10d09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ae9c73288bc5adadcf0bd1bd8fef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e7d6d891b07b2e0a005be82aa259156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649377403d2004c5d025c1d19fce01f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf34fae6a40a2494307b68e299f165158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740afd023091208811e2933fba09b03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e378390b3da183fdb66349a575e0b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265b8b00b2f57c32e3fb08329970b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67615912eb1596458a2e73a24aa7b315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f40185cd507f43a1beda8d1c5d48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728e18e7fc1925a5c0a6288a1e8a7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79c45073fadb12953c8d760f8b82d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e0320b9779c0f9ceb5ea3016731a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6056dee510e8b41a3b829d5e3528ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732fe9b4c84a99a5415fe10b8bcbe0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3564e81efd828ec973e3d38582554169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa66690bb33ff50278ef3830f67f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbcff699aaa9c1c8e0da5f50e80806171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119a7de69d4da7dccf7d81edf34133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f986524ef4e161641e31da0bee8a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680176e2e9f160eb8d2ad5c37c2dcada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9aa86c2937e7132695f17a9c5e76c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f8d80f21f516a025e9b3d637895f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a39d1df516256da13bafddf66a21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac415e53177c7353d468265296304178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0a1217e9f3347fd6527cbfb510dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7d2b7dc6a07d2260c003fa7ab38cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569939db7f77dc10fbb1e3acaa5b0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d713da745d277a6327be88e2eae69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988caba1187c12c8aca7e9a0ef0857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfb0bcea9609617f5faa2b968fda4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1a15328f9763e1df217e173e0ce5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160786a83bb7566d4530eb848ccf0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f18f187f6368b8f6eef71ae21a291187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026891fdf2600ea34257fbba84b97b7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35e034a468b2d50b257f17f9e0f67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b767d510255c8fa018917340cbfab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c8d87a2a6e81ec6edce8eb9a4516191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c363a1d26529d322cf95f456d0d31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa799b2edfda33ebf8dd20c6a96179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194082c85fcbcc5b40af6bb669ba8be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e0a783a948b0929478bac27e5f93c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21076039e77a14c63d4996c8bb3fefd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93931adfd807248b563d47afec7edeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d813a0e7991ef717e8b42749f1da6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2bada3d7de35607690527bfe5ca41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a29533977ea09320beb520bbdcc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f47b8ad2cfc29bb39b5efd2ed6e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82a49f2f69e0f500d9885930515e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e9d1363dca36669a2a741a421e088203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b743b2982c8349f09de18a258412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2d668f20a10834a191675b3f4cba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70913c1a9fec4071a80afa2d24e766206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16ee9344b9bef86cf1d8081ceefa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3aa1fe505734c5c6544eb6772a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88baee447c919cbc591242fc14539a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6622fb3f2ee0ca12398a6f77b7f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7548b31761751240679a0a5939f4c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf32626125d58a23b6b91b9b0256058212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fdc389d0e394ff64108c592ca652d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d25467c5991aaf778fa7b043b4cf86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61673492ada878422bce08687dc3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b670d2157aecf7841da1558a36a5a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa2421b8d1d2423c4c2d9af2f72831217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f66f498eead10227681031c2e4dd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79b35fbbea7146905ff68070e170b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0d89a460e7de6320d5a2e65607c5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36613ae464a3c8ebf12edbcebbf5ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973217d78b0b094c765ed97a7bc6bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92612069e78aaf99b54ce33f3bd23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7d8d7c099a17af1610844d5dd4ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a895500fc727efb0e2f2d0f902c94b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4203da0f340f7d11d47eec26730669226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8861d9c6d0bb6715a0e44d4f3cd83a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9451c79170b4cdf5a931519c3d176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a61c2d02e2065e2e6c6bb54d91bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410891f7fa921e8391c2e4fb524512230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669cf85d42bd37189d46e9717117d8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573237f3f17d730629e300f7606dcae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310617b7450073f989b2749816ca17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276cb0461f0eb0de60cbf96316044ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e735ee31925cd9729e0674a0b30187235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dac3a65cf6dbe28b4ce7da3dcd022236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8978a606248d6c392a64eb60bbd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad74ed05bc96c27f1be93494a80027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ec7b92a8ae5d834d344b0f85664e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c3416f06dac36021b9812334ed0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfb55dba668fff4583406810bb363241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d3601338c7db2e7873b9954584c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488f994fe6c2e06d82a83be7986d27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f8e6200c01f9a8d3247cf9714a15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c777cbf631d5a7f6c35a30a81b00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59ef25943e6accfd3f32d94e17b0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4128fc966d5c1291b94418808022247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68266435eef413ae28431b8942a0e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfd390ec3e0c9d22d6281b865579e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139946a8717346ed19fa8aa3e6f35049250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2b37fd5a1ee9f21325913776851c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2754fc14c2162fe9dc7972afbeb160252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb07c30c772dab0a5bdc8f38d6c49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a562a693935e60cf5a33ff4e4b6f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bb36393f54436268efea312637d44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385bfac27342922e981ae9f039a1cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f750987d87d6f57d9f8d425a5e2e5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c139e7e2c6106a18e3b9ad616198258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc234aa4e9226fa9bb020209814019259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134b40720f4130ec1a111f9247cae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d8f90bdd85b823922155ce4163e77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d74ed630a8a6d5e02182f949991a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d104ed042b53f6115f597e9c6688263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89167be4926a46f42de1e031eff739264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61898d424b52d8bac3dde156525b028265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e7b55a87bbe8793319dcd99f47e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11035b4b469c5936f1e3d16654d0ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73caf8eee91f35c03deaa149966559c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da9994624fa440ba70e502e898ff1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac0dbf360bf7af063e5b124f1cbf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447cc25aceb6fa76cc8ee93f78a5636271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07082aca44b659b059e059ef11690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c59fe3ce4149ddf77f2153a7e1fa2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c04a3417429e8434dc66ff9bef19b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e4ca4f4de38b21af8fc62c3ccb71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b54011a7dd48c639ce64fdc37319276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f827fe8e2f8567bb757b1d41b9fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5d294baeccb8e0277ac71c680ae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424e75f258b5af28bb5b697cd7dfff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5cd12ef6abe19a015e225b21a21c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c62f5efddafd472b7b1dbc9ae8946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc6f4906d4675d3ff573a85891e1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61d3aaf985cd796972297cc2d5185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfec9509a6cc8a30e9c3c7d7b047f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477218d19d8c7235ddf9592b7d849f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5772cf97d79e55fc4e07b971d2b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b7d4246b96f4dca0a4c0b35291de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc3d26068b926b2ab2e4f307e596e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50fee1743ef252c8b71e995f442a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31de87713e2e6d494f643831332a6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd6d3337cffe14501d4300f34cb136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da36070cc0bd4c535ae1e30a4aee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d554d28c297a1d33a61af149903a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f679ce0a8ed8667ea67b096c4f4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398373d75ebe223c25ba0cdaf0f1ab5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6bd504c925f4bd0e9a982fb00c67c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d38458c667e1f53e1033286c52c43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d63a6d98dfe00ab8968df98e6f40e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b45d594741fa574e1cb7a27f1c632299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206020d09c7ef3c0b546457d32f283e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d9932b745dfe1cf32f41cf187a236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f68bb77a9e1af266f8ca33c48500e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb1f4b9abc1129239b0b739e637e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187a2e44606bea4b8a82779a4a10c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad53fb173d93aa0a5de6796152a8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855810706c80fa533693d72b7263ded306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3390fb039e76ca0a2409852a0291307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5f0f1bdd8186eb18b36934343660308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b3b585f21b3a1ab8a7fe6d244ed6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc634878b6f57187be23d43c076ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9311c7d3997372caebbbd711132398311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1ca9a9299d2ba9fb7d264a2159db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70ebea420aafdb579c41537c49a36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca7225d260dc696391a7bdfd7eda21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151fec2ec63acd6fa421ece92cfedc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4802340111b865f21e85f8b8d16f5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c264012e5409cb57bf7574730503317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd1c7c0edc8f8c25f609d178cce103318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9debc213e60843c92a6f5e3d1f05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa460829cf726e9ee7d48b9cfab9ecc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3a081b8047fc841e1ad977ca2605321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c574cc8188c77ac507f47c5bfd973b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4737c84bc58b7fa75de51778f861af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a933815e1289d871be246ce8fb05a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7a2b8696d3170a934f1a7348f604325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4538df8df1dc3287cf6563e2f97dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd67c3368e58baba5ca4528df1dcc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca456f5e40a98144b68047f0a50ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e103f688bc02781bef7819ef4d388329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4f0895dc07c4617e37baf4c01884330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3845e39bec88e02e61c129fc5142b6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4dce9167dc4fc576d21c921eb8ef7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb43d2a29379709c50b0e872c849b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd5575d178a85ca0f0831c2c8be4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf13a803637dafe280d57fd554634335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc2cd6efa43750343ca29d87ee310336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c767e2160cab05d2407d7c13458e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114392e5dd16a8054e507e5c7f5e45b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc54237406b231d14fd84a4ba6669339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479477dafd671545420f9229d3d8445340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad94d09500189a1b1e095ed68a666341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7e369f8ecfdae994629bd519c22b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072dcb1079564c59c0c9113d956a91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc9a444bc3dfa6141dd91919a4f92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347d66a291aea74e0ddb8eaecd21849345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b90085fb157bd61fa492e4766dfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26627e4c0d63089bbbac2f0f2df46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d0192abf27f2cdccaf6211f59ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b37514eb749d1b717f1adc920316f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffbbdaf948b8591b38aa99a67dacef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59af96d7a445ca22c767bdeb00ac35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bb8556716c1295d7929b9bf133ae8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdae095c75cc436ca60bffe334803f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3217dc91c0bd934327bc77adb90e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971ef283e5c61b9884f7265a4da977355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df503ec0032673f99025d909d8d8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb2fe37c3fe29892c54b84f63555e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39a3e7c864b1ec3415c2a77800c93a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eeb93b0781d4e7002628476ab0d36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74106bccce88d6cc408fd6c0d2c45fa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db746d4178a415e80c1c62e4de09759361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132dfab87e08089d8bcf36508168260362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a394f0272240c3a7647d5788250d4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1053ba7d0e634cbb38ad27ccf7e07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36f2af054739bc5e02073ab027449365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bac2cde05741fdf61333b109e5fcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843bc305a387cde45f75e0086173df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eeef5bbb33da7258b63a786e4ea32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffc80bb0a3df676d5e19ce52d26d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6007eccddf2d612ca2ad9d43524e30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdaf3cd7ee2d0425058264d40e87da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce88ea16dd3e6e9512b073f1275c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f8a813198fa72dce396ae22396357373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782e533c33faaaa4b8b9ec35a09f9a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c34989699ae65196def931ab11df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be2bcf01081a11d903a88a81b642d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecc29f686d481844a72bf8d50d8369377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9274fab508f2d14afd43390231948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea11d602b4fb7182fd71938288025379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2e454fbf899b30ec5611399c088f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135efa4f9077369e9a7e511dff9619381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49715950455d8c21fbf3e3a15277d33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c14261d7cd8552c04c40919eb97574383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeff27f586df4953a474ebf621ef27d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c2554a07f540151fe09eb48b5ff3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e766d38aa3f1a5b4c5431744144519386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa154ed030af4f172c4f9c852329a8bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32731746855c24997ccb69f18775a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d178fcd0c376077b0511c5efd6f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e78fa7639934a9c74907e8e20991390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b422a9bf5095682cf566b157f0209391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2a546e1f0ceea1fb9a913c6e0d0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425002c295f32f0810e12bec4dcbe06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ff495bc059799e1555724ced145d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330369f6872f41cf5a645cb5c2e3a4d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310e9084b7d62d42fd42fbd01ee0a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e17db838a3338974560c0080fe1bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6543fd1634443e108218b3fab0b640398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34e38adfb610d5bec9399feb96016399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da2503cdfaa8fd49a2cf5d6b99f7fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee2876807e37bfccd1b125f10b940401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50955511d9a32d262bf43881b88ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196a5c8b6491e48d9e82862de0297d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea31c80c1a6eba70b5d2f8e40ac53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef1c182706fc8a1a4c7995a6cd5a34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cf037abc04a1d1387d17f26078d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607947237ba4ed9e11275042c099654407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c695e05657c15d7a9d1331d88bd34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1915d6c3b0ebb3793bcb5b17615fe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b20b6a4800477278af6faf7bfdde0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9026deb6a841b497ad3149e17bcab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23be9023c458321d48361ea55e82a1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cbc95c58e83df2b114dd3b958fa0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f532f1911b83ca7042265ee15f0be4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a4e8feca745d6e29aa42093aea6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b6e21093134140aaec4bd3989b986416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7f2c76904c5dcaa390bd662488f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3c833586e00b5b54696f67cf96e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786467ecfd8e066e477c11aad2cc7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7e4d59303d6e3a6ac2a33aa97d56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f092a052b98b7e35760f80f3ef4c47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a4908e20897a078b78d09ae640f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793126fa277f4e394f2ded6f0762f622423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5629bd7b4d834fda3e4922d1e7e5c1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5bca3cf3a8b643291033898738973425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52168a453af7959e6a0dd3cba7e918426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15662539495d8610913593baf130c63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786e87f85b2886b8803fcd4167aed6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645308d00c0997889e32a54fd4a95e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225542b7960b7b21736c322d60008a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b3ba2e37cbf0af05ee51ac4ba7f03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb775a69b908705bdf598d9cb88f46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b39cf012b2883b0644a6e211979f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893991b4b1c796dde484ca11cb6e61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b8fa4ddf4b6335fc7f79ff6c5bbfc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb7e6e33cc67d20b649251b08f717436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd63074b37c9a7bc9d673febe2169437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe378f645bc22dd2083a52e131aa3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1fea2b2685adb406422039186bd90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dee8068e65b4049668e85177228fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88539b7a0548a2c043b92fe7a7de5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca301944eed32fffdc797d89859422cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e8face456ae9cd687d13b756e6ee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9669da6cafe5a46f71c3b19ac24c54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543930e4334a99b306f7cf04592ffd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4450f4b2a065db0e702868db7d5712b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce06aa91b6afafee14c7b00bb5248447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6226b7210e40b48f1a6a53e8e772a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b994e8dd79ab3cc2c71fc792329f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6426398691255ee7f875dba83c869450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721484a6973529cdd37bce5aeb45a7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4057c3f581a73440e1244bca6fae654452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05c0e17103a2d52df434f4aaa6b1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601221ca696204d043f0383ca1f3be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328760e99dad6f108feaa7a41a3792e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640cb340e6a270ff67d86ffb9f30d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac230253b270c344db8f0545e93028d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9894734ed3a518793cdfe2d862e0d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984138c68f1c679b6f33af0615a1c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b83ce2bfdfc45429a142def597c949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ccc1a6842f04daf49bb593ea8151e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b958feffe66bd6595ad29f876ceb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f41fd6c2a983b47fee794a09cd6d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e8ed821fc7c73321930bc1a1d31de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb55c19d26b44f4623f79d0073f4d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2cfbc37a6064ef45d381e56b23c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd4b365871b9d7bfb9d2105a6d652e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba1ccf0d234e4fec0606e8cdf742c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa689d2decbe25e4f43cfc0b9aacd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c8efc9ad740bd262cb94005537916470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2afa80ec39e1e057135f4f0b10587471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0fc5ec59c3e1a27acddc3710aaa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05a65ab8504a3ffd24454dc5f63cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127c54384f13c84102d93f4cc5b7d32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e111d8cd10d2a1ab1e0e6d964964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97b94bcc5df0421c7e5da3359b1065476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c694ece422aa15378403351989664a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd83d1d7ac61bfd9eaac3bff97a73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7b688decc1e952299134793e22e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ea1618483960ed01d144db2174f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d267191b2e833438845ba180602d1db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53a94738890833e4631e2bec52dba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03edec3dc8c2383efe4adc4154771b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292be441fb8f3f772c7e7aae014b6ee2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e4b958deb9762a18d6a9a8c47e44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c7d6e04c5f4a9524bfa3a8558b09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491b717eef8f43811b6afe7e9fb2f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b0ff7892bc9a34a046d19d308aa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608bb9d65bc2a7960018a293db6318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994112874fb32c59c547e72d45467e5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36868d4b669f23042645fe4426295ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917105890341aeedf8c94a9cc5234c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead8d8b1a48b49276aa9d00594b4c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212424dd2aa7fb888d6de7a0c71e0cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de394ecf8fa718dcf8700c509687bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0555accb8bf0da7bbc125abcf1b33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e94b01a218bee2a46e108b84710b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e2d6340264db7981f83a75ceeb25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae786e25a6c8f4482ab18ca21fb516f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab4bc8bf058939cd868a08a45b88a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db20060de7bef895e77811d88cc88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe49796f4772362f00328a2cad8289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad1f5394ca96e626d12d4975e42f52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5c7f2dbaacddf3127b3a2ed4dfa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3aaf4883864aa4e2167929109b1f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab2d4a168133cda6abece9d658b39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c645e74b8ff96413360c87b30fc689507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1df3e71dc4bd4e3fcc7733f98f79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f979a05a751150bea8e2aa9cc6e5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d9d6354b6f89dcd1f5f0587b4f64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968baf70fce82052a8148d047ccce72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a136aa778414cf234b5d8174cc868512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ebb5eddbe124eaad521bddefef1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0461fa100ce398d14896c7ca8ea31e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e8ee2484e17cfe6edeea885a1013b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ef83382d0e81f44b1a7b3382760f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141cc38362d9d029895cf949b960b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffea6147af941dabd2f3fc9250cf24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774234bf4760ab8eef154ec94d7d43ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664371ebf6b142a05a9ba805cb5f212520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9cb9e03bbd268c3f66f86409a5ff5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ba265ac173e2438bf68e89a4e50e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a6676bab2b49c05e6a8a5f284e5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf82f40cfdfbb7470e0d88de2f64d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbd87746675949f7e5155bfa033f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178203b0bdf89b387282bbd12e5629ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad58b9bcdb31214338449284612eb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb294c71fd50ac3deff1408161357528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867707df17c355adde63737005eb37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693c9e725f1f13c01004f83d540450530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189f757d46ca64646eabcf85a0ea9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e2c422b7b0a61bab80f32c0362d88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a33e065124f3981182a2c21a7aa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c66c30ad85c56d4834046d0396111a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6fb25361435717d915d53e08fd5e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49fa5a25c86a7fdd19250b1b7d926536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f8b348e00d5a0444605cb1eb37810537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e07303ddcc9bf54266dd1f43f770d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874679433ad090223d6d4b55664a3e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d340e85e91f98940c2a61e5e95f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb3467dd5b6531f9595e3e179f42f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cefeb8007fa4860d353378a090c16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce733f1c703d90162f9b03e91c17db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae068df52df8140c9fc71aaf5da86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17baca320eec3835fe45b998323ff8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ac312e7e40797f0940738e1ab1dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189363cedcfe4e78e3d620a844a6aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06fa10fb23d55b4f9deea5c026e24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002f2eddc40b2547965db467849bbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675697ad299c4af445b5b5c77e86310550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143596a0754a3d08fd66533b3209ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e512b5413e6e57cafff62875bc459a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f310ec286f496d3f4c49d11f26728f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7103245fe322332854c51aa4e5d6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1de9c72339fb76cbfa543a802c2b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073729a1261199c98230277932a4e298556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0135000865422f15ec8f318e177c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4162d8c96513ee2f6ed6baba3087a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d13f389805cfdc0d228d896e1af4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9d1584a5fce6d96b889ff7d4bd02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874f613873bb9cd86234cd6181199a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677858d6a86c084b6a42e0ebb47d2d62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2ad896e39944493d5698d029fd1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f453426fb77f03e9e7a49e4b1f2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d98865c0f0540ef7dd674e5874afc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082f658781df50ae39523db3549bac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbabf47cb7835e31afbe3b9c3042f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628888226e12378eb2af40d3269e2a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f71892255cd21a623af2e3920402e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7aecbe85c2baaf8e64b65ae398b49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e4bcd1e76f92fffbbc60df89c5ad5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba23786ae184921598f840e36b31542572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2fecbf862347673b7ef6f090b867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a97aeec882b03f9ae4eecee2543f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2049d6c4b0f6ad4bc20343b8c1d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3ab9572e3d3ad38a531f3b0b988e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c99a7432cbe819b10a69b85ce2c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1793a1bdbc4d9b468f2be4720bbd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8432c2bfae8a25a06ac2db75305970579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b13f44e2530624361bd77de8cfc1be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fa069e21b41072c59f3cd8156260581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cae77126a3456699fbef00f2b1613582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ced6bfa8b414d595c91d616f2cf3f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2382e79e7e2363df7fa49784ccd2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7d6251e930cd0705456a98e91b8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c02fe77611afc0b15e19ba5f0d194586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2912d907ee176e577de5ea9ae1af6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508ca4c14983114cc1643f5f4188a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09fcb44fae4224cc43d4e075cfb904589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a983a0cb3dff61b97ec0c4d451f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa8cf3bdf9a330103311d7d94121d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebbf8d14e42b26bd8c0309c4d0d9c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ee74e354e4667baaacda4e2294e9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601c9f2e0d1e457b4c8230edfea186594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17944a649fdbd049db2e1218de5cf41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac35648c2aecbb43f9e565dcb89e75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99369443a8dced00720743fcba58002e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f64fc15c0a3850e3fadd190a270e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dbfdfb8e40d55ec6647b8521f1605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267f974b12306ff3f507657acbefa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1b25caf089eee50669adaa204628601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96140f10bc69256f9510e23bde82e8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd53c27d2e7e742dff9b3fae3b146603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867bec360600f91c79117242179a15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b54d55e982524f910e129c605fbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560b3eb76a110a11e1ca03006c4005606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda759fa783d28886779ad328167924607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a01a204be61b72e543c0345d4b9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0a41b360b81b12036a30f809e3236609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8705db5cc7ac83314787dd8051140610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08af8a912952709a8f41597688b347611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd0ca97d5839fc551cf1fd5e2331f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8632bedce502b28e4cb54ef91f2af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b536af5f3fc2cd04efab4063b07e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d85edfd59099c43d06fbbdc7009fc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d02af0bf0654c0a3331138da0a7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3a3fc8d77f9dc358957079f8566c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153056f158d0218fe246640278c9f9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298a6ee7cea45412bfa5afd5c002bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295f26ac7936787f73300cd813bf4e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5854a2e78b8263be6b4012684a9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a2520b7ce344d9edf2af6a0cf5cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96077c9462d9312fd1cdc4b0451dbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd4d70bc3d2885e7ba5827c8976c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1b96a0dde5e7e83cc85a5e6519d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb661f6175cee5356016ffa418d36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2d20086340821908b52b2416a071627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234556d3ce21130c19e7e6177a96a15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f8fe03b7dc55c5acbcba6fc6cde5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd2e11d08820544799c720980d1538630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c570b43d56f3809e5a340944b6e48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1881349ef0b00d6ac9eb41ea8c085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706042ca492a5519c8003db5c5031b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504accade385c6e7a0a1b7a4d648bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86687c125363c6198976b34803f683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4980c141d0bde897b54480aebedb2dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2591ab9767a2874c6a0a6773287f70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9eac007ecb487a6f7d3453a31c1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc9eaf0980f838392dfaf86b162bfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd476fef6f165c140cf990b81f6471640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c448fba18d8f722762680a0bbf74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eae58953528bc53f4ec77df203a0b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7fe4229628c7c710bb975f37af13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ee8c3f600074648caeff2e60cbf75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51fd6289da0338ffa159c23cc0b89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75176d5d330ac540433624c2777a9562646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef309105411dbdd1ca0ff1bc10f6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd33520ecc35abdde56bef82665d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400c0644eaa8efb8f60079024a595b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8406f9f40e07b7297d528e5dc7191e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ab076e6c3cd79a1ddf35a3f130a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3430a5d64c47ec3c3b70bf1da352f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c77c03959582a895ac0701fd58efc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccce2d749404ca638c08121bdab67e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb241d9ce8a9cfc5cd07c5e7ac830655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5feb1cecceb76a377b33d46c35d44b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e536922a114e608e115456b23fb4d89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e4e417d6aee2b648304f05acadfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbdefbfa81b38cf07743a1a811108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27580fad56c886e14d6a2889002f422660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa171a8f0a4a7c17209002154a0731d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3808d620e709bb71d5e2b18e2b2db65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0fd47e572b0ac32b7f9a490514fe1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ac328b055cd7877239e0b4d78da8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e073e664bb53bf33a572cd8bea7a2de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3737ae592b0811342ae00e9cb952a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79221a709e3aa8e22c4ba31f850e8a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed211ad31401e0d883c3aba62aac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64693358d0341d9a053e97683da480fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661e33c4e9092aa0718bb669767f51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e42c24b3ca4e012a5e3fb157b3bd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc44d5273a0d3222d33a1de1226332672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9626bc544b61f4e1a7c97edb93289673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3827c064e207a57656e73a217bb4f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682673f3341950967821b851286466ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82ed1e5d582a135a86b845561bb1d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa6cfcc1b0b819830fb266b26c7b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20b5bc8ef9cb432abd61f083541c6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1a4ffa5e4c0bc4d5f13ef12fc312679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6b46883641be3e6470d73e6776d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b681035fce24f7ae2073d8207d45f6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800faaf9b1de7f4db270379a3e26ab22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d2b4657a33b9df000f3fe5ff49bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f60bc34d75f53e04b86a4465e5d95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df742f42fb75cddca8dba845ad38fad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4077b40792b6ab8a4395112d7617f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ece64e9267059f4292d01a941e2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93ba29fb7a96644152c11cefb71b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ba70996a4b739dc83d4ac255b42d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6df97099e0212bce46a2ad4f6b359690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a090c421a71a2c8cbfaf7aa8ae12e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6cc60ed532c8e0f03ad695569756692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a7d67ac908aef66c1f1082ea594e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e07c56d968b7f9eac1d83a6096539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31819c501ea988821d1f42bbe9c3e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f4e6f68d874800f41db68c12b3f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ac8fd7bb2c25ed519adb1d63b590697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d204a937993cc2635a32dab079d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ea7ffdcb320f14e56524a341978b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a2e45979b31c8b82afa79be9aa4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd7746f19dab8285cc42190c1cb32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dcd6efffd436fe56bf9a87396ec3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c67b3822b5266db21b6c4dd8721e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f1a776a29e562a2a7b2ce1db0d7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e6f7a5765fda0214a14bf49bbcac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e3b7b895f5184c05fe83f8d7569de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2b5bf581b5aeb15528538978cf38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64ba4500a6289a29f699c2d2d74a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa838e8e0cda37695fe713818beb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d4ce366cbac5e210b275935c11217710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b58bb5bd60ccc1c1f8df8e460b9af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96b58ebcea87f4985fd83cef02805712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f17b8b635fbc5ef05b11977358e33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2c9b3ba0f121ea63841da51cad1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f81345ffed14299e269851f9215b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272d2c943003193e2d41f303e98d574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeab3ad08cdb08eee900d02f6ee7c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4209527861314322344ebab9a3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bba45059c3917ba6fd31e82c8ad5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e3798bffb98421269aeba159926b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366eef61afc60bff67aee512f2e3a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8170f103168b7da37a2d08d9cef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0a3a88547684a5eb1e39f107c073d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c033a5daf269b7dd6275f364f05912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377184dae3b928e865ebb255c6e2c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed52fb4e49265ca10ad7219a39c7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc91d50f52c8a8a712baac98662f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a87279ba423b5b60bdaedb7e6ceb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660738711260a41d9cb408d530302e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef39b09c359485824aa94fd78ac4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a61a72a86f5547a87f3a49109f1a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b7627f822099588c526c5c7c831520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488cf11f04c54a20166628a67bf96f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf350e90a2691744aa3b18359c6de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3233fe271aa91299f0ae3706ee6066b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86b0f0d60960e4cc3d52051e4cd0ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9639d98bfe8fabeb1e529b66fc7e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61bcc7e4ff0c233ac82cb4020096926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d1863963d12a7c1af100b3517d2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2734522a56fd05e8973454b9c05428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d83816bef14c5d9f5e3b94a6b56229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26375e8c23b12b5a9c2db3e08dfc3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c289f41010b7414437e78218680d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767466afb67009d5774bcc58812eb7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623b17e24bc7bde77b9359d8d09d0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b60aed30a561f7988fad05a61276d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7c31bbcb7f9049e39a7a38337ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e056c4835760f1b7bd7afbc66a1b8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03dde95ac47755e38f787a1ce0ef737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4bc455a7ad35470ce80ae3340661638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f84d52e9bb29fae701983f5447e0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55849d1a5405a00c4a5bb2c6d1d57c9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fae285dec448e9c55e00a20b8a8ec341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b25b8413e0c4fa1ee7fecd418274842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d296b848f16c1f2ea37c7ba7f287643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795262206d37139be9dc4fd27c613ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d5745c94bd94831cd59669309af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a9243cb927adbb09b9fa467d040246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364e27305e7b4b016d28de842d14bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf956bb9da1e346e1cf8b0f3b642d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690009826c9572e05591f75b6f9407a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff082c8573a5fcc6135dc8dbc201050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b5b51004799fc0a9c710b1e6ac75951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a7d458e0cb4533fb9f461feec10b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03123521466a4cae03be06ad9a9ad55f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a8d8829df7ab04a45ed3efc1956654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c60a6d588be46795bd24acbb0b27555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f73d2290140438f276330bc1c5c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd289a8e7db0c1b57a8bbe9b6e9849857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cf271dfa1c4d16c15a659ca2daba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a238ac4472ed858d83258d8c0fecde659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ed7423d607938746eb0ee09fe11460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb370bc5520ba5f0bf107f39bad344f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d122570f06e3feb89a0153d0d270fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1347b6f998d95ca494b08239c38563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39624344a9b3c79c09b8a8671a9a3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605551eda2b4ffafca204cdc542092665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99187e21b0749498052c01545e23ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eb1d75b1ec3e6c983fd6e095578d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6e7d6deb1cbf98686241631a1c1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff095016bf733bd1e42147daca049e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080221e05536c6215ad1dc5501e0e64a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a4e1e31844c135dc73565f006e9e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc56fa0f232e636116f786da2eb722072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540a47b8d116ae61c7a3d45632f96d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b845a17e997857b7efdf40836742b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab25db99f7e4ac37295202ff8b037375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d554fc2caefbf958cc426eff51de5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fccfd48e5d39bd442779a3b9db082b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfec4b24b131a3c0ee67001167a5d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c4a3efa869e8b85d75aa0df58f7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330ca472da6821b1c7b4698b1db29b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e86795863920b62d8b70bc777f58c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a534281d31f015cd00184d00b625b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018078102d6d5c2c08930e1cdcebde683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dc4b9b1cb452215ed782f4965f6f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225269ad7b73706a20f14c68946f7e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bd642dab4739f12862ac3bb05426b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0e59570759267227ded8eb65b870187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf587b4c9ea253e2643ac5c5de16c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881152a119e31e903a8d721aa560c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba74281a6e5633b5ad1bb5ebd5019290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12289744b72a7bfa6b2514689f6457691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16ff712f1e8febdcaf063f9fd542e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfd1a701d4b02a7de43419902019393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d24ba76876cc2af5093ca71bba8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a70f6b0d90763d4c6e5446ec4c0b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012e3719a0b71aa6345cc7e7ceeca996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a0a7dc4cbe10481e2e303e8c53c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b758b5e726db26b2320f7631b9775798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7afb78d7afdafa58b88c24e82b01b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440acf3b735d109122b0dd9da739778d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5e1df59b096b68a249a9ca4b3615101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c922f8dafde4a0cca70b1288f5d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5a8bd86ce1909a843dd96d997274103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe021729204159ff39629f00c5c5964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea34b2ecbe63f90d120233587d97a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a039c34714948a8e3dd1c58bfffd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a68718a11473ca2570ed496cc204be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5225039646b7f2447c61196d843c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdcbbcd614f572190a5a40f9387caf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c317dc14793a8d09987348e63e31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df492943a747ea21b0022d8960d58490111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5344bae6d418ab8e4da1cd5ed2a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789049fa5c6cd9db882bc0a0ebf2932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0669fffee1134e79c94eaf67bd02cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af6be41b431c9922b8c1f2bb71000a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275197c44d7b889b67d75adb98fa43ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0debcf95b341a265c03694cdf8a63e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc8e9f5c17eee99f133afb62e6722118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ba75d747d420db7cef211393160b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9548e88e1dbe07cb446ff6b71a9dd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156ad918942ef3a928a08f3f9ab220121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef15c74e6e6140d130c8ab0dbd7ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284d4ad6c808906a1af32efb14623be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6525298c94be2b93841a00227ae44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b27ae254189d3ed099c578a8121275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd51cba100f0030b605c12b689961126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496080234ce6798e18f7ad1b528c1815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1277bbabc23a6b715d138c7808207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93019fd7f28c1f2cd8278e6f6f13f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb1d4ded9b70269657d056e74ca72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029bf49142734d7eeb6ccbc834a9215131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ca704444230a3448bf260483d61c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99d19220a3e9ffd0997f2657b4beb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3c79a0e89ae3ff24ba95426da473134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416949c6c59735fb9b164693ecfb5618135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6f8deebff3796de6139b2ca208a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a2ed2dda60c67df7bb17629c515c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f4ffe59848fcbb8f83601d57fca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25958fa6b2f67c983bc163a8f052ef3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e71b206c28bd61bfeec0a6c6c32dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a954f23adf491223829a13fa95e48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e205e49a29f96d36afb811a36e1c88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bde39d3144e294c377e43193a4476143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8416ed24c4a9c4e484cf948a4cf5155144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd8de0f65ba7244cd6822256d2a8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c436b6716bea0d24b7e621f6f532c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5baea593a182046faceb12c91398147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb15997f644feb5a7368fca577b51c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698765dac9ce8ea08cb0916f0ebd227149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f22f9742ec3b27ca736f383aec84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea0286b38d6278134d8a8a221bba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f68ce7b538c04e46b8c3646d2080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa15b170b688d736f2512563aab5f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49c570d701426224f2b9356e48d7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12249c923e768adbed10f99aa7084d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c412abebc7e419b4fc02c171d0e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3d49bc2b2148fe2a1d4f7c4279bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cee750d21771bb3eb99bd9a98c681158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529012bf96c7b0784d5544eaf58315a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351fda3265ecf00042eb75b5a73c249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9207ce1b03667c0ff340e6000d0a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ccc27d74c4dc71aa947c95ce0755a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5c0e5228ed4017b5e41eec66d7f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4f0648200f276e91c6ee3f957172164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352c2faf27a29fb976e0df4d7c8bed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1a46427f3bdc4ec73b59e269e46f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e3647bb1e55667ca02ad8abc1aad0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bb0eafabe0be38a477f0f62481589168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca132c2c2d974ddf96890c95d5086699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed1c3cf3e3d420ab572567b4b4070170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5c253104475234dfa60bd81f37c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074b3744add8c1d5178e5861e4670d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df01f9824d7006dc5d67b4aa5defc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e899b6d835925de52f4a931ef7e39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1b0a0f0d55da4d32d3276f017e1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f75184ae74920a181c9612e4474d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e36f4c4a56c3c67e43ebaf7a76f63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f0ff52dafa892d8049e105f7af01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ce0f5dccee78ff3c64f7a10d1532179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73134bdaf5a1d93290d7c2c54450a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e8e43ad77844f455749c663d4acb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bd2aef11be8667e957e419f2de8f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc25de589066dc7502eaa3e3468ba3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c5bdc38d1fedb30e4f23275a23acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afedab155494961af83d34d03212ee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99dbf53131514a98fa0ee09041d02c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204e6f7fde83ef474880b42777ff9db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1a691351dba0dade9fe2ea136823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca6f01ae9d1f2ba99411689da2116189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc91a1b004fc8f41bc6da65629b8f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e540a93cc1066058fcd358c7895d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ef9fb5a8d4c5bee94f0ed78778c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a4ea36f9de99d5f69ecad9ec24e56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae055f63efc053f116c4299c99ba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd4577f7f304c3dfeb77a9cba0e32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e377a0d9a630cdb80de781ead5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc323779569926b25f0a1ce5e6619f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb796396a8330ab42bd8ea956f1b39ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa12f60785190763853be5ac0f1ff9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcad53b070d25ae18d0de41f167fbaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b235920b4969b66a56da63bb271ca7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900faced6d4f13b6a83dd5874239ccec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef33f9fde53aa6755ab32982fce6594203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5872ee1c9293ca359b3827f4b2b2b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409730d20e9dc9d331a7d71ab2d35a8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9def4bf1bdc792044ffc74c95dd508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252bd99b2edf1971fa4dec10bcf6693207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ca00a16f464772eb8401f7843de2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee2102517d2c5a1d631249894b477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c25cd3fdf1f7ee22e54e6055788f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e19e7616da72466b544d6d2b2a111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423ba5053fa8d481d1538c904564cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262dcf9118d804d1f13747c48c8d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6283f594184d252c69ba5a169974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df7cae37eecc0e28d8638a3ce832a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3672b3e9dcfd1b460e85ce2123a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090f4db323e82e6c1c30cf7e66f166217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7bc03dac58e4339e192bc5f478391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2563385e507effbba7896f07799f56c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c17a7e18d469a4a435deb85e7c35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad58808f924246aa07156776f12581221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fe57475c07685951979cf6182fbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3c696519cbc1be251d795d440732f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10d7ec5f57ffb050ccd0a8f3b5ee4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0b45d1bc63af1ece1b2086087f76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae299f7b66c7a654461c01e270649dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a812464b27b0aa7189f11fc02c01ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f529da0121fa49602d31959dbd0447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c87a869391a5a93946d38aa39e7c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b280745f0d5112bd7bef357fb9bb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075571ddedbfbce80644a490a4475fad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb7eaa7266aef6586ab79ab8c10d97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb194a4d067e360e6e6e18a9cdd58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922595f9674f973cefa3e816119fcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a6bb06e8626b431e80d5ca1982cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8948f0aca146d0388a5a92573b123c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6c39fbd63670257a25d58ff96e38c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f6b5d0bd742f9b39d2009a9b6e6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17ccd9326a181ec2553cf6c43f814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0de1c1e103cd968b56750675d88c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f163cda97ac4a5de95a12460a3a1fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296004c6e03ae3aec8697a6d36cf12d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415957cd02d1c4724ec0c2159db2ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d1a643b4fcd25a0d28314727ca38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944590453fe4914f1d817a071e5f43c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2c5fd93572d74edc2c2741d81e3e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eab55b9d3fc62f2ceb3dc45bd17da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cb8946313b04a6fdcfedc079bf2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de36bdeb30460bc951419d64b9919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f1a037ae38aa52e067cf703f9191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8604ac580568fe4501fe5342e50d56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34edbb0b1fcc9865fc569180fa1fadf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d490f5ad685f903e4c6ad82d912f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d81fb2dae381d34127da262028583254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335a5228c52bb1342ee21712896092255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9148de65a23813f19fdebf59c178a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0df19369b67fe8c0dbf38570a46fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0297a1f820a690d487cbff0ebade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724153b93261513eaa9deb7ad448e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380ce76f59d2b62bd530211e46302b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532fe5045f6dcab4755c7c12126df3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f1397a1810e18c0f0cc3e60c8276262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a214e641beede4b3da1913f53a2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339d60bb2f0edd6e6ebbd18438d440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044d574e77585b2f81be16a3eaf565f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39365984266ef96f8cc0e4170570c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a97c5e10e4c82d5be5165b607074267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321659d6fa676d012c29a90346134a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95494a008261076f1de6e11d3fbff6d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e292b63a9d16f918e78eac273071270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08be4e852f9151c8a1a25f48ffa8b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b000623cff8d389c2f35c322b04df19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50ebac5ccaea830f65f650dce3107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986b76823051570083b3bd2915bae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f3164fa5af8422083df7522829c40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d106dd662a08c77800e41c94c5bdac5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b8f18b041fc655897470f5c899ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a21e89a851c3d993dc03e4f5af26cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4c79f329b62d0d9867c808f586e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b47731d8abe074f676cda10c1533280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c21bb54bdb0c44c39ef04772614e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf498297d1210d634d2cedba616a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018b434ac8d9301813658f7ec066c45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba665bc25af5de6703c2c428288ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb62e81a821e0d144dbc5aaa7dc946285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be34ee5c42437419be3df1d08f78144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc1e854545168c6449f7a59dc5d96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1b581e24c6966c489c2c37c5e36e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9d6c904dbf146031f64d23717c1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbf1eb89445bd3dd19d6d161b4aad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb3f0b03fc43b68f1b4048887d6fa6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677dce4424e0cdad712e34c63919f3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ed89ec3154efde779210d9b1fd419293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a58782740056b90dfc4ea5ed0a515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ee7eb09085477430a08fa432d4320295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1a445a0501d3e0955659c42905a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec385212b9ee282960fdbf61fc2b8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c3b08a716884e3847d1185463a666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c9a0f5e020b114c9cebf3f8e85a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef543e3b8680012ccbcdc172e5dd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda83d90139ad7a117d07e697793d552301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01794c6c774f1c65dea9be6941596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be444fd004b97841c12213a850cb7f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82a2ebedf03217de09762d5a4c4e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a933f9a8a33ce58ac035e34e2157305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a6b725fda46b1337972bb115eb6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70140f4be7cdb7f7b07e2ffedf7795d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440bce18873a0fec02bed27a38dff00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df129924ab464bc9d9010b87372f0df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbf9eb9b15f6fdc7f27f2cb10509e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f55ea87899d0d5bdfb3e80389d16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b32adf1adf935265c1209d2881be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98adcba89e7fe20bb91089d582c17e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fd69ce743efa9a63d78ed0329f71b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa174f4e1de70c0fc098bb60ce2e54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975a3206422960cc9bf36f452d218a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff364cd7738d1d4251ca6f530f28ef3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7239c0cc301006d4e7cb34576b028318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06132e85e0f847690a49070755060f04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957eb254347d0e8a0497fa7739a1a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7415ba512fb834be2c47fcc9dcebf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91198b63220a2909487d425a89336322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca86f2b2181d43b3b0aea3bcdc1bd18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ecfb08c26132d1b50bc93001d4406324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29ce8c66f369347cb3d132213ccc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d204bd978af2393190070c504631e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d4d9ef192594bc6952d2d542eeed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6dbcd77ebcf33cbc0291dc94725d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a8881dbc847ab18571c3ea949432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eaecf7e241b6a543b5e038c880b04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfffad323f67bcb38e82a3e1dc427da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c793acdd526ab9c24bbfcb3ca787332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd0a9a654f9775b3c4556f83bb249333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e88460af453de150243664993c3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de543bc9ae3b2c52e5fcfa780a1d291335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2250908b3268c1d0feeca7803a97604336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4b6b1f3b46da0ad33a0b752374a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96846e8d1d333fab77a02969e8c066c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac422a39f7a7a6bf2aa8043a5bc39775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57690fa56592b72f7e64eb59890bbcda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5bb6d7436c9851facda58fe52395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1481843d5b856ef31929a57d1ad81a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00fbedf08f69baaddbdbb27647af5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75e9b4f541dd3457a5a1d2b926ba7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1e918c02bb177f54abbc2581828c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f0d5138caea93f06f408568ace00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9322d3c1766d5a7662405d5e72683347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d6a814dd2aceacab44e6203d35da5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c4cd72dca61263c5a535eb2f2ceb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2311773acff36365e346ebd5b6527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7038b6bf1fada5764bf29b7340f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252d082d74abe44d5c6a72a4e5a319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d58c0b2e8c748ba289afa22a4c523353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc333e516871e3ff798cbc3248460c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384559d5e95e8699be5a8d10a9b5d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79814f10e17f6923bae4aa906d72f6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd943635832a06c9ea57c369e8461c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb64341f2bfb0a91f8b7deb91a9b2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4394d42e1434e152fc7153dfa21d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a8704e0a44b0c43842af165a40aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb86bbf594195df078d3c11e42fbe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edba89ae0d893a833ecab102d8ffbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c4419d028127e969f48cd48f2a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a5a0e49eb7a70ec7e0d91bc8ea7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df179983240c45b2394d7c1a5467add365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd10ae687a3746fc5db97ac91ee133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09572522762db02f54d090590d8fe3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9199f4de0b5fa58ab9e3294d7e1c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49662bb8938c884c2b3fbc4400eae3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce93d9ebfc96f029bf6cfa3fad78e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525d2dfc7479786c7ac0ebb95cb1c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa3928e457aea048f2aa8d97219a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb777f091b55bca6547fb573b6088f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd0438f2990c54c2fcc83ded34de25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b570970573b47a0f5ba2ab3cabc6c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cf3856563abe84033722b4925de93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d178905da07b409c4b918670c9ba41d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e1c07609b717699a77ffa2e77ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ad0c97d5b1e81e2fb9254aa63088379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015d21d52823838ed0c5e50387bada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c049a6465810368a3b359d5d37abc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980376b2e6dd22cb78196d1fea2da7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ec0a1d8beebc5e8808d806671dab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908b71625c6218a988e977b14621b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d66ad19a1ab57b7344ef17cd873a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ff694ea7c5bb019b2691a1a439d94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3cbea680e0798f534fb0e0411cfc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5cc950d4ff419a53bd2a3a9fed4b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c184a3720c4358d060b1be4a554f214389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec6b4aeb9446a75741070714400a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842044fe0577991d005556c9b5b2399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecaef3134a54ae86af006b9274e163392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df524a86251904a9fc8ed239c3c77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0146333d303edcae4e862d47b088315394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443e52fcef9fb57094c768ecfeb4c66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9a54bc5b9b75ecea60ceeb30c20bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da186053a65f898200c2a79dbf6e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a5fd2dfb0befa75e5b7763d7c1e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab644a4cb016cd4c85ab4a650a131399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e53cb9c7bb09e7c39cc069e3f2d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eda6493151a9e3dcca584b5b5149e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b3bd0e407119020cdd4563cfc30c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9e37742aabeed1d94545268fc4d20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf187827c419484bc3a7d72800f02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532466de67bb8f85a4813635f31aa9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb92438e4e8f4874d17ca4bf445ffd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17ab00416c1f164cd1c0db1e663b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba3c03df908958846896b03ef723b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec818507cb53d22b8f9dec98766de80d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a6bef29999fd9f56f2035238ba82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3a33f79e4adf1f63ac789e9068b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ebb634cca44faf60b415c9eccca7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8f117c6fcb4d13fdf953558bfd4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215527cfbdb797b6178725c669860553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae6eec1d26b53a808d12ded9b7009415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846258fbfffe9bb960448008733e5a1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f67bef4d97f4fcf9eeda97d987179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b87f4dda50d4fd884a31b4c7f8f43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a17436107b07b190e099d62ac75c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec2f1ece63ae98bf8eadb407188f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732828bd7022a266b4a61af22f2119f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae397144a59676146c7dc89dddebd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a919fb3aa8b97db1fd15ccae553f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e187b6543922ca721142d9a5d8ced424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8fed81933012177b33b535d908303425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3164e0e7d6011b12c265a18e542a588426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0d796a6387d2ae3d348041b4b932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170784514b8dcb5c6cbf24f6912232428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f554e9f1a175888a66ac72eed0d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d94d3d5678feac387eda7a3644cbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02841670ae0b0c94104593b9888d64b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3922334fb74bd2460ca46a21de0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992eaf891e328cc23809ba8dc42648433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b49f93f39e599fe4829208a9980f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09361cd7dc6be419d7718bd3f7fccde1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab932a4c3fe426356d96b2d65342f6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a499527287d3cf51cc35a5819d4c2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd44d7ae0bff798d8f494d3c8404a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584bb9ca9079b35a5ad736f81bd5519439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f613d3193758ff9d7f9a6b7686d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95c5802a941b50796db97b49af80e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939a1833e179792609464d95edff7a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82663dccf66e7796fbf34a4df02eb2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17995c243b4eb4a1d219cfe63f791444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b037c89c24335445e26e482af7355445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634259e1a812bcad062d395e86e82e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d542e63ecbea74f38785e1e43004447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569ea2ca50f3727672a1b454492fde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fea6d304959de215b6b7408023e5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c793d1117b50c39b48435af23f22c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14a026bc74510882fbe4055e046e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63800b86e1ee8d514b8d8ff9d16415452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fdab5cf97d4c961b332d6bc70eb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71bf92e1c37cf8fd1196974d743ec5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e56965e7430d9ea96af0ee9229e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355d22a7fcafdeb9d3d6607079fd1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7b58e563ce61f17f0dfedea1ada0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f219931279ecd30bf206d0a27d1c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b39e20da3b68a11dc38fe1522bb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf11b62173e5b528ebb3b49fd00edf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea905fbf040ff989de1cad69acf002b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9e2c167c9c2499bf05005b710a536462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1bfc59f154f7a92c1e216b05f84c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f4943f1ccca90eeaa8e2bb0150d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a45ed805e34617bd959722a111c02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792645687ee52ba5366283b5af4dff88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76876a3add3e906c34545c10f7eb578467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c360c346c5df3c0a9d8fe171d9d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7e5786eba1a2b9bd7edd5ea8be31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228fc3d1f35d4ea9d405d8f04b76638470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e15723d3f9fc68bdc80cec4d1014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94af22028564bc5097ead321e34fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2089aea2e8e314e46aec41e8eaa5fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bbe0fdfc6facd5eb4d9234d31f6e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ea7d8d222c438d8fa9194b6421a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b69e79da6c579bccf25e11d65edd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002e9bd000835a99a57a554aebdbfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b1418f6b28f5120e21b3cba34599478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d201230543ba0b576185d58b61c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26119426844fb1374986f44b8fbef3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72510c67d18a940f8102bc622872fdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7463f2def85a317cb4b3f7b751f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ceb1acfb32d99752cc78e0c02557d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150332a028be80bbf3d18eaceaedb10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17169277a3993e0beff7c506c47b92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a726becce46b48a258e3a256d425c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe79c34fa36868cf954ec7e8d538119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b6c34691a98b0356c3be390ce888e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f70d031bb581223a901fd33542760489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c32f638d61c8376b3fc7c144d67b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a286b5b3f6b6177f389e4cb21ef4ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db65b4c2d7d9c3b9e6d9f7f5169c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb324823fea10efc6da9b37595079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f428a446ff37586c32a21b88c578494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22553b02528bc3157a43a5588230a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e9eb00e891dec8f573d10d7b84f55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c7420f8531abfa7291253fc35cc31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c02ba0f1e2f0047e1be1ef23b949a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0978f177c2cb3bdba1316327c73e5b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67fe9650fd809356756daef1b3e82b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2b7a77dc3dac3daaf2fcff9411bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17884377bf168547a84d36f0b2b30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68468b46a5c60d80a28f161b12d1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a92a400b8e5ab1c0be290ac8876e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f9c33c82b41310e31d40ca6f0f8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a881a32238ef52c204d89677cab7a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d928209e5cfefec424ced35cca25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1164311abfe7a849ffa08bc3be633508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f732ebcaa5ea51427138fcc1e1974a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b9ac035091a07d85ae8540349472510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c487c5c27cb7bea67ed1e17a5ba02c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01e348d95266e22e6ef7476857acd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e9f6a91ff8507beeac0163ffeac25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e87fae66811774d12ed619ad9d4cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4c2d62461e22020411918548a35a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56fb2360270d4785db9946c33d4f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac441ec85b7d176bc4567c385660881517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb848a9b270673b84a5896ab99cd7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc3ec3165c9e1d345e278716cfb4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7086429133afce69b598d963a7bdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031605265a985c2f2bc8235ae2e27d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1e39821c4c6172bfad382e3bb7f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d9114ce9b703449b187ec448a776523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a55a6261a2c9477dfe38ad0455cff0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d392a4b7d92297aacc664f5252e6da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f06d315ac15d74274dc4de963c27b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5dc817d7b9506b3e9d2cc4cff80c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840944ccb57a9bf253e78d262f2532e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944594ddae3c735ec45f34c609eefe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c001a17a8c8d6d58b77d6828e7c66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe148ea6fa33844b9d31a6a762907f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c35d6f8627a88b030974e3bd6025532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95fc98f3fb0a77800fceea12f6cd4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2371b871b4522a61db7099aee859b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951892bec8cbd947e21208d68e98f2c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b27db48ece6727319d9a3c895e16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f73de0e7950026e24ae0505573a55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b1d3ba6f4621379536a75cccf4d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79584b518328601f8e213c90d8527539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06705f4846473f9ee57cccc38e5568a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd204e09ebfedffe045d5e48d049c0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8c317766f4a3bf5e077a15892040542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8df426fe43bafe7243a3410c69ed4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b1fb8509b6f1ad4a26337f9d9f00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256fb63f9d91b7e84d862986bc9e2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34107701bdec780b801820905d79a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed1e68184d4d6ce1cb1db43394f08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3fe61896f81c58e08512783008674548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428bbfafa0e1ba9fb22da630c8144f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c25f319c5d9013925fb4bc9e76a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47abb2d81b6a5116f5c62160a3e9f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2420ac3be1e23dd7e609ecfec64526552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a2c5086683e5740a2755e0535dbdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f19f8a5b6779c99e8667e81e7e368554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa41d755357ff10c8fe8ba38fd70bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a244a3a75e035913fa56651418f4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c913ce7c61e87b71e9376425cd620b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c31e2bf2743b0dfa4c22b9f8b3fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b6dd470f008c104fb9421f61489e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab23b3b2af3710a017fc4d1b865397560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5949ece90b1bef0840e0bf7edd902e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609d02282c9e9c87faa5a5049294b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50781a2d6535eaaed5e09e96f1a0e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935793b2dc96b02e4f10c2319f91b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d531631894b50e6eff693370dae5e49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bd66273c7a0f327b8dae47f29a3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9f43c90b73dadacdd2c79962d0aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505d8be78f517fb11a6a1e83a13c85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fe083cfbdaea2217b5ebdd6e76842569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefcba6e417fbc2a2c905719240926f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1abb155686c29c930b6a5d77e697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780c3477d4cd1825a39243dd51a37f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862605fb911a6a6ac9399c6d5199839b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78e49129c10f17d1108e99bb7d151574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab97177ed1409487d1cc18303ba3d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49067f38b227112fb935b1ef345beb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d02706bbb5c056d1fe0c4a4757844577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928efe30a134bf45557d4817b5c1da0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c4f59b7f514edff09bb12559c587a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b5ad12de73530dc8de607b20be0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf36c96eec2be8d577af5eae80f50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed74bdad47efdfec2bca00f4f87697582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d0bce94b378d6bd995c70880f45a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5602a2175aa47dcec950dfa82b1860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd309bba86b8fb180c5a549ac39e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961865a23ab6de3e644eef42aaf6154d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb14debf274987fe96dbb23eb1243c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486b79ea3dc31d0a3d0edbab91e2f17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcbc98424d838e62cb2f8d0ba12589589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a096dcdabb255a6224f28cac0651ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374682e6b3210d9f8c3cf176e754fecf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3a7c10f0b91d4b00551d36cad9a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a3f0925ddb51a9ecdaf7dfab87ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33400203515d0ad3a18845ddeb968deb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634b825af35f6c5a769195c4460561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23514ee5d2e07e0605d90f4b062d300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3eb034ec43833c2ca828f959e809f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf632db700d8dbab1b1b64daf3927e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20f63f9ef6bae41b013a0171f85ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06901ebd5ea4705ff8e1aa5b7304071600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34650ca12148f9fdcc1def8a4f2c657601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8bb2eab8d5ee4aee9f5090eecf674602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53795671be86e9924386d76dd3d3fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdbb9b76e9aa39d4d472320f0a8ed9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72fce932c0300fc98eeff7ce4634a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120695f086d41277365092528b5897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5fb8cc7ae1368ba810398f639e34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee725997598e353fbafa17fd5b1c123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe27fe6828e0e715ebeea8cd3b222609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe3649e956d149f3c06e04875f0ef9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eecf800cd59a235e5b8290fcd8958611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4a47323baa5d697821438b35be00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71416d10873bb55afdfc4ec6adbc0c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023eeb8b3e08d3be85a325a5b1aeb4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d594552dd0f4e0f7f93244be1d8057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f341e49afa5fb52a39847da702d6f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0d71e807651bf2027030c907b5e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc676fbca30274ad9380d1aaa9f0cd87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf626af8d4a6e0a5c1a145139d6f76d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a3f2429c24ff909fe2012ff85c1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ec1640b78a7d6eba0517b34467539621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb75c99b25dabe45309338d02d491622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82e6c1ab4caa764b8bb5ef23924ca2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d744536aceaf9e277fb4596815724624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334831858fc107c0630c4554aa32d3ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb003e60deb6de70cb77a17ed156a78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf6d2f068e26af00d07d7e186ec57e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee5d6e981c5712e4c010f1f76e2ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c554b7074b59c4893cde99e1b55c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065a85b901fd046096101457322216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484b3d4a4990cd80792a9132f97de6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aabf6d90ff9fba44cc93e5de2666f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e59c1da5d58977b152eccbeed09b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9194153e8c68346ee0820ce03bd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1efd858073fbb296eb86d78899d5c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb0469b978ace86056f04514bd946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b6a54c86771411dcb061dec11c11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485888fc724a1f0a7689b231f543b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155553bac5ea4b48b91a7ab3dab4c2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ab0a07b428eaa5b60864f220fe74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b13855e771288d17b578e45fdb1ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c19c3ebfa98932990df8945956116642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda723645aa712ab87e976a5f05c10f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7539d371484cc11a12a8b40f5d1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe459aa1c2932df983355334c64c54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f60c8b1561525ae00d6d360d2b536b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8e56d72b44d26eae6e5ec231e5a06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042a02582a9596e8ceca54b09a7620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b842dc295f4eccf1b3e0af9cc9e31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8a4731a161a84bc1fbe9ef1793f98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c675017c44853db045acde685d19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b9a1c37d21a954e11d4c167828d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4bc2f7d00508a715e584aac9a2cff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f661b41f900d46795eb03bd4ef87f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc4d7780aae7af7544f09acc14e2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e153c92479ebb5fb923d91ec49ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd932fb3431e9fa4c8a9c54db35e592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d26be38ac4863151ce53c3d3927b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8567afe9b1a9205ae245267fa8bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec3cae049fb4dee8e2251d7f333ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908dad3aecb7a9c59878f715255ff72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44690d3665366b52ce20e3f0f5e1284e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f5de47dea460b7bf80854ea8b65c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209fc4d638840fe42f7224b6a38a2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a9d33f48435e0fa28953078bd7e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b9c9c43de8de2610b2bd557b632cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32494ddac3b7cefdcd8617e56f910667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e1ff6ec83b74f5d9af3bf797a3be2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f39408bb6417dbd7e4f8f286b36f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7e81d877c4fba7f13c6ed519b3fd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7d9070ac6f50d9a2fc9dd8c3d4b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54ed2ea8ac8991a35e888974c5206672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9df30fc4d2258e4a5596191b949b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d949bbc727c0c3839878a800795c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d36d8a60b0896d6c71c33093c41b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09068e1107c440aa263ff5c9b7e159676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ae7e152282eb5a3b9df5f1e87a05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c26749d49550206482733277ca75678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>