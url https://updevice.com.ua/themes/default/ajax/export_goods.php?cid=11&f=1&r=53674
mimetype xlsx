--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3256,51 +3256,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933254b4ef66aae004eaa988e53c791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729b9add106bfb4ccd5712155d7cd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5336f7c50e0f54cce5fc45e9dcfffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96567f087cdc41e83af8f7568e8c85a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f28a9d92752738ebaaa10d39359665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2c022f8c26d433b63e6d9284aa7e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a9098d78c520071fa6d93699e2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf24d020ec9cdd6a41a8aa10aad97788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861301baa39a918e12753ec48c48e619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfd326a79ebbc6ebf5ebe645eb1e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12da1daa312ac626b7e28e822d07d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7905ed9c9ed9002a4e3d5fa3f93bc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc646bf6ea2f92f0531fd48b1febf3ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7440330b60ba9422c603f302bfec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfee77e503bccb461dc0834c3cf56215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c01161393c64a97f23bb3c42e12b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b7dcc19d2e9082a7183d2aac479717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402704bb7ee927000f4bdd4039fe0abd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa6097dd896da5399f46253635bb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e491d04defdb2994d432d4e5dc37b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313063ae0b1a9ae4f3e08f9c45f6cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89964921529feef87351456c5bc4ed722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c618d4cd3978f61df4ff8234fdebe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e495c578488e4f8e546cf79bb13d8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc877d90e3ace621aa8988f64b67f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5dc2e8308cba9aaa0bd7a4180f9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a14c6f140ac6be9e3c5afdc643d65e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448aa24a3643a6d541c961e58547ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffe34e0c6ec3294c63d5a7eca34d7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f10b6d4fe13a7f13a02e83cb9d4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952409036186b1db73b9869b11a13c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaffaa749c422c61254e637dfdd3af432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d1e6ae57535b8cb9453850a0123f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546b969a3afeb4026a9497409ed343734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a54f23d9e7c978dd0bd23e6e8e1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577660e451523dadf1dbe02e25a17c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425163d5d383b564347888a8387999037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae584fc5578bc11f1be430ce50103338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dd8b92809a6c2132c1a64f18876539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d0f33949417834d6b2318fd353f5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed3bf24883b7c717a798105608b0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabb7a6fc4d08341158233b5bb648f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661708284cda5cd0dbd6c5faafe094fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269a8bd6e43a06cc9df7abea35627e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8a4696b684aa87d96a4e388d4e8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b8b85f8e750e78ce251d2d5eb074c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741022a5c1bd4f434802b43b6a7dc6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6be5053f572a52f60c36d126ea73dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f1a764b728ca96c944840b667b44449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a585521d7df3176d31e31269b5e8e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703d8ad4b1a694b86edb31e6c5b52651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574ffbf84918ad941c27e3b45a6a7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a715fb622b2dbc24aba84e8a78016dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d32bc522bcaf6353bbfc80128cbd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511cc497e758cf0a1eb0845f7061c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ec30dc2801931bc1519a26ef0e9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c0111d62d4aee85b5dc0d84d413957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0f109eac83fdfa8a15014cac9edf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1095214f2e75c93022e33325067af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d466fefe9f578f25606882ed963bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202a4055e56942e7be2721542e146a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91310f00fdb8ae86be07f9555f4b4b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fbc8fbe2cbab1b8c9ade242beddb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad736798b162d35203ffa88538fc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618df6efbdbe55f9f75658379dc134b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e8d8a68c92e1dc5aabc8812e262666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2284ab3c2874c46422fdc3f38c1a5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e26066191094f06711dca68d8fe6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3649ac9a96d9c75802289185eba169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645b15f10e69b0a19269c7e6ee72bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c64c6bcf6c019146b8e45748680071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8669e3991b38e3c3c71488c3d644972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391593f11b850482a07aa88f777fed573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1476332dca17ac1eb3a3ef2b87d07c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95a540059dc6b6dd329c018966d8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f5ebfe3b8c7f79ebefcdd8894bad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b340cf1ebb5107d0ed504011e0174c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6df19a193ac59b5baa50ed0e7a2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0da0dfdc383b91a3593b65a1a13d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8f14d1b3b4d11f92bc74a09f131080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb781a60109cd6a9bcf6b4b760a7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af7d8cc41f240e16f561b64d2df54182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701da52bd41eac31ea195ea7da808e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdb0fc51a713ce97c40e596fdcd2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06ee374348eb8b4ccdb6ce5314936e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7450af36407cd4abcf2d74a5392486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2526cf5d931e719eec485d3bb284bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bafb0b3205bd6b9879a3b74c9af0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4128e272c7f41c41bb8fbeb3c0b6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc1bed07db90abe65c17800e5e4ffe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c1ab33e364656106894ff2a530b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce95bd64c0659653ca6e3f07dbba9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b8b81bf02b6d382180b0a8591a36193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2024c5b99306f01629d957b73a16694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c17758eda62d5a3803fd50315e0bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1ef7a8eb537b13bd06919b1ccb0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867e994b7e9f1c1621c12f517259a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5ea8adcfe4b7168e034daf6dab0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c0c9e1080fd8e14e1a4aadb854c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf6f9a9a818c702560d2d1ec1cb85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e886a8943ffad07d8cfca5618239ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878548980297bf027b145ba320ba20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546f31ffb8b88b73b12e02c22182a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86628d50a251e21cd8d1e9c677f7080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78038f7f4825be17bde33d2627b6b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b160a56361dce0d3791d405d97980f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce357d4ce118c0c1eb802526f11c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8acc9f13ff854f870aceccf51255bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5578e190e629f1c5bc122d90d44d3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a4155ee1eac6e62d85eada29c981110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f84f4eedd8671e35c2bf450988a41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c710f3d55c8da97a7bdce291389317112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eab02f616e898ea57b3b1dd2185777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89621c558c6e77cbfad54a230e319114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0cd3c5e4150917bf8708fb6e7a67c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ea6b5f83049742a34ad1b19c6adc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a11ea886d3ab715a6bdf1d7c01716117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a466568c09a0a1fd5e496b337897118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985cb160280fbb574b2c46f2e6c91b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6882ddb0c815ba4f7774781930a52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d2a8083e68e2433a2cd21b9ffc84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b5b112adf66eac07aa63adee7250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915e10fb36afa6a2379c0d06c221f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e1bd9f7228da3e35b40d17dd31a1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85e418d484ab176f848f1f826a9f7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732738c6a2d870e8a72bca6f7c0ad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d8ee23bad6d3526909fea3bb9b787127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82386476b1a1221f67307f2bb16a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d61781eaa3e0ef64a4f340230ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63e2a22e31845f563a74f02a3e706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dbb9ef7eed84c9defd51ed6eaac2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86101b54f2e9ab10368a59c9038b7d64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cbc18381678d193c2947367c20eb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2f5da3e0c4a220d36dacfde85791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc795abae989efaed97ee96f8cf201135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde5f3ad59e156badeb9ee5b3bbcf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6916b8a316da5b94be6d163e4acc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09e7f816cb9c34937aacd8eb23ec7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144826f5aed3eeb9080be04a3b8e795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46b6294048d0d07a380d4c43ac9a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27312593750fae6643c5fd533c4ad16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a2ef9fb9a0f8c378db30436136f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b1f33c29490ee5a853232fa0b808143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c8681b6ac2ca47e7af812d12ab4a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878dbc1cb528b7f47e988ea0467a86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd76d67282533b8a3e0513bac1b3a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affdb34701e97adc6fda8fb40de29b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7b7f43b19d31e55bea6782a137773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc112da7487c46a4e90c49e07b033d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462dc7c1f1476136698e91bd1fadda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62384d2e2c9d8b31e2e803148f9aa15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379937e9684bdd4b2962d341335b937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde99779460570c1a47a0d13b15854a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450df1ce52afbffef96298a4827265154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f43d53520ce21a36d5b2dde56754155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aacff7e3090c918d538a808bbec1a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042d612785f0139846a633e865a203f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671411bee6b76de0c61abcfdaf603604158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3657c9cb994df5cdbe815b6a97dae2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0411a8d354a2d292527ec8a654e755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c85511e934990b2f439c0cfba1813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fed3db6e5b832d19e4a85d183b8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a9477cd107b2474d64dbb0d8cccc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425ee631dd714be30dc88f994074d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de086d9a3f70e0703ba04baedf482db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e54e1bd5b1d9b35f58594759781f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc95971deb88442799c98e0a21292167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d500989d43771d18379fb03bb792168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ef55ef24f643fcf21c79ad3d4a68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8380edced92505f2913521d2dfa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456339b5a7a9365e491b1605c536e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b9d4db7512494ca9791e320356de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacefc17858c60fc0e023f37c3fc449173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0444aea9d2430a646c06e69c8fa62d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5e385d92a9987a71dfd4f02c62261175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e95695527723ab2c3bd5d548c34f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac45f4a0358d3a9d0f5068c1889216177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a8d64eba7c8fe24f50cf20a107403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608482c1f3538f69b9dbbc426df13d96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c044b5fde4041016ada8ea1cccf550180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226b99d78486b4846c200ddc400b6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59b6ac7dfe375495bb3bccda713f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c3ec46f6d37ec0e4a4fc2f0d2b23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71df4cc8bd6f2a10b450fe613f5b5b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bbf0b0d43f09be7b4c4316c8d39c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1b0a9e19bd2209f93a078e9bf639186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e0db1e55330a5cab2a31e0d28e72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965186b552ef0148a737a5947b2ed1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d664a882ce2fe4bdb1f0fbaa27e14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f049352e38580ca4abcb27af4978d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1451e626bc624b55815f8f4e3a27694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2063b1ac1ef1fb6555be85f9996019c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c0f086bf64d48393e313a2c8eec60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da1210afab044c590aef30f781487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae804f6f5b1e4bbab9e8ac64c43b78c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccdeded1cc6ff8573f3ab28be6be86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea59d0743d7f65aaa3c510e17f6f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624d72615b440f9c8e9b5c9ea86d20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54dc71f54a09ccff58b44dccb5b7a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ee403e8b540e1c6dd55e7b36c24b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ba744f19e2c2d4bcddef601546af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad252efe69b878aeb030c09bfb7ccc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7f037cc68f209a12c25f8374ed3d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734f27eaffc0be0a6174ef67f585c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c4d9b2d27e35bf5799d37bbe0a43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a73cc532e3686acb759a052116dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473368c89aff1d6218f28c89695e36a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8b456afc8e4ebece604ccb91061e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a6cdef489d4c67f5f2ef78487d02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d95ddcdf5e55af6be6c1c5be3ec0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fdfff023b5d857ecd4de1d607a38e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f3cfbbfeb8852f06efeac3f303a61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf1792064744686c4c865b01388e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d0c647e86f3a116390a418320b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970a3586b57db7306af34aa44899c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963a72bcbecb57fc6e621d2c59c088216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c7c943a27b83fbc0b68e2b566fa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d093544d603d4cb860d280d40c7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94e695de3100c53b911d10767767a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282352f8ff8f695609c5307339690328220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85edaef60eba20da2658fc44637265221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355e754a07728cef4765cdbcea4294222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdcee36e9baefabaf0ae434e74b10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf4ed3fe12dbd4c949d4535b1b84aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b59205c07f8841dd19df73f057b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a68d0e33e11aebebdc8a43d4930c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436bc463f4275d1da5f1e63bb8b8cc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417b6377555e484be574bf219b70eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b82c71a186835f126cab6854161f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c963fa1281d0470087766043515014f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c234c07af4d5e828a7b3f5249a39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e284b047551b9ed305f58456e17da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac407a1c72bc9776497de1f46a73b676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368fde628c03fe5e2c2843ee7104e29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d3d153b31ed4e82bf747f11ccfd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3171005b8948cfd95e26dc599a896236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3420618c0600efd599619b90e12c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd593a8193631ff112d643ce036103238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0422f8a71bd0b467b29227b3cd26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d85a8238dac320e25f054966cd449240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebd245c611151c41d5e8db71ba4c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddc027d680b13116314d8b63df5989242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8fa5c4dac7e6dcc61abf468ae4c78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ef86d14e42cad71ced55b7d128a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c1615f78eb8584f3906f3dc577b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe981d206a8f35dff5565bae62bdc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f20a34952c41d35be3dd6d0fa6fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b82a90b6e2c7c992fb89e15b0d6f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5df71f607b3bd5ef5a94deb43cde1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9873b003b9077cac23908a21f34a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f00d5c7a2543d493b1b0adc8a5b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6061f5be4656ee2f3c36100deb97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd30b4e0d1849a5dc494f2add7b47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460a92c18f51b9cfb711d09788fa74f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ec65f7f3bfe4489f67bd673056e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a4ed1247830a97ba521872a7e69b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32ee206d6d235c355b609f70d95f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb71d859db248f6dfcf75be9685c3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd2d2b54533c6c5e0ae461bd0f4384259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371f84e6dce1e6c6d87c9d2c6eeda65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d10e3b8c500281241afabb6e3eba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195c35839d52061799e7459924aaed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd54bacb1758197a2c0688d31a5a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e763e8fe3c06aeeadf10b0f0365b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babffb189a283c1a5f45ef0468d63f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307db492fcc4322e13241492002a835266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde8b3dfc8da5d96495fd0647f72898267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5cbc6cb9f85e6e837f5252c40627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b32d1efae5293e1281787f09f42cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ae62b5590c57a86f7ac17d985c637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb02fa32f5f6bd27ecb2d497ecb4a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a19c713876287774e4947d5a7ccb07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1d9978cb1d6c98ff68fa1b2002b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba43fe7d56b086851eb21d4a783c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20483726b1b445b74dd4545377264db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a828d5f051a47820b9fc10386ed99d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653654da439a48679ea7ada6d21afea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e37914cd3e0ccf189d4b68206f6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7be8e4290ad8b97e997a42565487279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca816bab3e20fb62325fb2bad0c58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f6c8ae1315086d775d9593ada1a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea829e593b733049fe0c8fbeb6c7a2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e8bf027c02b276d26eed38c94532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa749402266681114bde42eb54c1ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb4a817b1b4a84b1a5f066331645e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80957782cbf5f38fa869fc9e5223d15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db39be6c1b9c6d6d7024a106f2756287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26147e9637b177ea5327e919272dc65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d7878d79078423045d669059f58c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1406b7c5f4992fb74c7f5195e05333290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27698e912b38e006af43556672c3e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e1816cc8989e0a9233447fc3c7d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1373bf0f05664a88d61371705f7cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d93501bb3b28ca0dca86d2387d4781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a96f246d43edf1b50741c42843c98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a8b1c310587434485707c65ef38d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f0aaabd349a2bd2a3b7d88ca049d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a9740db10aa03586230e3d1bddee4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6df51c34188344c82c0fa1c4821de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b635c7577dbb5b26d8ca267c5c855300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11a69d4101c9215f1d3c0e0fbbffa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e5e604239707c3c4dc7712dd36c72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89d792b64483938ef3be6aca3bfb9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd32aa524279996a28cb5c4c638b9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63232596c9290c55ecdb9173070afa53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3c3fa90076b0b5d427e5e5ee7766306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958073034e475f0d0b9d6b2d9b9820e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa77c30db8d5cc07acf4f42fc9fa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ad3a48aeaa73580aec6d9256c396c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768118e039bfc5f85259883563fedb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8cc9197b54a13e2be6dfe3870329311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b3abf804ccfdbbd229b245db7ac4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78cdecbe9f95161b1c1adaa6f42b62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ff4aa94856002ded20096b5c518cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4f7bd334755efa852c215abe5658315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d253d34df08e2991b058f92d3dbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b92d953f541ff28364847efc93bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c29d950c3d89c47ee55ad0c97fd05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6747974f52ee495c95f05bd1ea4f05f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e045bb83f594957e9230942d0cd753320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84024d97c06d0ff266ab4c3880c53b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9b1e29e87ed430d77fae95e9c402322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e99572f983151eab4db58afd3da9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fe0374b120c32f8c136b50df1e1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec251aeda2cbf66d65fc1d18e963e2e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d548ba11e0e6a8e5d1187a487d8a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b38370c7a2d5951ff2973bd12b24a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e7cd301ef2bec951b9615a3dd93a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe5b61d1bafb539957c03dcce70c27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7db4b74719b2373791e3352efd279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c7487582c0c35787173f473e36b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37770b83a784fbca2b88ccfe175325d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76773caad261690104d8b84051b74ad3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d33eb142e76d594b96d5a4dceaf86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaa532387b866cfac9cbacb35d017f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa879f41f9c2d550814bb4c83f9a8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96889dc30fb9e44224fb5b4f49526337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5657518f520f2da89cdd4276e88b89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4333d0302836f773d53a3480d8ed65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71094a8a91530449f53ff186c3f9bad2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab89e312e14988e5346ee13376416a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992546f5b230fa602f6b3530d306c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985595f0be65360ae24a5cd31422d3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a681d0985e5bf78ffced2a7e72d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6b56109fe64694719674a93e681d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a93cac5506b79320936255e8f67d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e7e99456c30457a4fa824dd912c2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f99188528f67d8d89fe92125792c43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ccaa6ef7d8df00e70430dd3e63ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b162e6041155af68d5db4a20b3414350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2d8a2cf1cdd5807535526eeb6f996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ae5cd837bf2cf184fad476ec82f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6db5e488e1e2cd27e70bc4268f2bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a46db254bc3770961e03c055a9b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7b7968cf3c95d7f84fb0f7563cd28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c897a608776225dbe71adbce47074356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aa3b5b02e36e6c837f831425eacd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef2ee63190f1222c148f5a2f32e41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120ffebd7cabde150f0b5f5335f387359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f02a40653a19121cce3c981412cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7be0370b953021e143ea23e3989e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ac28523a4242cfab6fe8ec67889a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6f2cc2866a3acf9a5c15ced495f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afbed0e1120307beac5eedd6cf261364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2931e6c0286de72c3f48f177ff5cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcff01e9053358309d0a3f7e93f1fef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ddd66d8fa05bd1edaa132b0930bb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff46745ed54c92c67a69c7f7cc1ab3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02a2015e3040783b046d0977a69b1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642644852e0c98ce8d2f9d348a37080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83a99343f09541bda1b43237750ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afd835a18b793323245dfd60d3ad02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafd4289f5fbc3f4e073b61b5bfc54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72b226aeeb2412c425f6fd3240652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80acd6685fa63695d110e47a05bd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15af7567ec4e8511ce2b7833868df1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114aac9607aff0cf911719b47a9758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc3c4b62eb0de5c88099be0e0642c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf2b39e0ac0622d6706a0ffa6e31b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80aa141a5417622190829517b4a87c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08d954818026ad5c5c82637ac7366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d1c57f350495ff105b55eebbd263382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2fb0b7f4acdd5505af28eaa90a339383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc6296a2f516d14e9e08eb0cc5297384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe93f821844150e5c30be7dc604bf8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5438b2f83412afe46f10f371987a17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76ddb824c60c1afab51e743bc6731387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327315d03340652542b6999697d132f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d8febcc84e57af4f81cc4ccee1a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c818a38d326de8ac6a6ebe17ce96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd6159e75e9da9ca5b9ed90d7483d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e93e0fb1f426ecebe7b117d9e0684d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f90672fb3ca95fdb2d5806e049b9de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f913fe6db3724fce948db440a1778e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc308186522eeadbdcfb2e0b0c1e3e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7405815a573df9d484ca9ee822787396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f89d8b063b2c9371c2e0c3857f8a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe9fff2d9649fa5748a1b043e27fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d427f171de3c50e3348e3700df927a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86288931bd99a207f47bd25d1c417d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2718b14f8bca71ba3228644a84207401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09ff5e2863b6ea0a04dad288377a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791cfb152d82e75c0c2197a392fdd60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0aa916b794a73d1f20e0534b3192e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c1075d53aeb136d2266d00ef70c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bda33f1e445ac6c31aef523c6ffcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00768673a2e46b5e4507d9e06efcdf0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfccb8b7a0c2bc53f42da5ceb8400f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b7b7a50381402c4676849854f720409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea796c4173072971303fdb0458ce3a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcde3143f59af1ebf5f3c0be1e37bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831cac4a20c7bbbee48c15d0b30cdfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2258a19811fe73f2d6137bbe251a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d08c98e7f4e546b8554358ff4f36f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92534347016b89eabc4ca113fa48aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d59f7470844cf4bf3705ebb002c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8584cfa4eb8b8ea0284ae04c57fe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a81d53dfb94603fd76894c9d283fbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663da7f83d3c69ad315d7c6b6587949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3cb08e37862d4e2163788d19ff161420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fbe2e10df6f9bb84907f0d834b1d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312b9d705737dbf32ad8dc51a8870c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effdff2d2e6b2ab0bd0e565864e246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ea50ba897c08ec2ec855087c22d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb5fee09f327c85fdea50e3bd2547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16004546ca406e635561999992c13dcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6adccdc0327b46249292904eb7af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c25a021a02bc54b886332cad939f35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c3a3f4add061260b6b14f9c498f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432320215116f36fa4f60381e3a604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a30b72d3dcedf5c3d1fe5118d6441431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc5d3e99e0d9477155ab7a0e26e42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5e887222ce9f89e9bc19b88fcdea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc36f7969610fba5b2ca78bf5c9f0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48da073051c8ae1c5970ab13f3bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d314dd5c3d21af8a50906cada580a41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463367e48d066d2f3577cc314feab2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c63382cb12ab7ade454240c32a32f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb200e9ea5d7382baf59434b498b1d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5a814710add54ff03457783ea658440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc13f29d4644202e28584cf4572f8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3fd70aae95a81a268d16ec6644d27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3584904dc47d4ffb875f350bf48c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc8175038e0ac93c3eb44b884ef8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd8f250c45679d1b6b48c3e72ee73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ef04586fd8ae0d3efc9e41f8da92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523d78fc33b125320cda9c900781965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30908265b685ce8a9dbf23ca49fd045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e56143b61874a30872371f8ab88dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b518774654bd32f1951aef73d946493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f6e997d00a7dcdf0c0e5ace13f15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2549e12b4d7b618d9457f1f2faefbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da4b774c7210b000482ea5ae5988c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7f160885947711bf89f689556411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704967d73163c81e21c0d6a8b457144455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8499ec6cf2b2c160cf4057f573479456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef2aa2380a53811e347d965996aec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065476b3e32063490734105958ceb92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7642812a10c1b9b639da065d3c5539459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee8b5d136ae2418d6e60823c2da88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bebd6fc5a12ea90c028df38d0e8ea4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a99feee516c01bc037b715ffa69de2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38090e9a4473fd35e32be0c3e913b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece940898584450f0c9d5ae7724ab263464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd9a16cf7932ef6a2ec213e1d5a8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482ddd8c41423d096b45bae4f1fc84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aad2e82eae4348efa6860877dc576b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a263a9fac3b9120809a55ac1113a2e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369352b1237c35365c20f4684ec4c90f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc700ca33cb787ea919f39bc5ee2da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ad5886fe171fa0476f0073ca88f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bb87ade9fa3b7ae6f6cef60ea247e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586137712530ae5114449a75d9f7e26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b6dc15533d5b78f4ed1407540eb50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b74a13594aed1dc4544af11e33322475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9d35f3ae4bbc84ea5427fd019300476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c11179e6a745d5ba22424dc035648477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6164903bc000cca7229ee019570382478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f565c9a761c24359d3dd9b9017e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfea7444bd961277f51564baff68c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73b8a2b1219e68362f6d86849ae02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e39fa9a42814c12d85cddffb7261482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633b476379dc74d7937164c8763cad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421361d875a0978108e763965617fa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385298910887692ca40efd9b5e9f89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db74da8abde6e5e4625634a51ec14b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490916e5d5356407366b0240f4a44f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e991d5d0b83217aa80e23b20d1d43f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f0d404389d0336d120e6a3d716e39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b600a29aa7c00d653df3e14e18062b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7aa7c1bc0f58d5efcb5f6d033080491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157184c99fb424aec9b1650a274b73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335375005c1879447d11841f6c19eae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfffe94dc00322d03e4e86aa94f00a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31b7938e8d80f0a78d1319a003249a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4719745346185a6a04dbf3e0bc64b0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2216bb45f352bfee9b43293bf2c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78be57cf31578bd3bce83fb60fab9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21233796008652af89a1400c33cf2ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf5798cae41a610f63b6408b0351f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317a39d2b5c7062882d144fc334107c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c210d4f36ca3214cce9ea061ffb7836502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f243076bcdc6cc474073375b74d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744f8cd32fdd03775aaa2dbbd8485d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c334c86cf6ee42d58eecf9075870a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d00c2113e112852ab59837f47e94c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c79c1f61004acddb61c5ca634afa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ea50685ed577f5a09a4ebff2dc00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d89887e008c23291d33477b00763e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d227dbbe68282c07e4d20f24b17d9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260fa097273e63ae0d281ae0a73f7cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d996b0951f4bf50b14b84a329d30cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572560819c54f0c39239ff65e2aed501513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b01bf5678b41f6fec97be03b21f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55da6659689723ad453e9d00dd9cce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e440f36e1ac537d020419c8a0b8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbf15990897082d5240717fa492849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e02e222dc6bde7f97217a5086968518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893abd6495b5dd2f10deedb091aa99f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55bd0a9e37366ec88f1c6476b2ac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dfa468307a50aa71a6999029df66b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144fa427cc36d133cc3ac0cca9b5f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483748b506d309790585183842829453523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7929a4f2cbe2cc9ee098b0b5f493f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cba01388f02e787b0a49ddb8b545b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25262b27841e4ae366f8bee127b35c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d04b95307a1c8c6ab4ea459de1bfa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477974782fcb921f21e243bfc1849c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aa29868b6a1eeee0419222f56b9d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc7572f8bdceb205e2a9e317416b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c9883fe04ab1d626db11f61b24e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc27b464e407561b64f29abc522ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730964bb175967b79284554e4fb6420533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608c96f273a945f83c7a9216c24487534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5999084d2cf5ada80d1583f113699535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c6a6745159102ce3abe0d32396f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b9390a79b4506f5da168b21a554d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d1a3329fd928b1ab5987c3c93d78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e4cfcb36357ca39c0f38f132bf0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46a094a9ca6ebe0f5502e1a69ce85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4251c5ce4bb9e1db9f796a7a85cd1ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bed351f2d88508f616f4492bb0008542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4e2be1538b5be17c189af3e332c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a399d4e7e345da0e4c9926911f12b35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f4f57c5b16de528822e1c8e7d823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ab7966e17383890e157810bbaed9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41b4bf53882e401983ed719d3ce96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8809d42f80169201e7ba025b54f71b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00e79232b162f8adfa7e1dd8326dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575020a7ddcacf6a0acf0604d0a40be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273dcafb344da0d78d684d408894b4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb682a1bc49118574ffc56558ce2e98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec16a5af09d45a430b9b080f5ee5a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250d611295b04ee4adeb1c231779fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3021aa436c88f2b3b1eacca43957f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179174d74c0fddbb81525aea6a5e6ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518a13f8f160e6dd8795a7013c7758557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a43a487ac63a00408f5db0a7bdad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27391441699d83cc196db686e67bde4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e05e0cebb534a25b5ffb2423fb03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696e7f3ac1b124336d823f940052daf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a50a3752736d7ac8cc918dc84ec5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c36a62e6a3bf9f88762168bc787f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfab2f7a4dff4dd15e3a7484d5e241564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b060e4dbb2d5591dc71e91927ba31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14f25b5033461c89ef648b14eb5a54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e8416812d57be7e60e1bdc3ad2395567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b73ae7e23f9f755c588859b44055568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e20282fb74e60c4d6aa0ca3bb399ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78726620aaa25d98f6ccfa6e6550a7f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933cd398bdd7d9e9b4b0a7fe73a62c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1ade665030b19b1c68fcb1c47dcd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1754d696f7f6ff4c5569cedddcc3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6992804587d2c654e415aadcaf8e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e63d84e0dd476ee91e831e067b3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6bf14772f4438fce4752168001dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d396b896dafe6fc519d08477fc1f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107d44f3e14e5acfe1ae859e79d4b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5f131e5398de5ff71acb5cf745d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d8a32c98e846555bd6025a9c8abc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cce17543b0722ac6ac96ca0e1a9d69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f7237bbc68102468b41287020894582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c566c2bd061d7cfef07db06a4826a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963917afaa4bf75a3370ea35adc82a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02323523dd41f6a366a8d5bfb8322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8a1951583ee13f23a795cecd6dd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c649d3d09da4bde9aa2612d546545587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b65b0cc1d781aa92b6966054c8f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78457b4f0751635ada59b4d136494589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fc711fce457f9cbd06e3324dd94e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e213c3b5409d2ebee5793504e960591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a1b37c0c679392fbb55d4963ad3fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723924a52c4d534921111a67d5376e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d3da395bdcc12c17642d6bb5bf1bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a2ca79d9219da54047441f60e879595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c0701f5567cb77fcc57ab20b3bfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93bf38a5b177a5152415a32f45b83a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f547d65a971f1c06a9032f7fd61b85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4451be0626651028cbd0bb61785713599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed261e5ef15862398710974eb02c50c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5745e75d61e03584b2241d64c896601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ae78731cfe5c463021dcfa86df58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc284d675c829c1966fd36862d93f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4dc1f08c80d4c8d47fb90eca3f8cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68353b5ff64ceecf32030a4fe1c0c1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9884757ce3ce6e7101e397174bed2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7598a50d1f673d4cb60fa7868df786607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1cb55b691547f56337fd2a29e3c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ddc0b20c2f4586e62cc0e1b827997609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313ac64f7d020ccf135c42acb0a829610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6eda2ba321ccf3219fb90619ea00b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ca697e1bfa9d3e8b5fa0e9f40322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5719dba46c60c53a01f8ff9d8172e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c2097cc80b02a6f3e75161c692d47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee568cfc25fd06c903d35132331cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48727230b1d84c25ee4352da03e07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0276c4c4da081ad755e63f8a37f3d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924ab6f447dcb166f557659d217512618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b983a17ef993e7725be39acc074742619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7f69d28e3bd137bd499e33f520e97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b53543783e852bc872f568af7ad17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466cdc74dc064b974d2c434b449c7f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffda9d2ebbfba7652fa45dfce1a3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c1003af0ae7d4cb394a8855a0aa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2e3ae41d6591b04303c3161f66ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524ad6477e32bffd65ae9807381859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811a98d2b32ce9d15910b304961fcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ed64fcc083e52863531cc4770525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf7ec8ba34069cdada8072f3dffafd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746a0f86a5c727ec4051592f7b7e57f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872f82f03eb0dd7ca65d1117b60a15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d774219708b0749b76b450fa967947632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3911ccd8c1bbb5e9d5d717306f4dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b26fe10fcd76eadae5d775d3b0c401634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f367881c6489f291d2254dd2601a8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb9a192a2c7f829c03059baa4729c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd6958a1ea11062623606c50279fa9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84ac2f51bfc1a2e70b2d08154f27e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d585ed05ede6641cc9ec5bcb50d7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f325afb507281391cc67cd95d7e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8acb9292e986ba1b181ca1d60adfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1a5b213e48e0b5aff22126dbd2e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807d178710b1c597ee28e902d8bcca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae6022d7e627d7e8a7cdbefdc2e88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f6eeee5b19be51cb311c3545eb211645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a732d6d4fbd208a1ee03a40d8915ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86eef484a61aae3aa70df682062d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552825b0bb7654e3d1e3f9e5d8c33979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07730ff2fef6f51dd8236b477a0cd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a970b46c5343eef54638047c565c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554113444d19266dfb5bc182154645651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408235b861772de78af237ec99f110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e1dc92dd6078b4d227fdde059de8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d1fa287dfac272b63956b2a36b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5074ce4b71e61c40fdffda4ec7c89a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27257769addb5e627a464aa7ea4d22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f3e417285ed3a683f6aa2596c28e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff5fd86451a3c2d57676a84a29a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949374f4504af16a9a081963caa30bf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8875b5b89105d369e1fdd29f5def660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1eb77daeae445a0fd83f0da08eab2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf5cc6f6d6bca4945f1570b6f4fe22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a27c62f3520a1ade88029d0638205663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415386f7adc545e3adb0963bcb2449ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac51974f4f87a7d7a8d7e24b8c122665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469712a52f5c20c17482b351f0a546c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8247b2cffaa05f4189999f1c5662e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739298652d60583f53a57cb21d08f085668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadbf73e77d1a407d97a2d082829f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088800cd4591b1ea1561420f847ab8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bafb1f74f7c93e1891dded9ecda4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5a349a3efbba5e50e9f21a2d5724672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e65c28e6b4de00f90305fc500479673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071b95408be21c3da716096480db70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397eb011537c97eea838db95da1691675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae28370d1eaec4b8a116a24649f7ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f833036a6e40f9640aa2af8b23454677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae005f46f42c5064729e943c88e753678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf5c717962299daf6e01d482d1384679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d853d10de4330bf4d7601fa5fe4aad7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898342b36e89e253b979778ee8fc02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e5122c10783069269f27ad99d641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febd611074f1e611d132c1984d96599683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85559801f2c4c7ceead243fd043af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b09df2a0d4cfa3fa15f9f55d0e62dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f338f25230543c0131f1724f1e58a82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe788eb3fae0376caa3f1203a4b918687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ffbe357b176824a9ad0745c0a639688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd8ba6d2c978533a1cc361cf23350689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daebcb45178faa46354e96191dd874690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe634dd1fa4e307129103555c593e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5530fd6f01c03aea13d8d3490af3d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09dacdbf984c7937ec75bcb50e1eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8000199c1b963dff95efdb04a38ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275761d15abbd135cb43bb223ff5cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36213b0d8a77b1935baf3d7a16c1b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab421560d3280fec665305097e014697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30665fe76d03d84845b837ac7f290b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7241eb08f0d391b7f4ffea7c68ac74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2afe4a5a166b4d6ca6bb7615495c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43b3767eaa57d9e9a30e01aed4b88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d761448e141fe9265ca4b4f59f85e6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb61a1deffb4917b9d9b037916a36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54827970a0439f52f23a18c842cde62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ae2470730fae4853bd256919ad6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a40c3e8984620047fbd6547f1cacf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164beabdb62530906eb71541a3fef4c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6f92a551a48852cac9a8f8b4961a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a5f2a1e7a324693daf311a19e431709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0dddcfb2e38c4182fc578f5e50a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ccec55c1c5f79fdd84415c83c94e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ebdb21e4f3cedc7cb9dba16317048712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa89696a24d749a423380ae6d4f3a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9f53c6ad7aadc13f04537819f56d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f03bb425343f72ba1c0101144fc286715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc80c63e87f807d837c461fdc03608c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a74afab04092a34f2a4d5482dd557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da969f7f4429db3d13eb0340ac27f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcfa7df885a982dda1be7e17669c11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe1fbb401d2342d4ec2891166063a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d884a4c7f94de67d922c758afba3a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabdfcdae2f91248620e591e21cb150722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a70f722a14291ab80fced4993cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd22f6be43eefc52e78bfa9cecb3b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fd6141e50af15c589a957f12ec96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353194004c84eb4f4496eb9a79ff4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f738735288d6098cba6c24d71f43d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e8c2d4792d3ca9d59890d150f7c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d9b9d1b057302672c5a62a274b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c7790a2b03cf43170d38658568f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a037cfd4e6771c131fac3a037ec81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067978d60a75b70eedc239c4579efd732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239fbee962013eff91fc16e8d9b47d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2869d54e8e50be147aacc1337940242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e475ad139a7b67d53abc5b87590873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd8743198e51e1678d6d671dedafa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9676c2257115927c76c0a5867f10f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef79ecf1a14dbc6525da5c75772436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726dc3d559ec86f59ce46a6deb07a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426b968db2f40f967b6712669632088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c83723730d5cb97f9188ab00aa4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e751c956d6b626cffd24d2df94cb9c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d714eeeae331fa34d677159305d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd70f5a5e926c8ff4cd0977511bdf7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04da8012f5ddfcb53d61805d0d885c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b98e286e4515ce1549c5f2274c7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbbac8e638a513df721eb15682e41c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4e648557d9d9de1ae4c3839a7985a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76e928ebe45c17fc2b400f0b6371a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba0b896f16d9608638c4cc762f15a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e999be93c60603c9a9b39888a23619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ebad5d77c0209fc819fc879e3deb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743df9ef5c538ab50d790abd5bd35ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd9f86127057a1c147a1a720fe1a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf01dfca41a23e431011aa027356823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401203dd8be7eb867b104bfb2934da224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70290bc99c613cf7646541a0f2819ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6eb3e55bebe6334ebe64f6e786c7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1baabc84cbda1bc0ea5fcb84a1c5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff928ce5b0c77419a9f2128c72bce328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669eb9672e3e6a1059f9d3d4042bef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08734a2c87cd8175859da74f8eab7dea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499bbbcfa88a2c264ea2c88c168ee031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95eff8ddce58126ff96c0b8f57608732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb112275d9bf509ed73fe758753ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc7bb06bf92ceb555b5282d18da9f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554edcfc703a92026a8ff0885ef57b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca955dfc5753009c19a4fccdb29e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a68352e56a36a395791afbbf37fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e259712fe08928dd12991ac557ca40e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5305ebf54eb4d712be3d24d53b389039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61cce21aadba512bba5749236bcc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af08844e9ab39ea37ec1d5622846fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf11645ee51619140e73b61df4666e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf1df09c508c5ccc7584791c00e9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88974351c6373ef32f54588a50e1eeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e33817be58cc23865515ae0431186445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118ec78784dfecb2af5c27d70b633c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5072893b15349a1ceff7fa2d6a4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5be6bac7571aee1c7fc1cff35ce148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f91a10f62ffe8bf98b5b28515714049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11ce9020c2a47db9c464cad3273c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b36cbdd1259d7596faa5a1c26e33d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e01eba6034c919fed8fe0549587252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea161b04f9c2017a41050695edf91853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411607e2ce40d60890a6e90288ed76e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea9213ea9994c11706c1733201cfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edc07cfd4237fb9b53f891a90386056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a337dec15367675ca7dfb8efe39aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b88f51b5af09aa4b96c65b590f4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a66bc4888487dd4126a5223c90c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931f1898bfb8ba1850f353498f2a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5da409111402491e5a8bb550e619961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa457d6575e43be57dc54f703bcc15362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db62e44d7b2b88b61b4ad1be12f160b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f10af3119feffd1fee1e29c7e5d20564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101e8017f0925abda379ae484868bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54df3e9a9a12c8e40aa486fe5d195366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfefd0313f881f68d10bc7c670faf5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b976b0bc54b5acbe95ddefc3fab1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb0be98d89ead04f730a11ffa949669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb4ce18a15b5bb320a9729b36f035870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e9a5c424d36a203f7cfca0dfdd46b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d821defe63ab24ca4a0a46304f2153b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cdcf18d321129c4aef14341a0e9c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f392a4f1d2c1b0f39a5e4e4c1d9e5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040858b125f06c030ec1ec6b02e810c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7498f11e15c205ad72f69ccaef009f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b96389b5ce33cafbfb12d0038c6b6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634bceba1dc355fbda5f106aa783ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac1d50fce46bda96be97b0430cf7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212da16e86bd72e7736065405ed7a9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c8bca0887c12b4b954c9b789414581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c8f7bc2002ece8401290583ac04b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886122c44b60b8bd7b61d3189f58aa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9bb4a28e1d61be5b3bc7ec98e60a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131fbf941436a40f173604a5885b07a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a432f9d44fffaef58f4d8550c8c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396146f66f8a88e7ef5e4998aef8f0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408919c713b8e42553d86a696484542388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c61d6f89fa122d59d6177e23f6192689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7bc4e332bb3ee63c05725e7f4ee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b7e6416e919c7a513178f8fb6cbbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf9712d77b823fa32e991e0efc95f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798f5ad5e9bbdf75508f7c2870994c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df6bcc9a22f18b4c362dd4f2e5f4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffadb7ec2ad93c6a578a3708376c55e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72283f24943a49a434b9fb7151bdb5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e2887ab564d4f324081c9f8c9b1fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf9cd483df29ddfcbbf108a4317c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eba2e4d4a311ed95f0a8c62f65a3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0fb532e24513ea12bb10b497c5fd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6a791a48bce758c7977c706fc7fd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683efabea11abee88c1646ca875714d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da032d703ce7e3fa7cf75e85eb2c278103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6165778b57736cacb13f4bffd1fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59e27c5075eec9b8ab620154ed2e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d032dd1730c266627a258eafe018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0d09ce8f21d5ef5b71cfaf4e771c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa013d217b96b7b3b5d59a37ed9bcfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29475e4de05446d5aaba38df947a0925109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928afec1a882cbc7707c4e4b0d80803d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a94527bee68e9e0659e5c6e3b3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989785720146851282a68df86a5b8b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c8963aaf682a8bd5a60791aab7ccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99123cd871c55275d182b866b47e7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a373d9691c16dd39f06cbdbd174c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90035eafb244eb06dba8ac4a037bc0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344eb0c5e9e8027177fd7b6ed9ff09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ea67edeb98731c401c3c3ff8ee59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb48269ef64a7720c14235115b644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f5fac5683dcd29d95043d23cafafd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c675f7a2c2ae441a89fc4b4017893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c565042726e986c4a1d26d849e84c49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b82515202787afaca213d8044071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406eb92414011391cde1557dfd313ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d65e975c5a0277a812b78e2814d858125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2627e5b3afbea2e53d350c6d6de5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e161ec100a07e4c6202c1eb42a95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e1b9810e9efa8d844a4f3bb12cfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1af12ace1ff2082d31c6dda25db03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4654cca166152d1d0a19beb3f2091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f53cc35ae644b5d0c53e26260fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3ea0d6d84d896a78b236ae2af57d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2542b3a2acdc4042bbd33d29978268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6430732e65ca17d98c7002cda5e90dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ab14162bd008ebac662f61bd51c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3379751bf9245c4ccb7909d968668b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a164df43fdfefbe5184e5213ea93d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2aea37da1151d5e44c56c25dcc3b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944766c713e0b5f25f0224eb0b9699ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816857539991d28c3a445c402612ba0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab89dace0b005e4e924a945a5073db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ae2d7f767ffe4aabb78412254efc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbbfd7460e0d6cab483c14ef885168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1919dd9a074b46733affd8ceb2540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34186aa36764cdd0ddc12d242d3f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be04890eea5fab311bedceb95b647146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d6882b5d65682d2f9182c6c047e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ea2e3464874befdc8177624af45a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbc3de397bafebfdcafe167fcb823149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307186654bfa885cac4f400a96331664150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e7463ce3873e5c5e0a8e313f7a23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fac077e86e5509e6e13562d1995c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69eef078a427905ebc826706bded5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee519c53b52028bb260b7925014850b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704433eb1637e0ebbd0d7840f28b3277155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb1f4fb3538caf9830082abc46154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9e7611a8dc8db504d70799cb98ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416cf3a05a134719efb4ec668155ee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb68cc5d09a2e44d39f5102d25d468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83930d5c9a2fb438fb95e8a7558e64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a7037626366babed39cce15bbcf01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bade8bab7f20c12263809e520f6144162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef359e39e13b3a824e2b5e3c8c7a41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe97477e0f9e1943921d6f19def37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b481b6657bc8c93e0333851804e7f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ff1ea08d95ab4b841cbc34fdb84e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a004f2c2e7bb65f73209f454ecf2a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644625a5cebe33b49892d7167e22407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfa531311dc50b586207b4971eb9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1f26e8b182dc543004b57c6cef803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613df47f223af692b9467e90244817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251899909224ab871e9b922567afea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c51de416ec8cbe8f3b408097ad5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5baa6bf048f8ad01621621425078d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe21f1f5d69dabf5b1f5b495bb61eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281f6bef2a7e016761743a229970a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ef64ee033101682688bdcdd13f401177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7d35a4a1a675d21e8490dc7e1ba4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54c6951220182a8333df3dd67319b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63890f8320808c2052584489f8cd11c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef787c78397c7d5b873e22c5f4d63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f78b4259ea983778eca548835036d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f576058fed5274468372180013f39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09790b2117e0c5db30c74bec63409bfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2f5e17ffa6bc6bd6dd07203e3f32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb17e8420f4cf61fbddd0ee239edba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aef06cb30a79700664be91a4ad881187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143f6d5301552962f72c0a339f3882188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ddb69e0557daf0c212af8a50ef4a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4cbd6f47a22a060cb3b4d1591f8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ead0166f30e0754405e0cabad64f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30fad8d4453ad031eecc9855d6838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec58cb97bf4f6370da75aaefbdc53d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d154fb23ae434fb992b743abed86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f314f21eebfdbc0bd660587135c71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c5fe3b61f2311bace0187e1a8158f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73100cccb5330e093d31e15ce3fcc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fb56ce5bae0bf204d3f2b44704a49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705baa00959c9a86365a9a646ea1936199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32b260ba1357ab3efec5581945f79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f4d705f244371c993af186074f3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e07281f22c4ebda19fad9f863e5e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a103624a69f11e39c217f43883e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a138243e384bd2a4881c52ea7c5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0531a5acc3617a300c00b759461b569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf4c1475104f26a285242e02ba8731206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782bed52cc03997d4d11adfd2cbb02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee7b21509f60ee61ec732ed053fb9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabb36791f7d6e76e4c1afa7f05bb24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d944c98b0762b77dfc1e4ec04e7e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf13afb4127ff4041622f327e9a4306211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cfd0a9c6e659e79efae16ada73d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28feda330b6d098ba8d889c9beb3175213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defbcba51a7dcdcbdfd0f8cba0cdcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f069014693257b818ba6149298b1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874a3cd8064f59284200168198480c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17005a7c87f72f3ec75bafa757a296c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212aa67911d7fd9d8deae7bf26a7546218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919d680f00fd161bdc1edd1994e17b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9a00bec341bdf068037fac33d342220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ffba9c12470e2632a52d4345d457221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03277244b8f47f2f22b62d31b1886040222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b83c5751b754310d492f95159c652223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d634b31c15e3aff56c35ddb9fbe84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f926d5c11418a63c9d5d2d90e7f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8cf4358e28f20d6f3b724c4e6a45f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90791711fb44f846596218a9a957e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927617685c395f66fe278ae33577e7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b12cdd78952aeaf5af4f05d85f5927229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ceb5cff9a75354ec654715d056901230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd58c6e6c59b7ab463db2458912750231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a093ceaaf6e55e0673b4e3f17da7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ec446e5b56a9b806f0ecb28de7b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bbaa0d8e543e0084f7abff8cedb5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853528122ffca90ff6d0f03ee74d745c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715d1c8e3e9d7b0304cef23063d574236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d4e91799842794f83acc566da92b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039c1e389893c52e63a53f1c1cb9081238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923479492051c557d62a95eeafc64d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d01695ba5cc85b5a62e87d548247240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991aafdac413c910f64e301619a14db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927996b7d25157b459b85ea7fb9c44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b11fbc3d2a347edfda3ee861114a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc04dc4cb765eaa86e020e8e9d0d98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751856b25567c2e7af8515bfc0e8e71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59267f2d7eb5352d881aeedec7eeecf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c0ed449cd296aeeb84440d373a02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ab10baf835146ee31bae1c2de256248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c44859316fd335eeec54acf4e9aa73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599552359cc9caf9d516f461b7691b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b3322ebd16a0329dc34cab6a88af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e20b1e43e066b8dca31d226a95b4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac76e3bdb6394c6790dcac2d146939253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b766a0246687d66580037a056c4ff0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9db98fedb7a29d54d858d04c3dc23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f121f658e7a34d35d3976debeceb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed3dbb6ac683aa923d68d24715e57d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050809840373f59ec75b56fa5891bff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d87f74b67a255beaa63b9317a638a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea0685526e78b89e6db4ee4e72128c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce5a158d2e66e0d13fc03bb6b15d72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2816675ae6757dfe4676c05f95fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46261af2239520eab590f1d2e6dd51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5b99a1a4f26d3c25633fa3430e0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef15b38b20b58c00c02f77d4c1ca2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3990f40cd079269175b1b6a2d8c5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee21292265535bd4253c8b29e7a04d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc41e08156cb536d38ad92625f906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d85da8c41a1b4b324e353ee5ee5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984122cd364b0feea6dada4020d95a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282040a6e8e540845f71a4b8ad5fdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9191daf3ffe5231b3eadd1d3b62e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75106fd15e0bbeb5abbeeb1bcda7df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa4e6970c3452234477f373c34b08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2cd3fd5a46a2321989c2927cf8c7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7b770cf4b0c4f56582d7e93c3e77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b5fcdd2da9fac3fb8bd62532746fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19964d5bfafeb769e83584ea48bd27d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848319ef3e0ddca38dbe1550ad14286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc5ca4a06e99098241b655e03aa3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf2e3837070412b903f3a4cc127ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30dc3301259ad45053d41f07d45a16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634619b04a27570785d1c1ef9ae7bcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e075acde2adcb97da293dbda6b01f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8c6eddcffa1081ac67202923b50e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13772f1087df8a91f2c9428a611d5da7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9da29d9221dceebed51a792c2a1f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e78a607402f50b41fee2420edaa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b3783b6f76c936fbad5680032b7cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076ea94db6b98b374a4a6e7f49ae3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd62ddd24154868d860147ceaff1259291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f6af7ef7fe23ab4e372e516540317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7540ea38203035013698f7016bf7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c28217599ecff4d3be801788b33c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8277c527bf26b05aec54df658084768295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c61f6655f38fce8085c6fc180d89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0750106389998a5745518d5ca2ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d3ac52f94f33dc8aaa9507eb0fc0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232797a43329aad9e4b1f14c7f8c6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d1818cd0d691310bf179df2a851d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b122e15752ee49afdc23f875639d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed0577bf4e142ac7cfb2e2900befd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf88c57c85031d135b9385b3c7f8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760a695a9f8ad6d1e21e205d603359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf1fbd954bb8e33c678c39c453d92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e3376ac3c185ed1f32eaee58bd50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675149b8e68b082a58f46f8a893ef25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de3f7d98d4f24ee0c1a16a7c21ba42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b520f37632d86af1a54b6e020ff7a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b453b731c2c5f6dae1779c7fb5cf24a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e758b5ffb336ba75235f23320e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a06c0d72701045799f20454add71d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c86daaf52b719a4c973fbd273cc7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d78111a59917a820f8e20a35389a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900298f0e567622c90a051790f346a3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf412c2c0a3ef046b3621d3d6f27e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c4d464947d6f3f0e3a4462919570317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e400e150fd3774fa91b519c9228f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68186055ae99a513258e12494d8d887319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f1db2c56e0dd6bd7c5774e58b8cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71f33e8ba5c090b75bd416630b5d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856180cc6f06a5c113dd945c9e6ba8b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a4dc512d9141db5ae090a203c17e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40a5655c0b6d5c58a76570eefa04d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412c8856cc03f19210391421ec9c7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3584ac5a8e8c262704ef4c940268e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af62748b94ce384c8aaecdc242b2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915616c21511021f5d2663832fdc847328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4ea35a519707e96658db3d26797d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cedafa441f3c137f5d5583c24ac3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef337878637c8d3df348cd35cd2ef954331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca11cf3e43ff2daf7839a04ead21f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a74dd14c3514c3ff35f40958c394333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47456bd0ceb39624475990b135ba3ead334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd503e9033c7b3c101a6e37b099a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db7a17384e3b87907e6dbe4030bb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672298f95e10ca87a05c3cff9e8caea1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc097ba736b130d9dc49c94ef87440338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904c7e6c9e9b7b03297911714e615db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737918720c93ccf85e11781fbedfbf51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a87143fb1b67144dc7e5e8a684720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce559ad9d9a9f5c6980176a82ab923d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d39ecbea9dae55af89322f41a2291343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b3476bf324ce205aa239a232814ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b40944f6d9f562117b012c04c80c5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1d884465d37fe766af71faa411ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2959977cf2c59c49e89b7d6e4c6310347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3b9caf6370e8fcab23af2b446f71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b093340284da650251144413900a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8bdac624826fa701d2875239d00a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306dad6c5c2d38255d1f333525c7ec3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f79e0a89ba867003a53b779e7004352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273494b27de41f3c3955426e3cc9cccf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90315a54e6c934f1c5261e9211c4b92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b477599ff09a1f8bdb2b00f709c8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230adb0f5d0c66b958097a6e8f86008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905652ebf448caa3bce214408e6f15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece52497f95365a988b3de05e20085358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b31c88528e254058c67471b161a87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d37b3666a41e5ccb10e159ab1ee2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb367a8ddb3e7a357e1b08c41b3de1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e794c6ef3a4094d436b43c515a15d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea802b4a9273085a06e8b533fc15da0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d832bcc0beb99d0bedb89da3cfeb096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d7da4e5c437e25b700c8d3812186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33889a5aba267211a038d515a238b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1972b7223d0a6266d771058f5846367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d62bcff0f4a76ef742c19d1747392368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7494485ea1e64f33a575b6ab3883fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e822bb97d826af7d7e632266495fc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8be83680e75fb8ac01291679fb502371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf8088ac77b93cf5363c733938b93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b90fce67b6cd14dbb7d2b9dbb04b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bef6a064f227e8e32c2505c0e3426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b95a9a8aeda503cd70f1ee709d0b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230a9118db7e2afcd6e44f58c5d97f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083487efa651912653b8bcd8feac7d5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576ca729a0fbecd426acbc345aa1bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39295ed406a4c3bdbdce8f47a5f35d7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b540a2ddc0abede8cf783efbaf150380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399e37f011d8c2f002c38a889d0f40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215cee026186ef5541b879135669486382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f1967dd24c1c6cb49bf8121e1e60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ffcf0efd4fd279c02fd62a6c4c8ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc49f001d791cf3d959cc1b055803385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130f611c45addb863f9012b8731b453386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94035aaaa127f048f263967550be0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2259e4958db86e736284678d6432c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101e1ecd85379c5376aaf81e665119389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b84766ac2b54d792d2171de070834a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea17cd60ed0246496c478cbeddcf60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97214b8245f9cd326df02b48f3027392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af3ec909634eaa218754ce24a8496393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773247700c35829f75122b07b4d82493394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac96d5b54a788dac17ce188558add6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ba35d12e16de3e2a871e77ac44b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971bd32e0d46957d857079719e69fe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e88e532ea95a518f5bd8eb91e791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b90a4505805401a1e8b49e8e2ec55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2359702d96bb5125bd15bfdbc6e71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b926ae8b0e0f5b1965f50accca4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52157f3a25288caf14c5c4ea63132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258878dc93cd7c8f1cb1fd7c27d75d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a79ea71a55b4f0841a12833efd9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6759e22a62b25d22ce1bca3d3b4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447965ed573026d5d7b7c8b73930fea8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac9c0f6bb607e2a2691b53da919b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61c81ac505f2f2c4ab969a9b4d1f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88453e057cf6d299093813f3f92c16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19829c7787c9c867c661f6557e626624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedcc75d37d9a7443d23aff2848f8b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe503554fc73dec2078de9ae04f19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa72bf2a47f27f25d9f35a8fe19f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a1c064320c47a35ec5ad5e29be0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b5bd92f3ae373375a8d49eb246169415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6d88b3317ec651c8667ab88a0442f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42719a86ede171d6564a79fd75b56eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2080763af029423aff3bc020ff0bd62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacacff0c010c3397235381a7efa885419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b0c6aafaeb7229d79ca3d33fb621f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db6e36876cf91e5f28fbee13c1f41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920f7ed103382f8c0d1464b6aba56d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef395acd4094395319ee62c6ce1f9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13969e548772a491e0f287544a046de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a2e14584ddbe196d619cfbd6f7945425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a760a44f876afaf89ce2996082264426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb1a7739d62fbd86d32ce7afb3d8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778bc879bf98a33ba2d0c0bd582ee44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea1f57f1b8d9f386074a7516a71152429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd24ef3f02b1733eb97f05c36f1d47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37288daf6138fcc5ba1409bd6795830d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe265b78205289f0bdf9e89e20c66f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e1db4a72a04b7c47cbf3f4c16d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8051b32cc125fe013fe12533cd46f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6e3bc3c30ca6a798fe00b404c599435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6e08ac53158fecdf70e036598f47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4278ab9b1aa155e5f04f4ad7deb9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920da65680e2805d6f1005c456b99a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391170672bae6771cae0222bdb9391f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a1661bb2a7d374a5580c11957846440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38f3a9e909321804ee9ea4e5be8e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e9898a8f2ae1346fd35fefc3ca49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ca88951d97e58999d9a984802e4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298040e54c412a0ff0568a6b9de611fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56e333cbff78c889544b864557fec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01ec1c6b01f629ed9a5ad99f8a6bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea49590b5a832463f4d601a91e182447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce637247439df28fd003710e6f3158d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b7772fc7f56ab58bc46e0b3a5882449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6225593faf04367c510694e49d593b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f191d054c72754cc1468e3c3cb695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f697b4e424a7057333b50a40dfab26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638761e2bd1aae81ab083ce9a7ae7f79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c5408cc714ebf3319b7547a6d40d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c028dfd85dc711192e08493189576455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a349719535692f5de874e359db93d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524ae72378e5e6ad38b1d4112c0baec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783f2d56b54b6d64a4031eabd87abd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ed3a9c9de4fe9434d8254f0d6d912459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e86ec7d6839a151bafe2d5d484bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d0d88ee4acbf1a0a41dc4197842c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55e4ffae81b7e1b087831dc072f28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc4a3f67465f52cd5893b3d6bcb7fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe4792d5822c265c0bdfdb2d166e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad1317ee592262df009012015ddf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5cc52aeae951feacb2038b7f50d3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767aac8b65009eb9c0b5a258cd5f53d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621866dfa2e81e6d1871c6eddaa68a26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab852ad5e3ac0b36d3c1256d5b94b88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b8bb5b2b2e0f5d1fd0fdecc93d80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b8f7ce60035282ea65a4384f4febd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227112106c1bd6fc715f9ffd29c1d63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcdd730fde5014dfb30507b8eb2442473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3138b12c60cd1aa3a0f5fef70c73f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658d7cf80d5ea2ebb3e68b50a089461475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e84fbc31cff885cf4b7911a4f9871476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354eb53a069c44de27a9adea981b4b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d12c7f45a45cf7e5f68f279c9516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826e5cb6cebe3b3587085a282d0b37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c037979b95ea39e93cce54f1b6108bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a31eb2fd4185cae75f892e50c8db1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a145a09884baa6afe195a98938ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8f7a093507ec485a166a41649e4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705f5d7f95e198e1dac2e0217321269484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0460b03964b51ee86f9d8caa2bd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88183ea1ae71516c9d359539fba49f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17213750f383ba33301bc928dc72d6eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b778ac79937fe2fa3b59f96d43b838488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581830f5ab6b6250404d9519a10ea16f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e57397b9ed9bb40407c5929ffb08b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3325f557b98ad5b3cc06e222a4a165491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb07ee09c711f608b670e00eadc54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa209d0ad8388166194fa693d7bd06d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aaed4a74b5a9da9b2fd278b0da285494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb1bbf462616441a65b82e03b54ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b0299afe31b2050cee193cfd518a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97027304187ba2a5416e5943b20e74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb225ca21d4171638b862062f9a90b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9e9e2acc3c5d764e4ac5d5d484be1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb3b2238996918f3124712c765a67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5673899812bb8f0a05080a2133ec0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18b176292514387fd2ea08ac28b05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acbf5818a2b95208210fe0eb278a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c4b9ab810201d9df07f3e2ca111f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a3f24394b23358bf7075bfd1e4ff5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf34940f8db6723ecbb36178650feef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f4ccd317f25b225626e1819abac9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14530657ad6febbd9753f792f12b53d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3419b754359542b4975ee572250a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd00ffe75ed1d4b5d13dcee019e50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc850dfd8a7c17b351600a55cf8a924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc64c2cb211d6d80c3a21e6f7f91a3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca4ec5eb8027db7a500c5bfae5a5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b624e262174e4ce58303469da29e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a32cac3142ba82f820736bb1c03467515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b675fd0e5c1bf5c97c7419463b75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8e2edcc9426d9f58c944af994f42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17d7a097c1f93eb130eff97dd3261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605610fd4a8175a2f84715ca5776c61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343169efb8f79501e257c73ee6640a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf64918332ae125cf5b95d239b38341521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13641f0918ce90a0ab93056d5bfd78b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69171d20158add2ab0aa681293bd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce477da6424a73e5b38d9549f69bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65b95381e96cde6f85f6b4c55f69e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5e50b5e6f97f7c1235ac2d7f58393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99435eb661d00fc8af9cd7c79948e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aecc0fe13ef2670ecc80c3844de94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f018e792bb8273c45c297fb1889c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16934e32984228ce1065ae0a2abb2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7902e85da07874b9d01693cb27aa45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e317b98e4fe553d73bce3ad1de5f72e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1327a15dff694a3c33dfd8426d68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08885b3263c6786d4eae35043dbbe950534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeadc40c4d02134b9304b675cec483535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c901b3a287c68f90e0eae0c9744844536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b17a84438d35913418a852bc1c6dcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87ea33898aa36171d7b7716023773538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde02ef6b436fcbb8860ab4a5a9356539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c919c56494f1ed1eaca8802d0dcf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c760f3cc307e1708691102f04c65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a567ae5b2e2a9413769e65aa8e4101542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d02c95438e9912927d0daebcf2aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0ce30c79d532870b453428d969e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8b306ea7af6840c4c12928c5376f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8a0dc4d2a8d0a991421c2ffc9358d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f853837df445b212fb00a59a552c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b96a17567dbce2507f356d1513e97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be769536a521a1668a36447298baec9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ccda4a49ee25fdf77d8fa360132e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168782ed2533135bbe5eb32ab929d46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520759b7e424652031558f2357ec333c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5bb879bbdddf24165dea0b0db790553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58132422e7812d29137602b1f2dce6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d12ff42dd398a633c9695ed27d495555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7784817b1f4c3f31fe1031b4ab38053556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f171ccfcf5faacb29085fce21fc8eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4a7d968e5ae070cc215be131b0799558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad63e62521d9f323fb6b735083f47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977978962a5ed25a711b38b4853b06e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94d4240ee83246154e7e113781e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750586bc9e9ee1f8dabd1f47ac9781562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c09daaf521a20f43cd528b5bb4484563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687755a8ea112814170a1736d08ee231564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b37eb35418e8cbdc11f5ac103e21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e11977f315e0fd6efa5f3c9b78ca8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc28e47d47179401acbb7b09735a01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ebfe69303e84f4be573bb5c2aec91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33d4bebf67c92622b5501ed01fd13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467783dc05ec22d3302fe5dfeaba0a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872761da52f3b56cc486cac3efe8ff8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbdd48cd9165cf9dca948baf431cf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdc8b88a830682d644e483fe64624573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c0acdef009a1fdbcac57ad5bcf8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5963361bec5e224ad1e09bd2528487575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82664dfe38b52ee249061956a6d3f5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193cb25b659ffc9f6dc017e95a1000577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e554d47a5327d4fe2a9c149f809ff5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37238d720c36a8c411c1701709f19974579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029ce71e8c1054179049ad1dc6653e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf8ebf6aa8b5992762e10a64f1750581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51e5395fe6d97347c770314396009582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318def0649bd093ff044eda8a03e8f55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5bd97b6d1020c4f16e5011c7c042c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde07abe6f061da0b6b7353bb6af1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed54608937a139edb51e0ef061984d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b384c4ef48e9ed135675bf8fdd044c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a8b9c2ce38e6abcb697c779c2f17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5391fcf59f0e068af925d56fd8766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a10749856a2077a5e85fb6fe77b76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa69fe97e46c163ee964cf0aa9267591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6bc70240b78bc26ac720fc7119c00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be9a8dd0f7c9511d41204168b8a28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7712f2664aec0849fc0f035e19e687594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d8cb5fd9b21f1d90853d0e9df72d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa13a42bc4fe221b4c74d8127f6f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98960e5fd60a8c00378b5be0148d2158597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bbf5019984dff18ade07324f1e2ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f2a4ff819e9380821f8f2f2e3265599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1985154488c3457f82716b5160b9d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72f6c9c13e2b1324152f996cb70b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcfb8cfff18ef3a5c301eb47ecd8a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6a75cabfdf018713eca04422b937603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6c6dd274dc2d4955cccf261e51b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eb7b6408fbff0d7ff932fdb7fbcc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda8d601e3b8b06bb0bbf405e2d88c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58767df7048e243e5280aa8d481262607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369aad2d3f94a9037bb988ed7d7e843608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1132982cd49e17f7163f83ceb7048609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034a6db74e76b61691f4507d975679610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f8fb0c9933e4c9a00b87473b9207611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dec6aafb3fb9ff8e83d7d3b4aad1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe8e07942ac863bd8d3387a02c0520613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e975a1f51a997d96a1f65e5098c5c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f4b4091e3b02a54d57735d40049a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2871001d4a232ed4c81a66df9e3a016616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b2b2c807094dd1ba01af6a9afc5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5de13c37a654d74a353ccfb0d69d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c510b32385d9276bc73263ce3477a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3c1f747791e27d2639a745f8e24dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410efac0fd9fb275b4621c964c30980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838ba516e4849eff10ff05935eef70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3eeb8f4fa7153f0f96271355313f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015d0b8c8103185cd6dc9fb22472bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7602486c668bc1ec0f2bd2c8bb0e2fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde455b9f9823c6292d9897b58a1f74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64f1000bdbe1ea060402262f81ece627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6ce25e067d852ba6141a4ccb20f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e863ac71709b35c5d97e7b19de47f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6502242c01b5db3b0033919d571b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9839db38333344c2884db333aee948631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767fd2f07894468ba022245dc53f1a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8267fb32911fbb164ff6a161ea4093633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ac5779dde0ee6fb4f0708835fa33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240ef1ef091667455f21a723e5cb4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99b32d637211eeaae56a8e6a76bf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e52e2e2432c7106878218ef90fcbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37986485e3631ddd80eb399e480ef35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f8a8d58b00d583f886fcd71ab584639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95cc61883577fbb6addf3b03735ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a06aa369de5813989a38087e14c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebe75e07c3c8b45e91c52d122686c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6f03401f7a547c34d9f3ee1fd6410643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a351e73c43a338734564b9b87b068644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b216c0bc02de9f97e33b06bb13b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5d97fdcd5eb8fe89e11f45cc158e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820d4456952ac63ac84fb7b16ada8ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1271fe67f562f351301701c33ed69bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba5d9aeb76479383e4ea4323d22903649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c053e358e23e119fc617bae186c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3e35d78d11a7de7276c635ba00e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32015427b35738665cd2e2818e4cd71a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2a12ed0d4936a015fd1bc27f3749653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e3d2bd1692cc17aea3c23dc78d9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92b0b719ec40f709afb077eae6588e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad90dce5252cfff92c2c8cf5e6c6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c7828d268bafa58ba704a8cae31c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb2efc591631d263b70bc0023ed30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d493b8cb67f63b4455ffa75fdc529d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199b2224fa7c58f926b365d5b49153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f01c3c05c8fa968fa08b345dca786661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b3edf421efa17fd7684aa7b5fc02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85360387bc6a76a3fe4648b99b400cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ae2c1c41988006761134f2a6b8e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c653cdea8c5d1cdf338e6c115cadb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ff5eae2d1d5433625dd35af2813f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23089bfb437a6e7d406250998c5fcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364868faca554aca0202758fdc6042668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f7b828baf982638268bcb67b3f6de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a6b21e2b8bc67e40adb3b73d1be4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3caedfbfcb24bb31f368ab039b4d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32ae99d665ce79ace31a7102d9d7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7424c7b57f91a577ae8fb8baa49db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59e926faf80883e03379cd7d8d951674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5965d42bdd4c0906113304bb0f72e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a03aee771d76742cdf518d19d5854676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15f6824584c7b4a1f4abdc4968f3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ae3580a44ce544751791f2d3ba38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5c93298c7089325d2731dd6bc65a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22362b3a777fd3ab37bc36879b99d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d09dcf147ed64a3610a408b86fce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3ebb0f703680e1649417ace456ded682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614bb288c6c063d5b931c1581ffb953683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0ad4436a7e884b6c0e88e58c90e99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea93faa3ff5a7028b287737ac23030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ddb55206adaa0e2bd342e88ebd539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578647dc958810a966b61856b3fd6d89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad3d76730b3c83ba55e49653d6f6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfee0c395ba8e266bde64985d4838689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28881f5b29eaab04515ccc45982b83f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4d7d11098e8436c6198582fa09c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575602412f85096f0b09fb0493c1e3a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a007a89578c11eeae86e4d429274693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a87589ba3b00bc3cab5870a4ab7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c52ea2888f6943cebb1d84549de8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e14de956d924a2e5d7f2c8a9e63e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d811ba1a0b002491d67efcb008579697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5755f46300e3f9ef009905ae7f631f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321755fbe8f840ff9b022addb0e248699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c18de78d6401027a84408fc4a4c75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090eab90b692cca9790fd95c9693b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f87fd49826c15576e1f7c049236b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff51f4c725ee50857d3c4118049d94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e2c304de42c4d4298828cc5d8af2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a373e369b9ffd9e18fc36a58107b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda89a3b8f077a18c20cfc593dc0e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c73fd9832b60342359910d39831c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ca93e65e2da7607f0b9df695ae15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a77b264ae14c388a7b06f9e166a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f619c2f7bf3794087de004f30b95c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d20e03a4da192c884a7cb78e521e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7785ad9aff9437d672c38b5262687712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f523291c2c2377fbc12a7d016a8e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475af5d9987456307e82ba3a4023c42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c43a66bba73e7079bbc4753d5401715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22330e957feb8ae216b1521770eff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f4aadf3648fb60e2894c6d1ee627717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2144a772a56bac4a1fed5a14429c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a27799e81926725f25b3684bf3143c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8557c4eb44277d2e50a3f101b11453720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4501d9310efead621ac627a9a374721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58e8856a9a727e055288cc415dc785722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5444155b20e3fbf9a1b0984d5a50ea0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a25947ef8dae946949fa560996b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a51b264960654b750174f600f9d90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4456afd311017e01c421f7c7fa1e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ea632e5e8c04f36c5581ad428c61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30bcab27fdfa9a37db439136479e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53d8b077b5f7040e8552306144d99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957913944711b5bf039042d8c1a6849730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e7f0b9767442d017bb207b272a57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454be12eac355adb9515eb77c8d2b42732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>