--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a951e0788ba908e674738e5cfaeb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88c79c32317f9da65f30fd24721692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea5cdbc27b9a478f52afb90d7fcb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874cad377cb35f05a584f2a9216d304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e256f061444d38fb00986fc4b734c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31de281203abfd25b12cd65fab18f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5683db316dbb39e5c8d2d7593f0a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1582f696ab58e0a5c6fd9560352778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992b0a4581811a02bcbaa2bda2f9539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7383ae70820d81df7aa6c5b90803210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17904bf82664212f33657bedb899111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9295974c07cbac50a824a6a2d7ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97961ed7a87099456758426106564513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bc2f26898ce49a4921b9d0af6ec4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17950fab4a9a6f0cb904c417e275e8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2950ca2ff94c535ce846d4052d2d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfb7ac2b397c5775f27a40ab72f2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b61a92412fb16a74add41c327881318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648575e17f5a5a6d41be2d81664e68b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee97645fd5eb589236639ea560c75f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877ee8a583a37c151e0e1cd82d34ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d5c9d689191a389f11d1b9baeec922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3b9af203c396fa32f5bb72e0e04b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283185748bdf97b3fa232d17d4c40024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6d06cb1a29a232a042bee3301946e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71377cce6acbaf037a69198173ac5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e46cce96733e40d2aa05907cf0ff827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6963516a6d19ce782b01240f9055b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d2603c2fecb52f8d555eca6e6b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305302ce6eec1e860428df6120e6ab3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c92f73cd1bc867a2a2bd663a695031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025c78104132fb0fb1c934d199eb0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243ede772244dd956fd975c462883133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92381da68b150897c4df1a36ffbf03e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbca0c3da61d0de67787479ed067f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b53a54bb86453e5c80c3f91dae98e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bca8b17806a65bc753c975120119d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd4e497dd9a18f025ff725bb83be1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b77a1bf2829ab8b46c20efd6d9f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a362383ce304d2f1f7f0fcded24d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716be85a3e297da139d7cbc26ef5d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606573c1fe6dc91b18d3d143a60d85b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143101794aff9b6d12b743158e5fae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870068fd6a744a754af8024569dd174f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e87f82d5e89493c0cc682b1615cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd8a9875369fcb501ecca96488bf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a2761a4d16cd468493b0a9a99d74047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f90d8979739d2d4eb6930b3af77148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eafc75e7a56c685b2c8ae639aed9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f182b980e14d9860995ec7041cdba250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37b2799317a3c3bcbe7d7c110f4bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606039a44f38788470a0570a4eb972552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d98a0c9d0958fef74810af1faf25c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7af6236774fbaf75d82f51bc8566f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836723e6133556c737507ccae801581455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a9303eff9b3595c2729143d982c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b13e2b704e825b62c708412d2e9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678739b58a2a49d2ade8fa884fa6d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3068beecf68720e788f0846f8c29d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c710e03b785fdce69850f0008ae760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa1aee12ffcd96ab49331f06fc12561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554bba2969e413b575ae93e18c43eb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268806002b41b55965a3ece9f96c900163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c8cc8d4c0c0101aace79f01e9422864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0ab7668ab1b2cf77fa937525d1d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfbc4e7cede68ff5320cac94cdac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f360d09c19c7dc343404c945e39b7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b1806c988817ae35aaa035f73ebe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae278300ed70107689bc624e27dbfcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace1f477173cd0aeac0d014e11cfc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0f20ccbe231aefc79db65629295b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae4013d27517a15e4b7c84636d3a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d5a8d83705bad35ae157dfdf5ac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a378ceae898f99329cdb3b044dc56d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e43da87758a0ebf3a0afbf674092e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1903f48c7cfc794cd971e708a8bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ffa089ea060c0598c5f49af080b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590bfdb87cedfee2725f44b738d122b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c69cb1c2b9fd990de478c3552c4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c9b3e3791e7b51a52ca620cc140c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edd68d6e12399e9f4baa6c2284835781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c16ba7774fdfcf073bc5fce6038cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e375c30ba2d8dfdb9f4e3a11eb2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7c3a4584be3acd6577d6d7d10d5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368a3a43cdaec3df94f304b59623fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f7e4fb52bd10450cc9068867edc4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e47af9d3ee50e328657ceb3f648e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b07fccd90c27d5c6faf38e416733488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba64b2863170a4a204ad0c7d7bc43c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d643ca60273b951fa00efbda3476fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005353051a6372f450bc30dd0a09c79091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a204dd6c7c94c68fbc604a90bb3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2178dd896bbf788bcfbbb7c7a5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16c2b75166011419cedfb5624001594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d20ad6184e0b123559a04c03b30395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd124bb6c85a19299acf4f02a4c8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db59b61d7ca4c870dd5da982828b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb50041ca96cc70f1054c046f5354098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f832c923cfced843f2336254fc303899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656108987dd550c760c70cec760eaf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4cb282a4195800688e15866d41035101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1ce5d9a7b52f57bfae60785ad4c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a921f65311870996b5e7ae895aa6de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1661c4a731a660eabdd5aed98840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdae7a5cf85a2ac2a4539591ea8fe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961089ae1a39898c751da622b477293106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5c8290e1f19e8bbbc2e8ff81a397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e439662ebfdfe2c5d3f63bc6b0f0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acc6f0d397a8476a7c1d18ed34c5c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7667ddd8c355746cd6490142f3c4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96858db29a643af526be62e8e3713111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b51468f919c8b767c290c7c544442112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723367a23e7562080f4ed447825cdc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8c27554965371aa6f3550a25b4d1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f565bba460634a1dc674c3a82838e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85528d6d00500f77462cf95f7c933a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66552b861af09f8e23a62affae082117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404de1288a01f3a070815cc61794f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95a14c981b34e4a1099d22696aff6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05dce0f3102d29f659ccb519e9e163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad074ae88edd8d506addce94dde0aa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79176425bc139b3e68d2a91e3480422122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbae3a57ea694f0d8bf23fae7b668123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47aba70175767f01403ec8844d37c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6553749e4ad5ee72201c382a3a453d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180c73c29a4f39d9f496e9486eb6f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e9a293bfeda23ec0bb08d432ef1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a38d801f157b7f4e9b84abd7a5ee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38d4e7f8ca722979b4ba40afed855129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752720b35b6d09f5f0dcbbc816e9112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d999658fdd89e7d641b200e601d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa3246598b3774b6ee3aa54c20865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199812085a8c87d021400b1f622298e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b51e3b798630073d13bc17121e9e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154547f08cb790b864b1cde336595824135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0da141fd0edf0f809858897a3971136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09b40dcf5b224a0cacc52a68cc7e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d122afd2b9bb08a2cbb1a01c5e39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fcb07b688cf9e1f5a31ec5ef6977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7debcc0be20f678bc419cd69dc9f62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ad43ec7c5af19e1e4627b861c190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c365a73fc04f39e2af9d48a099fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8115050253bec3222e34e58f7551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecda161919b21e373dc4b770bf18f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215a17c2b2e09a9676a947970a4a11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0d4076cfea7739801c5a4b2373643146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e879ee03251486177630fbe63567147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5703d91d2b41442246d619215064148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8549b5dfe7a39fe9c3bb532e12c8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f01228007ee7f937c94f4972141d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd8ffd10ac537c8e2a535258a0b89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9fcf2a95a7e931402f283fd00c70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe465ce3a169426b909105022e0e0a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067650ecf673802a22aa52cfa7f4016154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308ab424e47cd0a93f3bc6f04da0af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc58b5cf8ff3ca990e779f2fe877db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc77a6387cbe7eab6c05a6903adf753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb6a7fee2b1021dce273d86b591c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe0f2ee2843e26a9931ee5e3598848159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80041b61ae65bfbc489738e934232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d377271ab7215e5c3cbf14243231a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60af149405a3932b8333505b79759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee0d792891e680a6414b5f57161ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b646fdea7155ceea476c98fcde737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfed429dd2bbaf27f9b9ea6a0288bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec936fe3742402a2fad96587bf67283166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da088ed095580678fbd96ff3a9e76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99370f6e06824e1648c6899686dcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53082832c4f806f8e98e8a6c4f1250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9d4b2c18d8a5c10f01738dfe136a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852dbb707ef1c62de3b905e4a8e1767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff0efc8e7059f8f57a272cc98659d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e38f78514abbad05600a509c8e7a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a06d89a992ac8218c353fd1babad2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2d1d3a51c11b3c674a3ff6dff83b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4182024120ddc8b396a39ff2f6bc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b532a94ce21508c3c3c924768e3d26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09e77ea9cda2045e6c51cc98c915cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffd887f31602ab612b7d86d5c7a7c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f149701142d2d709e8c2dba1a6e37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dda3541e2850d6574a0cef5e9c9a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cb13a4b634b5032322b2f0a5c097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ff2e1c31661b26d8325ab953caaba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f4521bee183e4e24e7bdbd2ea74a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f47248274f72062992c570a7c1e0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f14d4e24f0a06c52549899aa143f03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a04f451d63fb25d5288c26e8fb7dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2671c28d776c65bb716e06ed39b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda8b82a5f8ede921073f7e5987997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6447719e5e025277e14fe94bfc42f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ee3af238826305e9a5d1410741b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1209ee3d416209e5ea66baf729b316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed236c9a48d2eb040910b4731b5d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03d3368342edeff55be72080b48cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f344e835af7f11b5deec0ab0dba52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf77118945d0350553709847b63fa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd630a68fd7f6132d8f39825019352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7241e609865d2aef1f2761467671a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864386ccea0e279da1bb73f4573bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2368cdc88ba3489dcd5670f7d2bf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf5d64bafa14919b402e160687166201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077962ccc5f94bbc1d63b9ee80ec0f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2bd820019f148ecb29a490147375203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c436212128d71612b2d0622700acb03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ee33a68db15d4ec52c69af1cd7bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd60ae74edfdb1367645fb65880ddc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203a267a76999831eb3f23d0c466b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744fd994916f34ccb9dcc674183002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84f41c1feb3b210f4d86b2cc4551d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7173dd7b1f5c59bfc1edc4af559fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad02083a08ee45687adbfe506e8df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e18c00cba5e442ededda3fb63fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca37707991063f35b4fc7482c099e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa1e1c97b4ca400af53a7c2bcf3db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afd63d136ba3a0d28da12f4c9d277215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eeef723ac7c1110140231c069a58a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4511dcfb748ba9cd06ada931b790e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122111b94171f20d15f2e812b24ae46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f6600691b631343f0f278fea94bef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa844e49d52535a5bc83e56d75410e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8bb166f28afdd69da2e74dc74eb89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281da0fbb599a38ba7491a70268ce1a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90892c2c121cd9b8f7f97262afadbe6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a9cbdd97ec025eadeb96c56d73d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2070fb89f1ffba2bce49ac59d5a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4c2f2e63c75f813e67f9ea4859f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dce78435dca4582e161123e72d809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a50ac489f1c164cc8331e49d68d46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12a077e03778ca955745e4c393cec9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c72bb5a1c8b392c99b8319af7df5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa297021c46ce6ffdf6fb5c3fc7983231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf5f73291ac9c72117d70e4522484232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323efbcae2039556d6338df01313ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724520655d5198262a8888c29f5e29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbd0880d34b38d66e81fc575dfad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293c57e334fa64488e10c9415c4d40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfc204fd36fe4541b8650acb12f153237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237143f99264c2aaff064d0b3c18fc7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192f889658cfc353ac443e681656c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95368d32cdb427eeb8a7ef7a9bce9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301175f746f795f5a276aeb8d6c2bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f94d2a3700421316c778e36f6bf01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716708a1f3f3fee05fad644eefede0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495536ed72445e10d3bc5c73ffcea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845085a8131f23f0266a036d2b002ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05402137b32f640ff129fa43c82573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3595c6c6b48903934a76fca43a39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f2911d93b584d5a397a488716643248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef91794d48503106f258d4e22a3080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb8f57f7d4eb544066db120eac135250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae1fda49c280e988de1e1196fabe60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfed2dfa8098339842a471d5ca5695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115faee7293acb2d256f1e7250d7a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340ea43e731b4dbd651147fd2e0af7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb10256db55b1f74f2be972c8fc0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f1f699cebe4a52b170bcdbcbe18f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574088817493342b7aac5e709915ae79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26e49f3a612b692441c9979ddabff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b853da07db985d151cd9cb66f60fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e06e87eb079d1080913d78533a13b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22137e537e25a6bd36e21b7df7b4468261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2c9a889f88797de3029f37572f791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6943193a29cb94cf02152357e00b60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df67605cf3def9dd0325ba0ddc2efb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ba7fff705c89a300123f847db3b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09355782b8927a31eda01c602902d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bd756d43cb72c62a675f98213857e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d0a373c55c934247f9ed213f35b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2af798b8e2344ffcd3668339bbd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483578ef836fb8e5a35ddd3fc0b96dd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd80be98bc7b08650be73be4977b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076d7067c7ef1ad43e128eb096a7f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813256828df69fa1d4bc5d47d6c927273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ed0e6bc111f9cf468204d6c8ede11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8991dd8b0a5f0a47715ceb969aae3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3469c2699f9df15876a95a9c065fa49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee94373ac0299bfb5d1c91691ebdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd6f0735ee34b791baba6bcb3aa0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6cde7cbc520d3991b8aef14a7016279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a846c367b5d78eccad13e854fef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b086796773e266687b94f65b0fb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83637addbf2ee983fdf8229064b09b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a66b93af42b44986c12404da8646283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf2904e86139cd9564a7bd1e32bad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495c4baf79dde8354f12bf0b82cf47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133442ae803be4c033c39fda45eb5359286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db194195ac1209963de7a4f8f77cc4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6149ea76c8041d9d6d3a71147b10e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57cd6b2a077322ee08107eb4c710b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b126f3160b4465a4b74e864b0b7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028233e6002d2a5ec0ddfe20b7f38f98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a120ed4d160f0fda31cade7835f9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93d1503a318e0f489cc42649233f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd2be3bf7972bcb928f3fb5f5762f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ea955849c2bc7ed284430adf3a46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a072bb85dd9d704e31d6eaff4f45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d16f620cbb8541fd4d7fe32e3c20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f774ce570c42662ce14ec750e910627298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d05cda1c27df8faa2defeab9851a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21145cbf643486c30af29f625e3d349300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1e395f32743d3fff6d6df33f2694e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee796cb3d9e7b87a8cb836f82015c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763363b9c3db19f8b1262b53f1b5652303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d808945b8e735a3db59424518ceb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749deb6f9fc19625b7746bdd60493ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1eb123b21aa35f22b88470cbe2cf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe13f0718224aef708a9cfc3db2e1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a0ea4460fadbbf9d4f45a6743d80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a450c3ebc4d4cb6598165526708ed12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8dc317670c622657c31d14d3a6e10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b0180148b761a71ecad752fb2585311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90dd78f16eb14723650edc5f1669b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7765cbbabe42b82dfe1c77060d62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf7c2ced30ab37940fc165783c611314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ab73702ebfa6b42f2f97eee2c2ba1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062624dab108e1af56a955d9f5e3e52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2551fae61d73b022a569f5be80a9c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443720b2af54322e978342893da2468318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3340073e992e5f73692d530083168e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9225e3ddb8a3bbcf45a454bd0a15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b93010185cf72e10988a714477396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0ef9bd5e8c4eb0d466b0dd79bb51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b88a1b7f65171f852457daf6c5b59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc13be82f18716ea6dc95dd7edd81c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52906ccb52f25d3c716074e98f33189325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406a5026019fa20632214398ad1a6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c9fdf1199d577ddd9eda92f0f34d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b79f8d86a9ded5d5a6844371c6b95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9067a5fcf1ac2aad20605fbffffb05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697604f3a40add295e6c2fc1244bf6a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f137f357d997dd4bab6cf057f008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd2876c99ad13f5819f527b252065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336261d23a2d670c01fbd278580611333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0dd4c585f3214166f6bab4c42ad6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a4896c89d8c293403bae90437af0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c9df1f9e16b352630876c6b16983336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911b7bc72fe3883d6cb00a3a84e664337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45722f8903b4cb56207e63d3f0d9218d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98af919de9930d33255b519b38b39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b653a5d462322b4181fb4f699a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790193ec40ebaf255d21a726dcb787341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145496605431c16b778308c9fe262e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b25065610ac999fba2c09fc8404692343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2832117c905844e494dc622a8f33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6928cfcc5034e5bceae6c0108df95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add31159a2c7bdee53b9c3ab887cf73e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f9b0283137946c2d9544b49339b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758ca671930941e3cbffdf0c3107258348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba61765b8df91f1a7c71d0459f2c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6cd0646fcdde95f33f56bf13c0631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc79dad1c7e2dd4cb18c4fa96f984b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8144c5ec200ed4793efe9a05f52eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513edefe803d211a041fd76fdc99b0ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be2ed79eb48562be5b4e4cca73f45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671675a218d8698c25a0c153f54ad9ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb79ab3d9ce923ddf4fc7c37aa33a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be8af0b966249e16a9464541564eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671240aa9b07c10ce6e91dd7eadcdda7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6045587ab53be4e668fecdd7e8a289359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9cded22f3fdf95df185d29b735c2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc869619c5b2a310c93f21fa6c6698361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ae70bdb15829b4e173ffd9265523f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752596640ea13d42fd5de6c1f910f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58bf95de5d29f72b67397dd65108e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bd5994d87e4038ddc58654e0dbce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e50e9a32c5cdfeaca485cce1c87aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29be7f9b3766ae996c171bb69858f28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc861391a2c4013596209b2ce9376368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6b18be9eb37ed6728ab45b861dc55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1973b5472ae9b3505ca257606116370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be34ab78e2c311904f9f21034a5c785371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eea03ac7c8948f0e9a69eb0f3c42f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e427d2dd9473bd9dfba7e1f2ac7db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b194ea4e513c35a2d1d7b8e5ce62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a468279c89e3414a9bed2e74a90b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cbf9c902dab469a146afc74ca64f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64befdc544e22cdafa30d2c482aa2e62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121a8caad80ec9d0a40979a1279743378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814a5076d95ba4fe4215a29116116b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14b458565773a7dd6bf77952cd0a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10daaeec8675ca21c5b3dfa1eca5bb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e506c049853437597c2859afd5c7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf0f902e95ed8c65197443a7f19ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbb784f67fdaa94872d7ce91f826a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aed02984eeb4002fcf107d6242c9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6742e6ece2f491896c88d52f20ed4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef08da5f91ddac40ee1d8146dfe1db8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c00bf58e4abcc50a11c34dbaeef4ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778c719b99de177def068c9274cb2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ce7f015631486dfa966ba8e2c7e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec7d7c8680da1dddde44c1188f10d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f168e133ab32e7cbfd8b3c3fe53d82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2cfc36062e352f803d6a8faf6a752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc89bc5137fa12c2cfc348f6dba95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c19df937f6576d143414cdb7ea3f5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b6a6f2cdb5564c75400410bd94cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ced496e8f35df9d70c57c54b697212397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd90164d4592fb287e4a79eea390ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79093e038d5be89f9932881453d7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af2ee2ae3f261fbe64ccbe004f28e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a0a22264c2c0f8ea9467bdfd13b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a49e92bb9f99a4a3edeeb2a61dcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405810bd81a067559f6a5fe3209088403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c79c159bb1e076fb3c403c4a42e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb57c9ad59c935d2e0cfc6889087aca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df1d138b801071b17e34a87f22486406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c6ec810059ce116ba8e18fe0d650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3162709278f4a57935bbb163dab7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778b8a8254db366b24319e549e7fd64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02373b75bb57a0cc6797719c6629b4ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde349f885ea21ff6a64ee53b32bda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf52ae920afbc5063e43e51f59eaef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6813d4fe6ebf892c3541fee8a07d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fd37d1e13e4c033a85974f45dcca9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b5ffa26bf90eb33bac1ecad6bfce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b7ad4f8f06c5ff249563b6196b7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4198cb8029eb144339d5a51c68260a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f939b01fb83acb4635a033d7f1395d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904c0a6912255c0df7fedad7bbcd13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52dcec9e55067d9dea105055d13850420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c022b17d8ea3e54c4347bdcd46ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ee9a5e909873c39e72468632422a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d860c1fdadfbf064eec65f920132a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b4adf0c378c1b5ca7d2585ca20b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e6a4b95bc4c234646d626ffdf1fc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248540b57db3a0dbcee885071c3be6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561031deab36a223a469fdabebb708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d3b6e404d79ca8ff1029ba9d69eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d568976e765dae6206408291457f72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ada5840014d464db5f7b81b61b380430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d13fb17f3b9bdaf19306b0e2446d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69340da2a92bb3012d59ed077597679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e01af0466cde3c0c98217a21262c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf45f26458fd74e0d8cac979a5b59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c9f80b3b358a823cb0be1f7ad50de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab95139df0df25e4b0fc24625bcc760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14501838a749bfac91dbfdfb3d562f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2710bccebfdc452436d62f5a86416438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68137761f25945e9dc19f3ce014675d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d9870a31df6e84b3bbad7ec7354f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ca19cf108a1ad8d9ec87d758939c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f321ef7c771b58ed7a72aa4db64300442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e695d7300741a71a4ef3ffb885d1d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae3346ef17a943939b87f8a0a85f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3245c710886d2f5f8265b7faf838445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e987cc71ee792ae780e747cab440d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e3061e75d1349901bc7844d75b09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9756cd1e1889d699c5d410d3586748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c542d58de3cfaa17a3b3fcbae535e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f33c846963ae7b652ec47b09b9e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c99f93c35745ba1231a60fee0922451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1c63509cfce47855faffd67a7fe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd3cd5f2a968103288dda97dc758b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca758cc410dfd037cc6139b8cb5cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e75e2edb7abc859368264dab8ac24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a31138fc0d8ac1b98ddef5dd6d71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f051b3b8265a202c339d149b357ec6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff250049f8d824502a2330f6462f19b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e9cf433a5d1c6a8ca380435caabd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a13d22dbe236c4d45725c419e8108460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a610e77b834ca7b6a8b777ce2a8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57079cfdaa3b4deffea6fd95f92863462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c09025ca62795159d07c172bffb7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51b06ed5dc27ada4b675ff20e97aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea85ff0f111ed07627bf90f1711124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa6f8d843fe8df63341c85234cc69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26210abdfc5e8dc7a1807d13e3bfbbdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50428d585e3092af2bf3bfb008474fbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143c76b3978fea83762216c798a484c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2962a4ad7c506cc59158e754a0e1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ccec88ae566ca9cb027432f1b35d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b737c9356a10bc301ef7f14fedce05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769593d3dafb919b833a2bed9fe178dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a61a420aaf5543d9c433a8947903474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72141c1c56d28e2ff9790d352eeb11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918be88805b7943a7a48fb5ae05537476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db619761070bf1730406baf68c998b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac9c42962236ae189f66702951670478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a94cf7d5f92e826ec5875aba2048479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fda04b614b240da79d2e4ae8b9b87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325018931d6aeb15911eb7bc365de3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e285b0cadc4b51c8fed6ba7fff856b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602699d215e483208e2577520f4c8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd823fc6b6c5bacd09540bfdfcb9dc15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da641c167e42ebfda321eb236f226d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba98a47ae95d49f8331278a76a39e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736e58df69d27fa39a0ec8bc3cb2ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4373f6a8bfdaf36a51bb7373d32c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be574f61afbdeb77464d93dbc0f88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290f826e6fced5fa8962b06b939c39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247a0e88242aba72a25ea08453b871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203030e06feddc7346051a0f651b4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4d45b7529f14201e9202513f3c866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624057c4cc7507dd8b993718e039572494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db5e9e17986c2e3f9beeed1e801e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2578e4ebd021ce8c289b2d3b84df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530d77aeb8b71783873ca159713511497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ca72698b80fef13140df651a43f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d68b457aa92c9fe3f68b0122dc215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9c3fe879d4a1a3174a0c153380d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73cdf98a3881f78f52b67b1eb0d875501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b6b7c785c5debf83796c2418c5e9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a375e45959c0d8a73256e197eef1c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6eda99c46c463b950f67dcf734e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ea03ebbf40cee96ddac9138a32c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef95f34cd627aa7181a240801c38ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cada8ed11d236e82a36b1b2a03b5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2325955251c420a81bcb3223877fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92609e04e95b7a2dfbc98a3497a4b6dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f31d5d859466f58bd89c12549b21c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf611d4d22d74b60a28580905f7566511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266290860e958375c82b1b07dca0dbec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff7bfaf64002148328d67c9a2d1ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef62312c3f2ef064f5d3097cfa7b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b24909311382f528d4eaa2194182f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ebd5bff2d39d9527df096ccc7347516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f9d8aea760e4fde0065effb4516b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043263c4f4b3dea26d86d0ec4ceaa4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040b020ed50864edb415870618d8ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a24e62e0d3c8688aa7d0823e92e3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bdbb6a7a9512628bd52e2c8e2726e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73529b15e4fabaa387b93d3b6f078c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15708a8fbb4de802219812d3bc710ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0efafc8545449a5b831ade00f08686524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536a13241b7a403f08a7869231d594b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca4ae387cf57f8bd5352d22227564e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a89d1e74cb28507eab194a8fe2cdf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5972c01c1681d1fd3053e08b00c351528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54520444643413d19992e609d201815529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f318c0433e4e9a5fd8714eaacac030530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790179b237aec49a7c0efdbe4ac223e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb97c651a0dbcefe5802f49ba00cc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689df93f4d926ce76df9096d2dafade533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a7df9aac30b164c79fbee42f165c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240ce5dffbdbc9239c070524756fbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f712bb535813e889f17ce6ae9980536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919cce369e99005bd422569c446dadf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ef0fb0a99b95156032328940e997538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae656b9c75b6432ffd1fc76742265f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7ab537b42cdc4c58205f9f6de836540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8010c61447bf25a79cf43c57498bba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b57136d2f7ef075329e1270256725542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2893dc8a1e99ba0032308801f23efd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018875f33481b209ac1bc14fd767bea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9951d9c5a3040142dc2521fcd2ff24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bc793d11f733e9f0aa46486b7cfc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15ddb6d8686cf3ab8d7e39d76009ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ff966d6d7125b11e2073fb135408548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761969bfc2fca51413888ad04f68ce00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e8cf2a1eb3e49ddb2fa833a559c4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b507bc9a679059ea9289e95bfb887551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1262eaa46be6b323780ba370fc9d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866e5def972a33a3250fd6eb3215e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52363c3205f0ea27b77d12e43f733e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e8a795ab9677b36fe96f5eb995b7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefaecf540b1e430dd5f08644f13f37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38e19dd99425e8a098a69cb115b70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284119ff6f261bbd58a6f2b81f3054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba4392a329e9ab8a8f4e340c72d0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f89f4f08bab0982f55a8a56f0c049560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79bbb355836d2348a08cf461de3a78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd583ee7f7eab16de0ee70905b3302562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d905f3e0b38c0052d7179a0764a0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2885e7bdae1aaaa77ff2d6a7ebf49a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadea03ea237c4f1f64d7c7ddea90e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f4acbd98452240cfd3e19d129edc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a453bf473a841243c080d029276be8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5c98044f9ed749da07869a7af78c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3f8118ff9956e7f0ca33552f7845569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c4911a37ef073e7d8497ccce5913570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368147c941bccebdd1b4a18599913a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a772091d66f9591ef37954530425572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950647a1e71ddf830081aaaed64949d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02250a271b9976b5f8f75d4f6611072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bde364af00d8bc0abe0ba0e922bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50133c35b7b0f678f5cb1b32c49f6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f4a0e9832da304409c3bf31e04b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a8a17538f2c48fcc41596cf9de8a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4629bed91bffe4c777ca1b824874d96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b91b3f63da8b5b64b863cad2e4f37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbe42c6b7d55e1c3e50957f2b218c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447a2d05b3f2a95e5af054e8ca4473582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e07b4ff09f040d8ea3afd29d8b40f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e490acaf01fb5c317db610bce8f686584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d42b13d93383a5d2bcf8f447a3dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0ae0daeea85e510918c266d70755586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717d0c0884167fadcb8d948f0c7c94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f29eb80a480811ceb71d1ecccb9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738c92a41da22ba39c6bfefffe418b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d357c0ae056e2a49a0e7be144ce9aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361c63b866467d4d70783456fc2f89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0e287625728f8a7a054d733ad55c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34173a307e5023ab6bbbd391815f4fd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899018336a257608f1c51341c685cda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521865a72ebba40773bf019d8a9a309595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a3f985a03a2f048473bad9392f08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761cb9b7abdbb3e9d689fa0b0949b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e7092ebdc9b72e08748f5a07f1fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f9b988f11033a184f44566de56b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f406a4adda353094255148fb6287600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3a03713231551a3db167ffabb0f9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273506aedd335bc57e51b16f784df591602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe00248b13c465dcf49f4fd726d5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092678f112b9c5ef0ea12a93ab4950604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82037f6d55a74f409ce6f09307b61062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b7f4e52855b976791085a33e3d93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13d01823ffd34e7bc8556e3e297d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428c9593d2d7ec78719358542a02fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2de4bab19881340150521a8973336609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e528a1b38218fb5c872b77e799880e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e24fcab937e0c7ac05c8e333fad31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0144a80614c20c19aa97196c305fb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627680f31ba3eca794ecee905d44a14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48814293fc1a290b74ca7bdd14501b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35447b99b28e2f2b5c80cb1b4e9c46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8725c5dde645c6c544fe1df7b171de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebbd7d3891a3e8a58490489dcf1a46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d576b50d0476caf945984c29a450cf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f4d17e3c6d5877b34f90dea119134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457b47259aefb30634db1e83f04039620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784b876dd75e61fff234dd17b6e598621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01722d35d9181e4b3b8ca6400d6e02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480d0d289703f98d3df23be162ae0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d434e61fd252053768ad17b45dd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ab4bc1a27a68f4781034496cc9ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01370afe13482f585403b6ae4db32844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69d69fb472195a5f37fdbf8936aa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de283a67b903d97eafa6342fe9b79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ec570c6f4803ac52aaa1f74e2e6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98931fffb325cbdabb81a4503e5119630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ccdd42e2c84b232167a140a8eaed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a652a1344129d7da9819422e116df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5c5093e84ae464df1140c5c815dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9edf049fe82471857ce1176914b5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac5556254960591dca91332bd9724635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b213ef296630093bfa344769fca32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b82e884fd798fd79f2e8714c4204637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f0e8dc367387853687c7c19ead85d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4fb6d4af5636eefe5ee321499686639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4dd785ac3ffe0441f7c6604a82306640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d5021a5c75ff941b9ab0ecfdb3fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0676ec84ea64b14b43a440dc0c753642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba46f37383d7122dad28598bac792a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd4199dabd57b6d16c1856e59b10b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06853a61ad862b9d4256f30722341645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807c11898dedfd3fcd7b46cecd8b81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89407c5583aba95a363d4e66881f46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fd5826398042e0b5b7408bd8e4109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4acd92e5f159ca57c2c8d93d19c929649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ccaf05b4ff8d9cd27b909a782438650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc257851eacfb2ffa24ba7985f2f7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb349e4c231a20a6b9ae394585f301652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e3df462e1e8b6fe6b21270ecd7ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad189fd8b30cee9ce4ac1b7932b700a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdb2e07c4f2ed437bc25c8ad7f6451655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa55e88ec5402ec71415b248c169d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c23fa2c3e2bcbcd515bddb32ea16d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfb7b0d309df3d2e4ee903ff98dcb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569fd7769157fcf2c03b34935d5468659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877065a8c54ee2b8cf306fd5a6ebf4cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ea170705512353d16e4918ccf0e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ebd2551c625c62588d30dc2eff665662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e069510760cdd6e014905e51119265663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8372626057ed7c5c6715db37f57d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c791ceea548db984e9c0630d0d6f83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cad611e210fa6f5e97846dbf0bdbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024eff6465a2b2dccd46f45817184e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6454c0d7bf518f1d015d2be7cfced14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba7cc9bf3782c5c72d08198ecee73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c801c37eebce85a72d8bc05fc98f339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030c69817195a45110081f8b876e66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e26581dd01696fff105b3f3657872a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b97be88433fe53ac4d2b41e6199cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aad8522cd899be2c107a0d39496de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff20b596738982cf37d3327ab40df1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c145fdeb8d882bbe5664880ff05b67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f50d2bc7ef8d505531ce28b29a84c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3fd0faf2d83664e104541afe1a51d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750af845c7f0912c4695f36929b146a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393933a9ca46fa33796f6773521f6e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea15cac571dcf5ae3cce894b4e4cb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5169262b617bfd691d9460f55f502c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa45a2b747d6f192cc25d842926518683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56831b82355cf22c7f92d9927a2f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4bc44622d9a00d147e13b82109246685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96b4415ffe00ad38d6a2da8097e757686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708668b34bb8069cd1d857358254e1b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2bd201f458f8f86a4265dba8edb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673021833e27cab907993e469d63a010689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38101b3cde93a1e481f108395e747690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73a746fc7f16ad2144ab376091c16b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b233effdf31decfac900291d6cb97f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655762b99f26b2b9d8dad7df3f8f3a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba6a888989aa011385aa21dc0fc83a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1906205ad4e1b67c5856eb52a657e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ff98372a111c5907e0f75bffd682696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47f088c881a75682f2f38352b525e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b85c18b99552b8c25030f466d0bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6517a84b893d99565f3280e142e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c9f9387cfea08c84d28abebfdc6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3006af609fd71bd86dc2db71aad9e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6953c9432535c6e726d0c541c367702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1a0cdbf87f4815c77c067f7a83ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d213d4e89bd8b4cf2c5f9ae15c4fc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d18e234b4a1879ea10cb2cf57588705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451de8dca32f64349c9ce4b6de95e39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1cbc080dd27fe314493c2d9e8526e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4116878a5758a9a6cdebade0a346ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e3f8318b84256330f494c105f9a66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dca1ca6ba0a0bce8bd196959cd4c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9fd1c50e9d63733a125713c38287711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aaef01130b872aa454430a62df000712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b253973498ed7b12aa0367428636713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b6480fe7501762f24ba41cc3f063714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa2d2b36716a09215dea3a1324b4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3611b89cce1ac5d16bdc8f11ff2f15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa4ceb32a563c938d045baf2e06bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb196fa9822f911da29cef8feeb7586718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287637ce6df66189cb57c8fc7e1ee3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab48cdf935a5f2ac99e1ac6dabf736720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4974ce023f58388ebd0f2367a66c49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a5eac66208006cec0697f363e1aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c39c1bdb646d34b2a2abd6676fbd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88d7a79f734942945b6ebc674daa2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494daf9f7fedca985fe68e17a53b8d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12128ad8cdd6514fc97afd67e14609726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fed1fad59be0e88d107e71a8b69b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf897884ed8b0fa8366437ae2ca216728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7797ee596f11695cfcfa7a2cd8998b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e737bef0fe07ace7f4d245afc23f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711807a47aa3ada888bfbf069fed97c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c089c43d45f565c63e62252e1f98732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb13cd5ce0ce86ed6fc3def3916b3ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a611fd493ac99736043dbf56d8fc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af53f34532ee43fcaed6a4a2f40da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49033bb44ed7693a111dc0ccd5749de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0535045dd98995f7c714ff732d26a195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb178793b6037485d0e000e5a227e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8040629d3299e05cb5ede8ecb97f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005641ef55a82791a8a1fa5fe96b03df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d37dc69068b260c7f611447139b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f29ec08eaa5fe35c24c88943c259210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561bf3f38290dba93efd327750e586511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57575837888784b54fb4764b92f31a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ccf76f5d794a384de12e4e525be1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ba7ef1f06747f87ee07618f93ecf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8693a91b1decfaf318c3fa728e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885cec279a86daaa40ddf97645149616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e931a726f17a6779e72f0624df290717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ccebe7fda11fbbf51c92380dabc3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6163108693c22c28258c5bbf74f2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f4df658d07957853b5dc28c1a708920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec82fa1db343d9f6ea3475efdac5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3b54a5f4d5d7c521211c92e5773322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52021628c0fabcf6ee6aaf70702eb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba492c8f251d5b2f60f1cb89a8d266c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44377356802a04727686e1e19cd8ce7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15883728712391f26deab2bd393a207126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca15d0128f4d36f84b89bbb4e658a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc5edc2d2d47acdfd32d18f85f322628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e05001197893299f83eddcff9e8ef229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf9dc61b5614babf71398e52c218930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe49050da3c6474dca813d1dd20f1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79e8d77c3ae3e0d2c652c036f99f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be85406a3d267907484c8a7fc480133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87662eac13bebd99c13d7d683c4ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a50a18fce8c2d6c64bb0c6f436b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f2f384c57385b15a4364e29ef43a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5d4a6b2780de0c270b304495809d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545a8c1433e1112ba17687ec2c670738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688f198de03f9671bf7b3e5a64f97339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fed720b6b9ff9345fc7a39e6da67e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62a2f4d622cedb03c2b95815abfe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672036cd07ffc0432a13dd538a3239642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e168e58b4b85be9e6c1ccc7af5d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4e7576ff42c3cd7a324d05d4be7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b1449a60aa6af60467b6c062637745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfcdbf1423bad24b5f87b8f8e58b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d47836eeba80252fc5527978a2a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f29e06f77da8d65951880211384ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac2cdabc3cfdb02c5b98da9ed777049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcade80c4f836140899a3e3ddb58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15e2d7bb655159ab13cc1ff63bc7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aec666b5aab70e3027bb5ad787fab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636d58ef02270657042d7141b3dcf9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d58e84a06f5ccb2763b03493d58054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d539348f59e3ecc586e666ccec3888e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9720829ccdbddb9117af4f4b9a7cfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75fad8497dcfadcaceed287e6666d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb847e125d275c8350e83b6859072a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1197913264286d5f85cbb1dc9dbacd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cdfd48d92118cb0db1ed1f4a275fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ce6ad071bd73f1295c664352b60961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119384892e40d04ad4bb8628b2c886762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba3f7e716dcbde7ba3bfc32851ce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e236b1b2e4927827d86af84f456764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573bd15ecf17b42db1b3502420c5fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b17029c22b315f4eba7946b685820f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad46aa8d2393e5c5a2f07d0eb78ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fbb7884d4f5ba9acadc88f4d44f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d9b2e8d02e298a450e650f0bc608869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375d6df065cd606944d49d7f7d42f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4f836f6766c5ae8b78f460e5eb9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de7116d816480686c572f614e0a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bb71c579417e5b9630c62213aac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c3183cabf26c7343c074a0833a20274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30df44a49287ba0086e91516b71c9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70766522481662c9a6881c4c9d884eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef4b337b0a937b2daa87bc24ccba2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d69eab6334b58699d2d4b46bd407b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271eb95a9bed9fc2dc41d5927a6902d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76514044eb483be3b50e96aac29c49c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87e94111f70732a8bd957632255e7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024fe18df4ed783138ddb7447f0c86782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ffa9bb8855d2465ee4ae4036079983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93fd06b7836f75771f8b87c51ec37784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5eb0571e6cc6861f494d999621be785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be36ed818e6de126ecc3ea96388b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df7620208ef9288305c6baee9ce8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28aff99967a28572bd643a5c33864c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d5028f88120efcf34f5ca870b2cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f634030a1a047a725561a4f32b7db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52204a362707e24e0c6a31874cdd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1d6befc039dd18be13b4bc696d8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a10569a7faeb79226be1d43eb825e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d8a0608f8bcd77f6a8f4ceadc6a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef09b24a7720baa01832b91ed98b7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c1363e652fc61cfdcef56f8339e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2f7f7fd062745d5dda60d5af40e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c2fc098d4fc9bfda1ae397bb0f38498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168a1284eef8caa3ad24fe72db91a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffcd4cda7ef75386f661fcedf84b01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028816f08615f90f0911b741351756a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f268711a614293e6da4c42f90cdf1f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570d63c6680fb8160701b2c38c0a2ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94addb72324f7fbe8e407d00be43cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae9cd4a708dd74120ed6341fb6ba4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d592a032f6a48157b384d16e6d3933106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e808e3a9fa515f83a3c8b0867ee146107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ea20adc0e6b24fe1c5d4272065040108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89d72036e3e27ab90d857d53d1335109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94effd517cf340fc25704d422f5c2815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe180bc8d7558b90079130ce0fe059111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bf5d9e9dc2937b92c750578e355d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a51d8e46607f4c33954dba3cfa3c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b395b5a13bb76a898bfa22110df91a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb858bc08a32245a7884c4053d9972115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39596d5f4209d49882eaa44c0b299a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3cabc00a64aba85ad791f6c52c06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e99c5f6965183aaa3d6ba9bbccf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18021cf6e909a0458f89e3861b44a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043932bfcccc79bcef4cf882758eaee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b728f2e093f5766de60a2bb734b1e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372dcf24557db37adc257cc494b6dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ed183db53c4e09cf08a3fb807fac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4e2d2438d66b7926e8b178ebe27b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370963e88ff31919ae346b94fabb2dcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e5aefca20f3abd8e807d7fb7a79ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d91a9557d96df1efef790ff4459c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d7d6a786685295d078bb64f72932a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf84ae280bb44bdece48c428d6b007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a27e101de40e03dcd4075c47e526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352a51c81968c843f03226db3d4898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca683444fb6f013b50e34c24743b309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5219f2150637fc9a9b79d460590eae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c960dc9c456ca1d9afc41cbd453bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a2bbc6e1544cd2a6635be54e0a50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67bb36b125d316dbff524827a10bf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc77541445aea74c9d18c93655c8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8a59262abf4f35a3f1ff9ee9ea4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95da4c2c3390416c52b19beac31f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f210347221c02439af3816a0fc8467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2aed34cd91bbafcc5e899acbc71a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652ad1cbf80102c81f69d3e7ed728a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59cc48ff778c3a39125b1ddd5c1de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067650acf010cde267e93745baea4588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455faaf899ddd30722f9145ac40bc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32f24950505d0f97e1e6268213fa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85968c6595a7e451c30b5bf3bf7f99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da5cd007df44b623fafdc01606296148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036664f597d0a5accca1c0968b5085149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ceb29fd587f10a6e6b61afd113032150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e55229f3fa81410849b77b9b7d97d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f5f433cd39c62f46fac115eaf325b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e321887149d8036359a1025ea77f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b659a57f1b882f8aba45427445422154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceda25a79741e0c49aeb406ff574ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c575b52d1a9d47cb8b36cd1416d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb575fbd9f98754858178cb27e31166157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83db91b7117b0c929e32e5da9815fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eecd17cd981e7fc4e97bf4f2718ac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d0d2f51e745267129384d4db12d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa63d388ff3c56d297a3a4d3d162c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24817767aae2a8ad3f93b248b1cfc16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e4aaef926ad7a872ecc01063424d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbc34300619721646d1167c67a163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a106630c1ab24bc97d61738ada643165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9a9e1207df86c5911db21b91d8f16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e91723f535e8bff0d092f87705c2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e90678875c86a68d603fd8570456c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8c933347160d464df20a58df4047169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a945167371f72a576892951f8aca7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d779d7500ce3c35c9f290c9d8774f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4fdd772c9da6ec572ee5bc7541a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa223fe9b66cb4c3bc9f0c6ce0b28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150356af389baaccd7d2665e5196559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7f622b48e02ee98146261842f6be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cec82ac0adabaf79b2276fe9b8647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef761426a0290a7d2735feba6e5019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599e5b7b2060d8c3d052fb47a8a6053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0f5d35ac7f058e773e95f3daaa96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65cf4342e286ba60663b91ca0db7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf813b862ddf8513e8d895570f54c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0768cc16777d9eee5babb392172226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743956a7c98809e1a4d24150f979eea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa81aedcae8c0ae49d18e26c24608a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b517d4307ab223139b3fd3cfdfd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f27a8960dbc7f2d0859a4507edbd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f356e144061a6756d798787b5d08a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876ff279c498415d231471cd1b8883c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e813979d11d04ea165e5b24cd4dafc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110ecef13e2dd3a3ad52d987cf6014190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fb937c56cfdf998fa18deb4f06ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f5db269ce031d1a67519a6e4d2152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc7e14659cb335f3881b5e41bf051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47258a653a61f6b4ad18b1572d2938a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000c74d8fcb382bbef48d7ff88516a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1f376db31902f8075d6b8f5141ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850cd58f35cc0fd48b11d3351c69b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9493a1774ce1111ca8c4ce3a7a24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6e8f48d5f03fb14d5e8836d58331c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8b627564b66bb3e8a3711bf3b7af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a331798e94316ba6b0680b91da0d88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78761a24e9eff5c6b772b81c309f450202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048c3a16c2a846b71fa44d52ff4df6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a319f6837db04b8636b43e23823c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2d844ab9cb506fd9fbb0c4cd7298205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ddf13e420b5b6022b55fd660c113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32416c95974828552eea1b29cc4c238f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eabc9f40468a10f4e1f6ad9a484c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daad71de8d153d712a10e6dd92cc8d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264741aff85dbcd329751b79e780e4f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce514dcdd3ae79c786b9bd2cb3163c10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bd4adbf7eb107e513ba1a8c6f877212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ceb1c252853a90c3f5d3518c0c63e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11816261480623ee6d9325ec4d410ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aacec8fc0418ebfab034a2de543d8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0a1aef451692731ffb75bdf4952c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4f0739eeb9fd4938496c2c0e9c82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b253ba2a1045c270b200282911d984218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bddcd3f8f250066501b5fde6c8f84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81340a0405a88a1bb5936a1e5797b7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ee5073e2fc76b082147b0372d5325221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddb8927da0a9ddfb73b7fff8cb9005222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de068e300a42ecb5334d4168b3185de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc61da97fff09ddb0e79de4110d669224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548bc2fc5f432ece5e623fd5e71fbaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2816b9637a81471aa74ab94c9dc573226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69d79f5a734486e14e73e85cde21e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a582906362e276aa704e1331cca9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0000b4d7368d05e4ce3a3faceca25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8aa89895e8ba8a1c9469122a985dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c54bf57599074086b8837bd6a1e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39a101bfc6f9fe3dc7af5d3795124232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90e9ad594dc48c4bf9292b12cf16c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec90c2f9c0ad7a3439d0b62db30b9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e33bf1bd87dbf2947b8b27178b3a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a7daeea99e541a8002bcd6bb5deb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da2ed7b65e3664d863c218294d855b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89463b357d9923eceea1a4c2116134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564889dbe2ecf347a5114084ef9a37f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cdc7a0362c88ef2c66841ed92496a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c42d88f20d57f3d2b6ce26ef2afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed3b23740565b296a83d350ad132b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2235559146878338a40fe2e16831c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0efbb6e82391c37cd67e274c8105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf4aeeb8b4d0a06b9cd2237ce18228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0375afc133a803217f38f8b77e8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da842abbdab87cb995a90e0fd80e4a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687bf2507474bec75603da5338be9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bccd1e81e0d2f75b2981343194db4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84975b9a78ad34375d83b8b4bf0956e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92b0aea604864c8110113639c16ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e1dc07b2dcd686070a7d97d6151b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4faca76deea466e9d22a1f25424a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ebe0476c53f411f0286b2833f175254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ad7032ce909d3542acc44f1469f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceac2ea3e7b2e7f61d061900188be1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd5ce9c4d92fd7198a3dedc950c9e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfc1b1fcd3531f8cad18484402c9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace0abba95e901b0d9d285966db975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514204398daed0dfc72a34a0aab421260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5232e31e209a2b8ef4179952853799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d28427e040cc85d0c18830e1ea10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012faa26cb0b9efc922b55609ac2a65d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854010f439e920c1d99199aaa14040f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d39183253e114d32c3ce41f16172265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd4b0d14fe38bfabfb33499272bfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38382f72a2caaad80acc74f262d1f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f36bbe6b4ba3b720086fe9ab2cba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b460cda5463bd62bf7b3a97cb360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a36d965b857570514ceae20032c83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e406e0d3541069fd994c3495a7fc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09227eb445d97a5288e436d4e4c55c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b5a6d2709618455c9fa30024b99d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070a71c55b74a13f28e5ab9d7ab5e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14847d46316bee8fe150d18e3e9994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c11cf64ae71febb74e46c408fa82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48a9b9f0233b9627f359421700e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732be73d76c89657ec1e9e3e18fe809278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea52174b50229809277cd74b2bc865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e18e34f5630190d7405d9fe8e4bb01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6953893a677d68fccccdd4051828d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddeaa398a13b8eca365cfa0eb3f14e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db80d031b8b6beacb2de1bfece15b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec088c76d6de54bac4d03871f8db1f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc18680dc986bcba30ba27f28bfbf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6df3862e7527f66bf27a182190603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea2fb69c5b2d5425e33a5c0ec6452287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c76e58042ea7142e25f197252b805288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc860ede82ab2662449541663a7edb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d67390e12bebeed3d612102651a0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ba741ce173f01786f4c05d4d7070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029de0829442664a43e22964cd4a9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf031bf0158b614276ccd691c80fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6ed88bde1dbc6efc685660782821294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37748773d0b026ce8b147009b47a72c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b788219ba4e7cb148a81b1877c60b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae60699a67a7e5351ab1d7bf83f52c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc638a3d2d8fe76aff55dfa9d00381a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303841764604810dfa5a3ba66b6e854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47643297f4919602c3354a569445d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a5abef4ef4a1932d1e9db0b17e9f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c72160a2cf69638d84ac52c8e8e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce3164fb323ea1900b69e969f26e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b32dfc7843cd517409bd4e844de6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95f029387117a2cae90d99f9142b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace196fbb01abaaa7f2a3150d66639e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e90ea04f935dff03fe33e7cfcdaec9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665803ef5669c4215f3780678a8bae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6226c8afa931fbdd4361616d85b248309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599847f091f3f29fa6b126987b7542b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587961ab3f5f248697f4adca7a9a9630311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6968c00e053826259997070e37e802312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652388915491843e32ed7d2b646e0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f230d21ce2509200f68a163d7ab086314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f068b2bf8d22f55afcf740121bbd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717f0887b5d5cb9a3383c0a08e08fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eab292902ae93b95ca74872e7515a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f5b0e0dc8510f6ae769a3d58b743318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8357e3cfaf22b766c55af4835df1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea7deb6a7672df4149f88bd1124648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdbbc8047f2f471a55b245abddad4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd6007bc10da762a521959b6a93119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd6f95bc9bf75a32f247252991fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0af023fbad51a04c66ad82dbfc466324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c830417e1eb2d58793d357d0d7419c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53427d5b5057dab8705e0f9c1c4785b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb8796898d45bbf5a2733b1d4b7c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af667587ebbaac4c88495d81efcaca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd7133160bdc5114309b3a1ff431ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2bbb306ca27c6b3c61b51fd52f8ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ace0dc81f4a4695b5dc8fe14352d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b29160911dedc5def319459c65e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a519a143744cd31ed370e52dde15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a11981f1857357d323d6d66feea1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2103bffca08f0c5131ef403bb9a055335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2701167ef5ec8e64bea972531a5c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253e1cb3aa1d8c8c5034d67faccea0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacabdaf3d62d6441c2dc80c10049da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60936601cfd5ec61ddf702cec26c737339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a547595bc23d3a2adf3c5ced0993a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691e0a9f4ef09254953b1c348faf78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198f079253d1db669ec1405fac57c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f987dc53743b4010dfca1450e420686343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea7bfc119bf0f22d701d0b692ab426344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f55765097e55ed85add2822caaab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14940f86dd6b78435412444bc8aee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad90cdda71d90f2588aae750c3b50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21effbe78b40644f9ac1054b7ff532c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1070663d5bb366cca677d9bc36d17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad062941eabe69d2bd558d9486804f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedd70115e058fbf533817c383e012351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725391305c396ba0cedec396ef2c74d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefaf2727d8c4ef0d346ded11fb6c21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dce61914bf1d6e0332889840a841b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734573b220762135175580449a995d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84227f325321cb9a2f0ea9a9e436d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee5a1b14d4ae4f5da58187d45e25ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db576f09ba77905837735dc7250345358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb9ac6af531625a2def3249cdd5f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4729aa5ee6827e1761143fe9af62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef52086508720eeb5825d720a656ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3f48d441431c9fd2475588660ed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877af68ed12ae430a3b589da61b5043363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74fc076da5a5d3ec05951b8e55a4a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc46df8d1df7081b7aa4fd1d4bcdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec67f3b022d7824067d151a4990a9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05538f30a235ddbfa27712d44f58c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342eea56a8ad56c1e422b5044d073c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2b642b2b8ec6b81d2962dd36a2e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a193c9250cea40240f93505b1fcc26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f4eca4f3141c1c339cf0b261506b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a9c77af4910e931b9ba0a74a2824372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccc3a13a9563446941b56579c476f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d73cdbf4716f0fc7a795bdb6580f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330bbc00219254ca4104b05012ae0a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dbd4412361a1347573daff52c1e68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19477d5300cadb02f0d5ac0e018b5ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709cbeac53b8fc71d690e3f2ccc6b6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e6caa9b986c8be9232f89dc7fbcc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a08f32851988406a4cb39a9a91fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71140623dc4e0f14b7cf4863ee1b20d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e42c8b19ae795c4e805e3e8581882382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4167480a33b8bf5bc5387387b50ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bff915a43116f44f3d8358f1d6008384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb913051b1229db5464bef3d9233c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff1bb8a9a4d9995bcb1611ab29f5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f54b42f57eba4591139ce740983f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ca6d64f2407734708db37a1289ab9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113341bc209c0a47a66ab5d4918f81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b553ad52857e98517022c00fde763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f7ebbf39ab45db45cad7e0146869391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d1a1ce9fd6355d33ff6cbaf45499392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4969287b81eb4ecbc83c4e23a436b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be3a9cbd16c5dc1045040481c153e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd5fa22a31f5c20ca622adca9f67f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe3fdcc2e8a1e04644d109d9a1e91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52836a5f34c7daa46b95d05be14991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb9e8cec6eb3617e1957dcd1cd809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5823919574305b8fb7182e3aad18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb1fdc5027fc95523d65bbe0a44cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11fab6d587796ac325e7f99a34f21d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fee7bd3309748498f8bddf320a133402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccda09edf42fbda8207b82c8d3e223403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65bfbbe9dd03ab43c31b3e5cfd2c8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2074119d8cfaab56c3cd6869641c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bd57b5de5ca04452fbf6230647f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e9d86b3472f4472405cbfa831bfd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3abac31f70753034bd0988eedfab0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edae1e8ea24ddbd59d021e32579f41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a8f827b357fa6530b29f30ed15d99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b59842aca8c16ea5980dbaba0b801411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8562d96ade865de4bec7dcf9ebfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef82e28132d6812ac5346f866eeaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30509b5f7c628f0fc8c1890a2a525911414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb149c5aa4f28a19d7580f9cfdeae3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda784de9a24b43d995a4eadc15bebcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de28b724f6f0bbacca1b6a4a38091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe38089d7f394e69e06c9e169a668c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d2a696c073471cc1add11fe89ed0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90895f4c415bb939861ecc6486f70c30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906cb44c0d9d5f42cbb11303d22f6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a299db60acc89e5c4d92f48eaf185a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7999e1e324ec74adfd5b6075880f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63750f85bcf74278781a2f2876d98a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244faf87e243283c383502da494730425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b07cf41016b9b5a05526b3fe7dde6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f2d68d15a0c30b9459bb91cc59ac7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51416b4d3041f5cc0896c5d27bc20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094513cc085024dedfdc07fe0548205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ebb317542f39c404c99e63dfb9175430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955370ae19076cac42eb81a0011e08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a257dce909b108d4cdb43ec4676a00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef313eb92f4380ccdafbc458b8b58d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb46c81e9aa298feb356c546927a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbffb4a03065549e75599294ed21cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f078f44d1a607d1391513280365dcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942305436085f2a8b67135bfa6991c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e04a79ef7387dd3082be46171c5cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a695e26b728297657d77bed0e3c4f6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7efdb69e2e396b77e18387438f91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ee14c6321449b8c0696f255419c59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc70246fb9dcf2268bc8976e131d6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443c11031d290a5fb72d3de0b8ef7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aacbccf5cc6cdb5df2bbe1d96be53c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b3a42e01d03013642d71fc9e93486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890007b4400b27c2a9d5dc243926205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c0820141455297465c8387ca9eb96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adaa0599be5f8497ef7fc88299326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad93ee0f5111aec0413d4255e74b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e19a83606f5c4027611f189aa5b32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e1b5a0f8ca3dfec04cbf1bb89be5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f17c931a9634db0d3149f6887cf4a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4288600e8a2dc27f29cef77fa342453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67211a2c0c5786e6130bd0f8e7ba578454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21537b9be349b0b1a246ccbd3c32a52d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220894d22e72a2a01e1c137bc009ba1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cfa4a07675133052b248e732657ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1aa3fd620699a73c68f3f73d0b86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544200d9bbd773f0f284f2ff0d76c2f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4769fc2ee47e2f49fd0e6b130dbb74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0d31bd3f9787e017d744dead420d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd911b714f2d1bbb186baa786f3ae35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904930e699590c91c7bdc0bc5eb2c49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5b1eda4ae73ca41f874244505a35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb92a13bcf15f7f173238cd1f338e16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba656e2cba2caf67bd9b6a77f27d5e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167d88883f72787b0a331dd6840b37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e06e0f797f82afa88c0f4c3584fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee355fff615e34ee412413588675d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7977fc69a57a8993a1319fb62b75a9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c72464ebccd92395bdf9965492c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158b8ef9be7104d9969a3daa9c5a4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775f221ce0014c3857ea23955a75ffe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3be516654eb78c9a9b5a1b563447e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006a148bfa6e4494db5a277de6b252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cb30f1cfe514cebd0fcbdd6dd844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086de45c8a4d4cc17aa6225d8783af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8e10b64710bc2d43e036e34c685c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be73e06f38109df49daa72c5627e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df234eda61dfdea54cb8508b0d1a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de95c4526051627a9d4442030e830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574a408da312c667c33f66d2b8b49b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25589dbeb20ed97385c216939065f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ec1ea7dc2be6f8fb897f55c0b25e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbada6ac657055937921c8fc78c107485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c98830dd782e2afe4921704e3e6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d3d0c3eb8f202673ef59cd7bcdad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934faf6878dd1c506b123a5408ad71b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5d2624cb257fab031d91c0a2cc3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764eaa7ecfe4c29a48f9e079d475b40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d834d279180862618c880b9a6e3b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e09696ddd639921fb00d2acfb526492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23516ffdc83ca17dbf147b7c4deb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cfd0edb4855971cc820ef4de9bbc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c86783b6135bf14f8d4a8a377946495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd932e2bfe6bc47c50fc8dfb0c99076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cab0bfbc22cc14aa02ad9ef9f40b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e86f83030c27339c42361fad0166d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317c78e69608b6e1c867a76627173d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25e4cc581a2765bc2a36bb301686f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9164c655e2c1c4b24738337631961501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afcc30ae19d216d945fee6144e332502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d07c821885829fd9603e0135f07e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d64bb9a39e142e17b0b2913e2a004504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d4997cfd888ba984eb7b8905f2c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f112172463fceb270a2912219b9f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07aeb514d3c2eca5ef6d02372dbb52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205fe29539b74b5d43b99c37f29307b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712ced040aba279f31385148b7a534509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b1ced613db3ac6b53926486d968f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbb952bf126cd583464259276da4b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91c39dab72b2e033f82da1f16f646512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789833687c065c983690b3eb26124e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f042e2e7d4b2b2a4b46cb407d6a54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13de42b08d77667d4c78becdebd391515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53eb07048327f0310170e2c22e89e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539890c13853c73f2842c64044d28c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6b40c81ce6593e610b5fd9421261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bffed331dd98fe5d27be9e2075298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d70350b1c837a2d19acf48a309030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d72e17534a0e27f2b698dfafccbc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d7678d8574b5afecae48608ba0b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb308d171ded0d8452c2ebf2daeecea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857cf120d68b3ae9789b472ed78eee9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ae1c2beaf641b904a28032b315a37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5bb74a8e57026bb86312ee78bb22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29e28e10bccda8ac91b1570948f87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a7711f41ba54ee8a06c0e57e4935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e36b9bc3286531161c5a41fb2bb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1d3602b6e88b2917817f7945ec35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7685df6851ec70633c1957936042e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158250bf930e1b31a3badb0ca3f4e75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d3dd689ae24cbf5b202f733d6bce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11218b5c07576b692920168778d71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4156b1827929d89faac31150ff72a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c94e7dfc77084178c671c314db0a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d1ca3fb25a034568fda8da6bedab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ff59b674487c65dcc64bf63fcdd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dabe659f23c29ba510673cd26a2721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8265ca3e0c019d1de95ef81b579fda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2c00bd4057d5bdebbab10298c91d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb96c6762a294cb02ab1345a937db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc7c90b0c1b3b2ea7cb62f69a21fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214f21f6ac2a6b5b9f471ffc5fabee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a08767bdb2f2f55820f53293c5fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed362af3a8ce31e9ba227ad6029f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5590cfeda778dda78f5d057b4a6fea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db4a729ccd2bda0ab303811501293b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71b1be1740600db28110f559d950d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e014898c25281df33f313baa549d33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2b06ab49a1646d599fd72b3fce27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934cc949facb743ba108807e1554ee8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7f0c270610e61ed78c8e593490251553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f9f532f7e8583172c64d265f9647554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fba4dc7cb2ee32d96fac62af6c281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b966ee07e8da814920400ea7250ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae397407152f9ab5486e6705c1d69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a450a3d5e598dacd7f8deb63865f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940f3f6e6c798771ea54ca4ea6632c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8537cda0917cc908a602aa2b3582d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdd8eb47ec5be10e4424c29cc1585561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61ff751ddd45f2d8de53a84a0d0c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1047701b7ad9bdde903462e2a511563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17319c5bae91fd7e2cce4b8f0bda884564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf0fa8bf0fd0db8132327f989d488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7aab556499d10c2ac9f3335555745566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36749250c41899d268e5ed74d2026039567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f396d6fade51b5b1fa42437d71b12bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f783782fbf13987afc0db8b85f440569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894da41772601df080c0092562bad61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce2dd182e066b2a7a5d8170fb283f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e758910cb07bf7026157e4303ca24b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31689b6a47d106f0dddb4682730eeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbcf77d2ed040922ebdacdb70f6a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c6a11702f8b42cc1ac53e309c1ec0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08c40c6c2a62a1cdcc8ea83b0573d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6613c81b53cdab86492c73dc9ca9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4c9b28153a8320d8438b40fd6f27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765336fe0c3c6d087de15f8ce1aae827579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685b2bea621c563cc5bbd8ba75eb14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d1d1bd50f2dbe0189e2ceb3b3b83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff4ed94f2f19110075c0b14b90d375582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac213a3a853a48904c9a123b59500a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316bed1edf107744acd9a24df4b2dcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078377938c33502a05a1aaa35900b5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdb84390521a7fa5b82f6e2bbb8b66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383f0a242f3f838c463e32b54b1263587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d2a925fb816e50797a09b2731b21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25c2aa06429e913f300e02c7c13bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb176b56f56f3c45a5504c130021a3e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018acf0f4704241f3b60083308a2964d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ada6aad4973b6d145684d3cf9f832592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033823de4c28a70718afe5534f6b3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7579f7a8a98cfee7a4365222b34f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdafd48ed7166a028d2c00652582016595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693afcb92e54d5e41f2a88f956102fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb6a3e7cf5c962fd356b8f1d7fbc80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a1672cc4f4bb1210ce16d8c07204598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f8e8f73304282376d9ba673b6485599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeae432ac5af948d50039ea7246368600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7c864a610048eb6e3bf68406b45a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588c7267546ce341c52a9b4faf9e99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f673bd5bdacafdd65bbe4327aa8b80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14109580f2cab51d9dde474c3e9a76e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8259cd5f9b7032962993dd1673c4d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0c6cb9fa1676ab9de56c3e3896d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18234dfb25657c320cd27dfef8d15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dcf4f4963e1a62d43c616392e8f6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d4ed1d7af8f83c7ac85c589c35f4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe95e07aae76b9711aebb4e7a775c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2a5d9a4153b9fdcfe2621c2ab958611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388276711a2fb79fa264ad2db949a81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51acc6e06b6e3dc74d42ceb3227f5b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533524027e2b40e50983bc571330179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2d336e1ed8bb1d913192670421e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be35695f8111561a305929f70386b15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e25ab2b132501a93014f6f2cfc41d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4e256a540768dd2e951a330fe90f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11352f00f743490cfcd589792141d2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b30fa5c8c62761af1097a1cc8b198620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5fb526e56c5e7c9f168e64f118ac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e9d0e293b767b1fe765489101cbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09898a88cfa65e2584407cd9e59fb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63f75b60afa74e32987c657dd12fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba07787375cfa9a7853d7a8a0c5276625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ede8b914ec78740285a92d40dac8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36460444e99844ac86c391a677809627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae642dc432a988cb1f9b1d9b0b932628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6da07c0a65abbfa6c5661bfcf409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02ef4065055cece09699cb106f3b19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7857174f52eff24cc5d27a1ce62a9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bbedf2b114890b2267cbe31cd0f61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ac4fa51b4d4ce30719174a3c5f94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6564589004c3014c45c6961e027407634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d999cc7c6f7e0facfe24aacdba3ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888f000d610ca31d8f62f20ca54a1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fce1ad1d5a17f3c38c5b4f5e6cbc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e156111da6b42b98dcf07c0fa29a1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59923e61c0a1402b3cf228bc5c8b4423639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee44793942867c69185aafa7de7c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ff9d8bc6f553e362018dfb4791192641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f00a89f525b59396d1d80477c491642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a91eaab0e6692ccc2e4cf57e0054643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103deaccfb793fc0ce76084eaf3ab4be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3449e38723dde37f603aeea2a522f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94f909c32ab2d1317c180aa98685c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ba5f5d33ef5f3544b044e53e2896647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0c81edaab23769c15548a2d4adb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083eff1a3c4907095b232480687a718649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33df8c275728693874b89c646faa32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262af80b8cd0acd43957a2f5139a2d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7a6112806ff510c1dc227c6b63c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942a87d63e9de456d77b014f31b684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a5034dc205177d46f50ddef732f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e2640a10f3d55c193b4d65408921655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406f23d4c5cc39e7bb114261b01606656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75971533425aaaca217f9b0606f6c717657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38817f0e15a17f8dd89c185d48ffac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88a828fe2cb81ff609d8c4ba7ef34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08f2b64ad445b313945ed6ce3c941b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a06f4c356d7129c8715bc399498a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f915751eb3a14a3636599f204ca46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750de3b4f30312005a6f1aa38f2a96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ddebafe0a47d2bce6a6a13ffe70c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf3ed18af5b24c681556c867f855a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b2aa8388d92041f0deccbe29557f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347bf8aec90a1abf7ac33c4197c611f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ad2445aacedcfa0027f1fd357ca2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a147a14dd272880771b3fb59fe47f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644c0e8ad5371ab12d023bd3ef5333670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc47d40ce5ba66e17067a9e4b6ae0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da455ed65f25d7026049a310531b598672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36bb4d97098007e75c717618529ec4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05d9a030c613b0d380376cf74d909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec815a33a428374c395ee11aeb237f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e4d428e6d19e89d6db5ee8bc90d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac190f88273e00babe111032fe3e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a47be4dcf9ceedae41497bf70ebb678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>