--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd754e83a69ca64e73793688dc309e3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68b0f16f3cec4fcad7379679e75102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6228be162e3ae9737908b6c709b433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72ad9d85434383c0819aa6ecf09174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa1dcfb457fa5d82b926368b414685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de4d949b1290b65d427b1de6980e816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d79df5d684bf9dec299ed1b934b0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcf1e48f1ec49ab79365afcd7a1b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336c192c571417d026dacffb704f8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0435c1ccc9529d27a54804cf66b3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173c2a0963aee5a7a1257daba9ed62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782bde5e685c44502a11e119dccb30712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142cc2680518e73034389d1f17f15113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759d656b8294a884ae42a27e6926c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016657cdc6f95028fec4362876d907615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291b44ed368f28b7059e7e69a6ddb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc5ffa18a1513f802b8616ecd1414217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205efcd6311bad1382d391f6c68ad318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550846ed3026a4e9a2f83c9a70618caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e4644f36f4c8eec7854c0906fa6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1e471ee3ffb45bbae947ff990dc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f65b4d03e9eea700025895cc2dac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3c06b4cd54ad8cbbe6195c0858b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0368ad80194cfaede96072b21499e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59242fba65e86638465071d9ff125425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac368c52c464c34c286a0ee8ac0dc6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd870ffd6e16e65ede3341547f132a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a7706ee540766d8bc84d50a40c1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b5dd0f00158c863a447afffff0b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4e4cc476027443d914cd6d80411330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d298c3256724925052b7327e8225ee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6cea40dcf3deaf66ffa0c4fb2ec3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a6cb08cac542f11613872c58ea6d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af0de816c73c2dee0cd45d4d7283a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9dd7e44f5c1ac081469ab35c5f5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7690e1f154ef148877ad6cfafe26ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0f6908370d35d769d9dbb748d458b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc6460aeeebe009aebf323b85782738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a251bb050464af912b02b1ea390b7b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fff8b196fc9901ccd7703db7df59940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b1c1e5b17d6e1e678544e073743541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0132e5655ee73c34cb69156f687c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575aee5d6c7ad2c1789b61b3adece243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae273a985af940608b637429bb6c8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee6b25cb8dca8f2fc48342d2fe994745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc798730b6f60e77ab56d65e0997f7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d06be8fe25e10149e61c5f87e51f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089adafbf91895507ec08973b62dc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de344154303bd4865e1fa10f6b5e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a95ec9b8d0275a78c09d13fb6b648050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd12eece835f1798f7122e13da25a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34a5f6ca49d2a5bd04a634d7cf38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e74145737361a245f8d90c6b44a61853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce57bf2fab228eb858522bb37ed9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df593925191ca3886236bb9d7356bdc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aa0d80a7a15fb421c7ddc99aff50256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05314ce624a617683dea1860fb3b56957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbacd009b5b1b964d993e0b5a47934f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0881136b41b4d81e04980f4896beab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f9e370ad812e30c8464600625da6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620216573d804ed837e5824b4fe42e3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5da1b4858e436e8cf1bc591426e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed84b79471c80067d0084417a209b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b30369b3fd5ef43731a06ff4b29f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1163494f8e883788ffedfcc74f6bf8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb931ae6f1d57be396c8782e8b1bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a371ea43ea6fa8e99a084b7d439767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38842315063da64f2bfd7157419cab768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1e2fb97638700e7bcb6e58b9044869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc6edf4c15c7ca22f1b306cc7393670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d3cf38a1bcebdd806ed71266df6c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee7bc9272bc82887a69d899e1947772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14b4448088d29451884ccf6547dcf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe3353ffa16b6c14c7d578189ff06474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb2bbc58100690de41455ce2afbca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672a265f3f95709cb59b698ab00f1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab80b0fc45e9df2f1d0aa71cb92bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7841916ed247e83272723a6204ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f1fd66ae268aec31c9b12524e37c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620adfc765c8a64af48d9f2a18f248a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfb49b30a4959e7d9e6da7e7d84d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfaf458c159ba5ae0201d8e4cb885982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9896eaf540d489eed419da97e8acb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f314f1565307df921531911423639784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2d57117d45c1475c9d0eab10f4f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d02be46f95cf526cf471df7f02d7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd368c0b5353433fc1bf957eb3b5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec716ea43e8af3ce8f5b11651fbb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222edcd17dc66c254e78564db2e15589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f364407bd58c0bef020b042f9f92fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb60e50694832c8a3098bc3b2fdee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1453ceb260d7b9ca06ab2c690d2ace92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4777cc701f9f13ecd44607035da8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a814c67d563f720e48f9497431daa4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5095492e9d94f416ddf9d513d5a1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098c0c7ad2c3698c4b53039f5f5b89396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566d253424418679c33786a9058cfde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074acd9caf41d03341f1cd653e81e5d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d627077bbb8d5c87b65530f57fda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ee1be0fbaf4996be58ebc97034cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c71c5a691b27e48ba2f43d4e1c0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b34b7a07dd630e71f489aecf757f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a9b99420a231d0c37d1be6879e0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44629a5f7c7954ec33201a4498cd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076be0d834cd6d1a79db1d909f4c18d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30216791b57dbad0468a9a54c353a515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f29dde7f47d14e5e764f995ddbda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021bb2efb6ef237605a12b6fd5f45d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc8fe912c2fbfb2b7120196839d91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941c418349fb4da65910e7fe049997110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a5ab58080c49bff039459285f404b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29def4feebfaf93aefcddd287ae9b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32b66b16146700c28387efe494aa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193aa6a7af3b29f966b098a14f20009114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c83870de756a43da203f7b7ca65fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee765f5e433ddb6e843b1e35966d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1ba69fd62c6d76105e6af6339623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe9f6210125138588b8999d4319771118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8933abc54eee4de0f1f4269d93be1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5e86030d05f4603de0a203e32f9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aec713a3413cf0b3e7185e8921c406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be9e8c580478768ef89d6da6eeac1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf628ea7d96e49ad96f95a7ffb7f7b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451e2faa4875799f026bdb7bd244ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c78ff16ec67b4c1b29ebec65d797125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cfa69db0ffe96bad8bd4e6036b0b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be57b8583f4ffe3c350e0535e1157127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505dc7c855b926835937cbd576c8279128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b6f6de3223f871e555b11905ddb4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d18d681763a9871bd1cf82e70a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb218ac676e99b00e9238f832fc68c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa624b6b1ffa6ee1c25ad08b2c51fd03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056db66cb86f284c5a929d3941e69a2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203e16dd6918d5b840f378b01a16a69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec153d997c6c7257584624fc219c274b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440e795fbf9e918f3569875c009b63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c7e96b95163b8e1ebc279fc2d8e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51206f17a8ef6c0a10a2486e2aa4adf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ab591c67fff4191e17f345691de4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b60d7f1d479748c4c2bb954cbab78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e33004b95d7f3cc717d7c1850625c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d555df1cf849ebb4c09d6364ed97e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7491c89f22635735188316c45a74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa332f78f65575d906009cc0d083447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7979f4bb1727cff119630c1ac6d41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533198b52eea85be8edcb07069e9500146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600326698f8ee7c6bbfb0d35bf3236e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30833a9fc94c17a45d74a4705bc609148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c2200c37b7d91eafbb98c4888ec35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5fc94380390132083694f8c7d38c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e493bb8ea16f6d7c5bb1cb922d723c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23c61cd07f43368914a23df304d98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f8d301197c016126b1bd8911f53f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb39cb511e34c31fb719a7d1def6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35e895b0ce317ace68aceb8f788de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9bb69ac15266dde7e75297aa81b2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd47ab4d9e5009f54500d2f9efec04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61f513181490406395be1dbdcfa9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389929d6bafa88287188eb8d365722d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179c1a59a613b7ab3e00e6540c5575160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564f8fa6eca57ff395ef90c16a20b7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0ed322d17409a3771f3e026baff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb87270e12f176418abcfd7bad582c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8533a22831a214c3a5561963b5c228164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7219965c5af4a3ff8522a7b7b6902165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe97e9467e1e975c5e9824688e6dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa1f357c46db906f94651130f9ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716de58c653c1f5977857d37334af26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6e0bcec82717b70ac5507d77e86e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153bdd1631b201db93e57cd9eb5341e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ca50058d384614a03b41668fce3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd782a77b3a58ce5760755af52e5392172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063befa720f474f5c59ba0ce8961ddb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aab7e30acf70e2de20a0153e56a6f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a0a3966f9b9aeec0ae6f174cba9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3301505ea0290b8f6a6fad9c8c080e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13683900ae60c4ca0532d945616c98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3262eda1d2be8255c240c2e92327e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0a62e282cc451f3c2e55016e9ef6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd77b7f747e3d5dfc028ce006a1048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb83c1c03352c73bbffa9a618ab06e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9b8d3fffb868072779343c008423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd97823ba9f214829fbb9e9a1ba694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0f25fa1d03d83c21916750898543184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b750897a548055fb1f162a7d64e18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea4516b5c9574be09cc49bb314aad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedadda7820d2524edafbfc1fd7567f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7209ed594eb7220548e0c106ce4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17226dfbca481716e54689e53d4dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e944a686845543d248ef116978d5a36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a908f669119b8d102dc257f28e0f9de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0835bb90c1486a1c20d73b2b35a4fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f573d75f843b5528d91705b633f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425a5053d5ac5407625da503e4500a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e4d1222ef2f76e149c4e1e93606dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0cba69a25c85ffd8c851691e9c661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e5e20594bd09d59dc476de673078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2a7b5fb3cc4b98ac77a4b5ddd375198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d1fa2d6459c29bccd20662ab816d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeed56eccaea893d23722c60ede883200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f7c357fe9dc62c910707b968beac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79065e9c13b3eafe0460c6e05c4d5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9df60fdfa2cdb2056f54de4c9760203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971d1c189b769a155d6053d5ae3b043204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fb61d4d7940a3e89cbaa931702f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75a8c1f479aa52e23a7dbbcd8031f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf543da3b7438a7dd65c165b6765c519207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45ba40c231d516440dafebb68ccfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d886d55a38bac1c1d9bd440ca327209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ead25b953702d608eb62a35fed31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc8483efd9565dd471d2c1cf98def211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545dad654b66b56ed3f8a170ef6d49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c906afd777433348bca98d5135dbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2319c81a7a130dfb4feba3e42ff2a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b144ee0a003fa453f31068c97ed6e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd64bc9b5fe7150408b8dc6754bf2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bdd48a870f9dd275c3493d4e6447a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0fb0dbf691146fa6af9c563ba46a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e6edf1fee5bd3bc668f65a30c017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168561e44608a9d202a4859ba241c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43837922a6520871f6d68c06b4cbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded471b7963c7f8eb3af7273f00042f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b77fe65fd1c6e6ac4249cdf58e1071223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a7203f56ef059f1b88969417bb4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d31f4a8b506a065a06cf6ece1adb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebae067b97c63cdb87854025abd2ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cc5dda57555255423c4ad69c02943227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db48aeb3c928563c3b781d7dd05782a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ddee79f9afac954f692d351558713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec0b1f3a123784e72efb367c9b702230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f0e9ac21d0321afb7bce6129f5d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666e2669680d4f68a43e3dcc1251ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cbd3caef4e5cae51460c384379e97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca12136e3f69b6ca00fae0762ba85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed07434a6733855e4149aa40deedb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbc2cb166d71d354a19caf6272799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b8369cc4f5ecd84cd03c3eb198a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb0c9e9e05522b6c8db2aded3beb3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada7580040cab82334848b839067342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea3358210e6af99d6e7b6fbfb4874240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a6afefab886ff380a129cf6f1087241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df4aa6c94a4eac87e492548cce78c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1a68a9e02ce2206fb6a04e0409da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daecc62801fb2b5aa80a7e335b6a21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1c3ae79cb319fcfe6b07077ba764245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942472604d9560c1cfb41dba3c915692246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c17e15d185992835823d01c0b36f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef64eab04a20298a7af1ccb6ca3a21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07947239909bdd51d054ece938562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df6a1d027b0d97f2371ae2c473177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53405990a31244e5f964d44f3569e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda5bb7198d1eedfb911314330e617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dec92f877988cbd60088729774b00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da05c554d7ced36fad23008262c9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ba81880df56a72d065855fa8587a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85eaae4e38f14a9cb8741f1ab36a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7dbcdbab30a15ca1539923cb09385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546872c62f7429079b19ff8f866e5c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abafeee57dd848892d54f843329721259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0da28f02d6c6b0325e65fb26b6c63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753905f1ad8f06d0713a30e1c074395261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e38084aec2208379e0ed5c0199308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f0e485f0cfd1c4ed5a5c07763ef6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f247bfc3fab06bea90fa2cd605c28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a498e37aab8deacfef53908bd4c5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb414bf4dce08968fd5846eeded206e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298d53d280db4829d658fd73e49ebe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a836eb8f08bfcb0d956d88cd92df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf138df9dad91b59375da30e2d7a4cad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbad7e294e209edb1694a5830e64f82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c7b4df1d3397ad4220fbc6a32a49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794718a8a130b3a9f348a5d2c966dd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835089ff47dd8f2be6ece586ab0acdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c11706a673dd7ec5e246d9a681ba7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d4192a21f645052ea708a9a0c2e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf222900422d8e666a2f164a4e555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde097d234e3d1e4b877c83d834e88d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580d0ff5d22def01770ae500fb4d64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3c5556660c6a44f02adcffb2b731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfe4004c4bacf4f644996665c7152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec3303594497ed77fe128cc1d9b6b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7ccbd0e6faa8a65ad25bb7d437e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26ce1b80661e88b8d8221cc98090e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deaed5333c1f22d08dc1469280fd70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d765927f024b8b153ceb363039a856285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c02980dcb21390ed29ea8cdf487e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cc5f286e6b5d92d206a0cdf6c2eb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4843955fb722f892b2cf60616ac0b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08044d8c039e1026bf8be8b8267a0c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492fccdf1e8f0c3546b9d41e0056b0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7add9bd0a0c9790dc2d0e8824d7e2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f8a239c9bbd36edaf416330773ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4921523303d82f7b54ace42f2e959d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022fd09f5013d026f03af30c3c01b6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1d386c7abbc6ba6ca1138cec7a9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7da2ebd1cd9ebbd6dd44babd67ebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23697b89a4a7c1bc64f5a26589a25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9d38497db7cabbd95b993e7f24af1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750283b35302322635adaab5ea5f0ff3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64035ca34d1b0e50cbed4ab5047618ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578cb9137162ba7c699ca3567bb72c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fb926694edea6b2f99ed89996973302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27eefaddf7f3292481c967f3d3701303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c0e9c9de54dd26cf2eb1f5ab66cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8661fe876ec3cd6d7f7710bdf7f65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310385af6407c70ec63cdbc058c39f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9afc283cac52cc4f66d4ff9ea7f89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ffb44bdf8a1293c7f1b0e54101b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f71aa51d7b42d2c2221f5ea759b76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a5eea46bdb567003eb1ec282ac30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d6420187cbcefd642c7591d9be63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581775a1cabd474f390a309e1532355b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5637c256728efbd415cb1bccb1e1ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2adc7d1fa59ffec9d70e2d8db71ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173112cd0d26e0c448b56c44d0119bce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9967e223040e7fe655b5ab9b064d6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121cb643bda65861b3cccf18b8c266317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732d19567dd29b823c44ce84ffb19a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98685bbb4cdf1efd41c67f68700989e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4ace452069a3f09a2b54bb1d05ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d68552a0983bb2e992b5d36c5c6ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad60a23955387c65ab6d7f06a7abe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59a692c60e315edcedec3bebeed52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062909e5eaae70059912d2d9ebf7842324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79accbef52ec2c26c3f6b706f15d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301296cc8b92c1f88231fecbbc1149326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814197da78864ccc973aadf2a08af6d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e9514ea64757b8be2c12024cb961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249adedaea6db81d2794740a52ea9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e47b1bc2d7c145d83d710dd79de6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ab77dbac6a7ba3e509910d3db2ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808e5d82ab39fef27bae9038f3349e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba870a84123b7f49c9f6cf0ecdd5f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411d60b0c6ccc704768fc71be984bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98788d7a562342998c1128a84c801bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2043f960ac65109d6c5bd8c91511b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea1b653be4352f899cd96abd2127e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b10d9adbd0f08101282bf845562d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78081dbf7ff0823a34f7fdedd141b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8afe6c071f7185928f466271122e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8c45a822dfbaf7d92aa434a93449e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255290def7df40daa8c1e4e391c2889c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e6039679d3e4a264e66c795a9420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fdb32abeb35da7a8e4b3218941f57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb077358fd911c9ca118ceb83beae923345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5225cddd6655a6367823a1aa8daa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc421adb53e7edb800295d1e7f324e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ed7c9d3f256137a2b8ecc47e2816348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954198b5f4648d060c4e4e29334284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb49c1a7b1a6e67a083743750a4101a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baedc6764df18efa7454861bf5579d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834dfae69ca575399205cf7d2b30bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8b80bf7a8e884d2bd303651e80e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40e4e5475e75377cb80ed5b7a73375354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4673da5fae4a1a240db76b233b1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845159a8d2134d2907a27139ecd6205b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba946e017b420133bb3193878811f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac621818dc4a5150092fe782613569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047198321e3a660db301ce0f423fca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432ea5f8c8d9c8a127923aaf8dcd6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ffa9881fdeb50c266d92f2cf4140e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce47783736d49f8640b02e3e7244cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba09128a554ae9ae67f91df622e2ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55437b6834dc4bffa6aae4dcdb9040364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958734ff4839ac6033e50b8768ecdedf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc5a723d38a8ad60fea37bf9aa94f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9e31b471a70544c368f0d67e7fb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503707631d5d4a64ab658d94e831e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0432e0263f3ca32a19e6fec22acfe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1627788adb7f8432eaf8eb29acaa1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124b6d6a0a80211bd5ab7e63d2ba97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b15a584a0262f4ba4d091544b520372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37342e40091d4aab7b6ee4a445cd3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18cbaa22b32b486693a1f2afd5245374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48455f66db18d08cdec293baf646489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16233f5067e161a50a5010286f4ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de25a5584ba134e792d6b05242e299377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7719ee7db0d9066e0413009b6793e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c935270488f62847f620c03966e03c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326daa238a7948f6cec9a4b786d9d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49edfd147b7891345f7e143b1d40da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c495808dab65517721a5b415f4a4ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be026b530d8c7d84e032dec6386bcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094979eab295c8acae0a94f852fab2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66669055993596da111ea7b98bac098385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8488424c5349aebde28073f397fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab41ffe72793a132fd661fcfa80869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f4e013b1d0e6b55390838bf89d00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e26fb1a0f6c9d750fbd20a053f0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99947731b05afe661d1841aff83d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583f53db1ba4252cd31210df7b23f0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935889943728771d708996c89c4445be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077058ba061830a76506c5125848dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576d2262da772d4fb39d7adcd95300394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970e3dd0bbd5d0665482d8352a1fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2364c899420798235a74cb5bb12278396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a9be8211b5a0f3364e3e8bf7cc8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cace97a2024452f3bbcf07ee7529e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266349676d84e8ee7f7c3a8d1ebb32e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4c2a126646f8353f2896fbfe7d1a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767df7cd9a58142cba43ea2eba96446401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856b1b6f3c92c9b8fbfd2d70dbe0e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fc6adf6caa44b50362108e4f90e77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5a96d6975bd8f607fa20b9ca0b46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57fd43c309ac3671cdf00ba04d33e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6daf5d54e887d471f4bca2854c227406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf938d8b2d8061491db0b144d10be4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd30d1426f8219ce5e4a18fe68f2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a51ef076e5bc8eaa68e604a2c30ee3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3481e76edad5766de7ad05f75f44f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3cb2c1ba56d96936e10b845ae923411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb7a33bfadece482addef8c4cb26c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c56a8db2a249c07e61868e76a39ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f04963bbd38e016455738a59141e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81caf3d6926899b3ef2e3933566d3d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3befb43fb6efca79c1f371a23e8e3f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9bfbdef95eeb10c0e76539b539c1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e9f2609bb87396a18bf83d910e6ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da49bbf293736763f9481648195fbfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29de183b7ada25b14fda15d8ae392d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a4f7c056b5842b9772551d41cb161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463731d605448e9bd01ce5d416a6c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564786e52ff890081173b797830301fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765c181086dd05c657e20ba301ed59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b4e2c3259c18662264da23f0a2cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58151d80ed314775dcabcb4ed94111426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cab65663f079e446a6978ed3c2bd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b490cec3db1baee5935554d5ad5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7c75f528738648bf6259da6bcd44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2238fcc9b2862a80dc0f8f50cf6032430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5a1944fcb2d617f3b22c0caf9254431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616744f2f591920bfdb364ea5e5c036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd975830c7043d251cf3f411c8baf22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f084a668c6d9cbd0400732ef7b6ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468261ad3c61ce6b236af7addeeae49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085120fb066fef62497ac17d0e25d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265619e7f91c22c42628cd3238026fa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e316d1ea0a537cb937d4d937be2a12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503f7142e8d7587263b968bd0421dc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd57498922c8f80e825c2cbe5abc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d76fcce74785a7351f2c7099ba89d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68d4968559ead94f5570747ba25be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4fd74822ec41dcbcb37a3140a08e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff744a911cc41661396353d665f3a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1622db59cb52b8f393c3fc1f6b4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a8e3963c54c104d38b0fb4bbb85f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257391c76394525daded9853a9933946447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423486322932d56d05d85d1fea8a0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb1c0e54c589a3aec55a891d14831449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb53c2b6c0c41f1d755083bebe9e72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a6d6c8363d7f513167abd79f228b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada59d89b0535ee851cbc7364882836452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6fd2b04b49d1390b0c3df848b9e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14cbef6fe23a43765b685028d1b82f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96b03fb4ea7db1d6798f79269b75f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06b497e56d6773ef63c6f4973eab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76575e43390300056b13eeeedd32a95b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeda80a26d97617f88069e102d99d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961337054b0fca4ca77849448a9b1d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c876666a224bce0730762f30b8e3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99698e079fd72f147ea33006d04ec1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597149fb2865d75c5edee708c3d7ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406a1401191fe5eac4e429f2717da9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9a1f58df6f7ea96cf52d3e90256f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56fe377652736f1de11d7701e74970465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4713aa63f46bd5fa357acb65f165466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c4a23de7df5f0134f0c15e54dce8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43145d8c43a83c9cbfd0f427a4841f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc112b0d0cc08c6f2ac12a24b92dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab503ae4fa5286a9ea3888bfd5b350470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3345ea1f5e56926eda0d3627f429870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125867cd0a84ea4d0cb964b97063c806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63453249ab66cb76308335a4b26c4c2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c04c6f30d77b3c53ca3d41ab859e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795abadc6119d0557e710da9de9ea94b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026dbd2422ed5d6e1aad4c769d49bea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41ddf5150ec5b16ded23c4d82496e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da9df9b555683213a6c2f3b1c9564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece30b089540b1166c3ca53a8d1478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e897b96dfea01d7b7efb1a25e2e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a883ef83d61943a7697c982565dd25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03722eb30e50c79ab87d3eab22327597482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd67911aba098fef9cc3dddb438b32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584f2ae3c5a43951f94577b92e88e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2506623d1ad7b3ae5b1c03dc7dd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d5175d4bdbcda84ee47c2e00aace486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8ac1c044645debefd0741c4dcf4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc112d58762bc7ea62022d98c87ad8ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6508f472b92298c87a18b4fa51bc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa95854b5418b4ebe8c5c97a3e5b81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e885ca00ae286005cb642ef7cfedfca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbee903770435837203f31bad0247d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fb0434a294c345f6f96e033a49d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53fa4df8a54a2f7684374da10b734494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471dad8228730cd16a119de218c635495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6251cb928e91e861693dd175619e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c91985d2a311c1254ca860d0ee01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871be1aa32ae6cb86dd7809ac0e20ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19e73f1e0c6c7ca49a343bdb7a37c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be5fa3247d43dbed4e191d6bb83852500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4803abab9efbde33e1b8acc9d2fe4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24434c97e0dcd2dc5e99d3c8279007502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9354a2c194dc98df95b3ceddecf18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4103fc1cd7d2fdd3d1e380deed65645504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372dae73025652f59f85ebe60b6854505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f7719ed1cac703300c0049f15467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f714bd51c060fd217f05aa4f75c6dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1af3355d54a9cfd0b988845678cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ac73b3a94c84da5e04f0b6dc27ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa592f7fbfaae97b6ca65363c25c94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b0ea847638eeec5314218c315852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee66913e4d7fe66927ac25a40ae34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088395ccb0476c995a52ac19a0eafb4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e51bdc79c97e7acdbd76addb4db2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d4f2e7ce9ef9a5dfe5bcae85fc05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf6a4cb95cdba82502cda8117481cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa388ce8f2db27903a3f3e5d360e4b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76d4b32973a65f511289a399c70c4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4ac5b6e5eb9ffb139cd4b23d3fce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff052c5704edbe5f597aed6f821643520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d836f85fb5fa463c936912e5114c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197187a10823138dfa4940b2493a8e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf4fd537e6fe88c82d562617cbcd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602517ae3938f00329885bde83c5f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461fce84db62605b6d263ac1e92c320525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddaf33ed3df0dad8ea4460cf6a6c25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438efcc9846f59120ca3d3c2cef155d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b7583c6a470cae784a5635e90579528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833662865eb80070683ee00bcdd72021529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4fd47d9040738420e82b9b8610c93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ec71c7b6f9061327e77d55f96478531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b13e34bad108e84581eac0496ac85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf314e0a542cf17cccf05d2ec51fc61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad386d80806c34b47ca3784b3c3a963534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec1338190103e0882e25338647271535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775dd53d88fc268c76f8203f174c17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703cc8679e05cddcbbee169dbd42ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb221d9e8567ab3f1316222c3957be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3085c4822a328874e6af203cdaa8046539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583f4414d0244b3a6ace7f41193c01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c112a18a3e71c30fb65fc90ace904541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350833e94daa9cbd33c62b918c8d4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68aacdac92c266187a1ae87b24c4e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d657d0de0e0a70e51801039dc9b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919302a2393033b9811669b52a80361545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a93d00a96adb2b35bfb354272405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5389d76f2eee628a26f0f79a49642547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ffd29596855ce857011a0a1803a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8e1a892c9516255ac4b45909be9e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b82d14901310071081c83f68e165a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a7bd4e8752b50e15c1683905cb47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89bc60a7b0d5dd11932e32bc87539552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde0b00350a938e8149b44799da5b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b6f54e77ce5531e32767b1a8d69f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d699e3aca43cf589e5ba837dfccda2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828d61f571610202e08194c4090855556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a0272ecb7a0cc8b3d5a996ad724c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d57845df02af402fa0ca35d75c59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a67209ae181eb86c9e40b83e0148f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685287798cf65c703134b90ae027068560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee635215469dc17ee4cd935e614a048561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7c48ac59e14dc82b57205e2dc55a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72fd6471fcfeaee7644a22c8bc86f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729eb4f13c10a0159822abd53fe0a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f8297a62ec9d9a5f74caa4b64c300565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932faed320c32466114ee768bececcf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac773cfc2e31dafa3c501f550e13e51c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635c4bc3736afdd58740a9b8e41c2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc6df500fe79fb0c85220d59116529569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ee18d28249d29602aea805d21907570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c028999e33cbcdc29e25917a6006571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c962d3f0ff36815ec0f2c354e0719572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f894bc987fe252780a5b501bb6f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794717f0d0178bd6a4767086a660a2a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e407478c869971f459f9ca05ad5bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48be51377eb899c444d9bdc1142e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0cc56a15a04c642447d54b5a6d01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140d80a3432de9899448890bf22a472578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79ef072dac17fcc8e4e4467b21d1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd0253e787086c127727307275d8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ab99c5fc7f33f7a6c40cef4c8061581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc0a55399ee21abb1c0288dcea0d8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b069c25554a17b165688e46adcfca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9f78be70c4298b0f4829d370c02a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c8b22e2177c2f6b76f567d619e7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be5d15591dece55ab9a312172d425586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568227eec51186244327fc5e93caf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475d7bf56ecc980bae288304c693048588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153ead683186068fa2680f1cec59fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258269c1cd543aee6464410125006252590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc672656aafbf995e82d50cf268c5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e705f82a188be372df632143abf4dd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa535dbe7cafc26734df4ae89fcb82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694756ebb8355a54a78536b4f94b470594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad47f7ffbea172214f8727735f6aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb48ff6d948552d98f7aae107f1e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c64412be7feff35db59656c6b1016597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5daee4de975ce7d5ae12738d3acb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ad3b6193c6937fa6d389f6759161e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c01defae38687681d2806b5c7fb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f8ea964284c864450e2725b76002601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18382b84ff8941d8d7e763446387cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e944e28904f1509aa79cc50f127c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cee84bc483ea2e7364706ed4db651604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c6fd89a803909fb3d7ed6da3327ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53a71a66d5a31b092ae429d471d434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4eff3ad38c7542f263576c8c5d958607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf453f5bd88ecd25babc1c892e86d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879505f0d5c868e32aed17830defb950609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ccb3d76f5a3a45e90e793d802e08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef99068f1669b16fc2b2a7508fb66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ed7328590613c31abd038bed8406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c28a9d443c6ef8a52e829f01f842d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d140056d1405b5b75f52d60e674d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cf97f8a9c11023dcb9f5935b7112615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b9b9d1e2febdecd6b0087699cc86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e2015f3caff0ce6d8416d99863d71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621512727129f4f50f1d924561a045ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df18a45ad488213aaaf89019da84f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edecb02774cb0dbb1964338b00a910620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e369a09d418b0c0bb5dba186b1ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e815d41a7b2bd9aeeb6a7504a0f52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fb21b23283ed6974b4b696561ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d51fdb3c2d3e0750d111fcab68c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79c0dcfac628d49c5779c2ae68b05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df4fe91ddace9fd93d860cccb77e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7098d0597599d0229249727cb4d07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3aafddc77d6d771786644ffa66cb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec82f58cf611b6e74e50e5d3f4fb653629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1404e659bbffb25314cd1444feba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34636aba9ed4dbfe16135d718f3334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26cb2e3fa0f8d4c4ebb8953403f8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c04521c38e20d534c137d528d766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521865a9c681d029e94002375d83a92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0190d6e641b0fef8907abf7477254635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a2d8ff9750424bee2a551bd978cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb6e4850f5c36ec2b99339c9fbfa40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c900fe92d3ae80ffffe45c61a92e1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628c03c6fbdfb75575856f52026133639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94a7540e978fa339470514906cb76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5e417ee9c3a6fe6f2d90d7e7a95c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2a459873d1dfc548b08cc7d0aaf14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed619d4bbc9a232170cd8251921d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e5f386f0df2fdcd345a4e812c0c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0807da9340238a651fb4d4db7b45fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c316b15d4576cb49e2d0778f94b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae642d962f364f697049dfacef61a30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82bc564f49bceb703bad481c6f3dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28205b32547ca65e69ede92fcb404649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6d88c432d902905cc1b2fb6ff9e6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc684482e68c7d00fc06f383303edf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d635b97fa8e2937c1d9197394ff4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52684647d0c15455e8be5581ea2216a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fafc79aed0b1adcbdb08dbfd15f94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53accbcff8036e73e80d509db871580b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c760b512abc48bd457042211a10a2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2b37c9905187951244e73f486e697657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a8f81fa50eb0bbbd38b0f0899c612658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b4e5d29fceaf65a65e16087747e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf053058139491df6b6f2dcedccffca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fb7ac5996c5bb994e3c1517d5f5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c247999ef9a1c26026740ccc121f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d9888eb8485d55c92f1123fa65fe3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f73529ed19e0b7db48a5e80f7a267c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53bb684fa51709700aacb328387e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e05d693689cb70a8407d04563d43d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55195cf5cbf355b0ad1f57dada344b68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4c7271c3403eb546063ac809efc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd86f3c69053620028e7d30ce0654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d15e93aa727571a98360831eb50f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e6b21dd041b48efcf4a0f93f3a982671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d42217e6de903e42362f5bb099ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ece4a1b353ae90934f44f088e713673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e94f070cd4d1668352d770417368d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc6db9c9ac1cd715d736619214d34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5f6f073a0dadd0e6791b190de4ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa869ba82cf4b9dbbf349b97fbfea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a3d1902e8bd9e5d9fbc370435edd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef70cd160cd344218a4a7ecb3b7ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc84ec2d46a71dd75179867c211e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74da8875ab671e1d4ddd0a2862c83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb63075c6223136acb4dc393565c383682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d046642773eaf203c06cc91e6cec5ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff8ed1c3a8ddc486d254a73571041684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81d45f44af085aac9025171dcc0ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac49a363241e9597355464148fbab2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa2a1c00894eceabfdf8cc6737b3cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e96529c130b6668b054eb0d0287b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e7a95b36e236c8c7c175d3b22511689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3eb6acbff48ebe8a62ab7eb1111c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdccc7c32384b3f20bdec98b6786e59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ba65e2b2a00c1cfd78e61dbb4f21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8f98b7c643d1f06fd1954df83a72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7df93d3e7351c3ddb72501402857694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d8496cd6ff5c2b606754e5098165c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a38158f605aa6d12721ca68d7bd7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29e64142af83f2a521c9931e8ba5b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b8e0a9aac31a68cba8ff15d3f9bed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a7283969ac4d584a86f0a7974c3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d381890ceb8d22f3c49937e09d5ff2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c72f970928b9b153cf1c456e9bc5b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d4291c2873e5d82d1c3381259b35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13518863fa7b50c31e8e69ef14f6ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dca91f53dbe1b6a027bd1357a6c3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e6c2c9e902ab67804a96a400aca4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86794c63c8d0ca334bc62200e67056706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696eda558c6bba6f8ad9c8c61f61051707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551913c88e5b7b56a480e73db8cbfb1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886da64a1d902f090ffb660020d05c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c14274bf842b96e5bfa0be561c5c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabe90ef09a8814635fcaff9fddfa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7d896c741503636e5e9a004b32ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95350df77ad187e8e175336df40d473713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d79de6530d3446923db60d66d6677714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c5b7c3203968a3e6e0ac1fedb417715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486fb4e2be1836cfeba152c9bf88a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdebd07557fa4f97b28304faeb01665717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4d5b102759e35b9a89021ce7583dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff06279056c8b05fd5f8633e81f8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b706e453a11183e7f912b4a257bde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33959515eb6ac0c40b528d305e40f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb5a1adce72df55a20abc2ca620ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8684c2a0a9916a40bf26a334eb4ccdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c67b890d88098c4118ddf9cff2338724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527640e899d2b16ee1462089b5d66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f048fdcbf7a3e2a4a21060224251726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec82ab643a391d76ed468a92edd92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333a8095c3dfd5650e04f7faec4d20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b76443b28751031b86367bd08e884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecbfa783e74339bafca60e0b315a7d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6cda335d111798be2a82036579711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba45464908015521edfcd32d7da862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ce4149b5ba7f5d1a02458fbbc2a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c101b8870cf2919823180b55a3ab34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b15ba54b53822a66ab442e4e31e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c26c2035caa676781277e418c13c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958835465cc40abc6599b6539c76c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ddd8b69ea173ec026c902f82e99738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676905a9884f2088cec137ad9eae189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8837c411888b2c77698f07aa9400bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a764f00ceb3ae306ed08a26ed73811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d2a13bf1c55e9be9428b2fdea7c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb11150d511192ffac1454b5110b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ece777811cda6e8fbec2d2146fa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035cd10b7faa73e0eb83be51523aa9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61994317f754b652f5237e75597f44f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d36b890b77c9e02d4409d680e249917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6f31a328fd2a18c2478ff159899618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dbd5d4cbd13f64420571ffc09052619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78133fd7ab96fab6c82e8f2a283ec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e0c6a78b7674b66acc0f7ccf9c4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb919647ef8c278f1d255afc3c1a1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0da19236876a7a6e38e6eb2949a7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab1feb8dec71a31d3c2e3b547cb3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee431a5307f059ef6f249947305bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d3f8cdd0772a1cf8f228bc1c7ea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b295c320cdd5145400a18e139a8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce63553460b26aa49ab1d092fa0b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca71fb498ed443187ceafc6ce6870429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b1ae32bc13bec62cdd3990640e4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959da827fbbcd9179e7815bed71c26831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644e969d8ddd62ee5da29997aff89c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287516ce90e582ee7c24568cc8aec833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7612a90648bf34eefddda1d3222e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019520fb6a57090cfd6fd6832a21a1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354740909ce01cbb1405fd57618bc16036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b795392b13646e65f402da489043c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995837a310bcd04d3d5c1b694a3f97d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb794bc8ed25bd97a6ab5b08a8bf0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc53915d34d0cb91561c9b41e4429040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe9f5c5b9d2440ab99f817e9aa3ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a5170e28922c824409528e13630942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c342e23d8efc0404aa794266c579bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff43c5dc038387876c36b6564162d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2fd976d68e45dbd93caf1e35383a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668f9c353980903fa83bb91ea949b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fc25330764a6ae8efe3c176f5300c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701480a909b6b418ba7e52fdf56ce14648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160368a4e2d901669993c69538705b5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d697f05550fc80ea36e2721e95f4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6146cc5f6789960b82e74da49d76251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec143fdcc473b5f0364f6912201de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef675812d654a3960ed68a920abbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a1e3a1811d77f31cb51ff3057f3f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b124195f81a68311ee6de7ba06f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d6b8678b385d172e59484a61585c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878ecae0b13cc961426822de543ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e9ce9eab182d2b4d29df1c195c4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5c724ab7e8b7933137b3785ccb5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91419581c1825d278858d71e97c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed757f2f93566e705598edf987435961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7d60e9d5c5825287080113a4172d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe22e585f585d3bedfa10eb5a7ac2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac3df9c13d4b837b06578dbd66a5ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b8360cf85f6f343c0314d08660c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6126f89a05ef1f86d07d842316910e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b230d3d9e5cd877422454ed565ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440be70438b4aeced8a0333a4c6f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6632f67599d8432c5adb0b15f7c06a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65982e63fb60b15d76f76ecca33965e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5fe88ba6a3acf736dd58e239d428271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3946655a548c1a3dfc316150d433072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970589213ee6ef61ab4a1ba052a116a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5f3a98f4f05e2d32da98557bbad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce636f94dfd96b88ab6464d2ce46bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254126f16276eaa3601e0fb82a8eb28976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eb0dc75831553978c2101a7f31c2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26743327198b8ddb619e66b12a69ce9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b68db15a37061d518fd2219fadc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7a04f7270e10625ade5bec7c205c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaf08858d8c825d9ee52acacc5aaec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5cd9fe6919fa20f8f3ac111703a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3d1b9229ea14dba5f08aa6e0de49683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bd7e1fdc8dcd53046230ace6ddbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e997cb478ddd7eec510b6f3b515a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8919cc8ec3f7c3ed4c6e81cbe3ebf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04c9826df65e741d478b114e1bc1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885799c4a08db13d9977a115c508611688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53611eced90685f5b91cda82e5d112b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d039c8b421e9003f2170e531e40e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f6864500037ae74f97b327dec05b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c676fa4f01e89a47165059352e91392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605be7b6d09986185bf80344cdd161c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e66217f51ff77c1dd77db6323223a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201459de5ae88e4506ac2c48a0e63d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee46e2ac185acfac4e890e12a88d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662f5b9c8ac232b271c5aea015447d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f165f026c060dff8facee29e086323598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9605e03431637163f921e83e77a7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a56525ec9a881ad702bb9d55036a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728207a0741308bf18fb7047c1ce897e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7491c0e2f2c06144239f98ecb837d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980927792a2da041d063537f84d8fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f17918e3e65de84933dd78da464d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b733eb29c8eb71a17b4d52855449b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd07d88725bc46b6182ed0db8b704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f1b37577823bf8dc4630ac37f416107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6538f915e8232451eacbd35fc98423e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de0e53537c04a4ce5edad5392b140109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63cf55c9e3bd55611279be7ba5413110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdcec53118ea61216687f448e84087111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183cf39a624922bd00d6aa5eb6b688e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aca82cac0bacf1c500325e83361df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f3829bd703a55a02b2995207bde7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262bb15ecd9a9e46403672bcda926c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c8ebff6f1ae160d531abb492ff9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493491fb623307e1d7ae52614d24994c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d37c48e24a73fd8dcb9a8cc72514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d621c55b48f854753d03dae022782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5f743e8b0bc7b33b0bcf2d156d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8c50d88d30c7ea9020e8e9081e269121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311dbe0e364bb4b746881fbd0f7fa31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9515a12567ff1f9887ba269cd8464f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169a1f78d615c33c45471a617c6a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9172b05306efb3f4c4141b9bdfa8ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7704d98a8439657d1b71bc095f69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d47e658495f08bed01362e31da77b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf28293ee212debd2ef9dd26d5d383128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53391d6a699ea2f9c7294752e4fd345129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c9adbdf362c6556fca867072266b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83d87116633c3e3b38ac76d03207a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3749951df26f484865ec798ccbbab79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24419dd55e3e12d2e7868372238d513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e827f7d10982deab53521b7b3b219134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea589b58d1aed2aa276ea99b05b0d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560266905f2809a52454bc1b54e054bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116dccf57909bde69b9818c41254cbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe768ca5fdfe19d46aeb2cc2268b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f708a44c62bf71ac15b19da5a0d163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01898331c8d6e1dee2640addb6743bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af2de621463e5de9b0fe49419c4ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273e901bdf1fcf2bb6416f65cb6630b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253f5d2a1fe4fe153970430ffe1043143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b2006f7fd5e681ba666298f99e18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c6c71430f763d39fac98a736d03dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4832dbb551cbef1cf01668f10467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f0cd90d5b836fd2930b7ba85e15e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac139aac334bf475671b5c547fdb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da6a8188218a1fde7048a1620c12f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea90f71feffc97af17fc23104f10f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9299935ecc7d0f0de80b996b64dee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f456c9358d3b0c743a11e6e5ddb2c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310be7f5e1b07d8cc9677a7549a3d11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684260db8ca78a6d89369912cf7f9ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af69c2cdd902de56b9f0a98509070d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a5052eece12d67fb8b4fc0d153947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a8f7ae89c94d737bd9892c8b1ec78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6ad7aa73bc37d5c0006972da021fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c964343f0e57ac27b0d515418d7b7f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98d2399b940a61afbfd5e809705ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4185b021c7b42cbdd881765bf5909161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d392ac7992a876efd4d44a85c44c3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724449c9d9f42fe7b49bd4a2f9c6182163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb40093f1fc599711c1aa4b9ef724164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902f461bdcf8b9e01fa79f6f1017c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09430f98008cef4117ddcb9913da85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5ff7090ab8da5ea6306a8f7299ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f287dbc5d04663358416a5d64a56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb930b07edd5c9fbb08a65cb8310771169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c75202fccbe747c44f4f7ea34ac23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc72d69bd699fc34ff127fd513060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b0005ef01549b54f4e2f5680957d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9691d76aa3e25f6da19832c2ba48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812729d163582752e06aecab04102f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3716e9a9d93a2ac270e46ebfb671b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3868d26395c3f72870b0e837739af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87947a9f0dd25f1d7e90a78aa48fd05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533e3f309bb6a2893e3a7ff4f049fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf922d964164912ca89a451f74a388179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d615374f2569bc91729c6236f71063180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc2fd4a185956df4c93bca8c51d7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf9e612225f659770bdcd8fce1406a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc09e3276e19ef930d63109680383f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78316725f918f6ae8ab87bd97000d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccfae635263e505554bbe821f1a52b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164a3f27fae4fcfaf6b2fbe32d345f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7dc3c0d3cea65286da60405c36020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e149b10990c2eeb6e50a4f81bbf3e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8ec453db2f2e7043b92a718bdfe5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf3ff7cc261f2c690aa05f5171def5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad0bd6725da8d9f8f01eae232cd256191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fda7dcce1509db9fb002202ecc9f99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d7f404c918402e59cc9cc0a77fc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd9c1947e76183ecd38d27b47409a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb939a12bc1518b2e10b67090f46e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e75e14f5998e72e8b95cfd6043830196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139556bf301f15f9c236e30931ee03fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb6c167b972346aea9fa72d0763a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386121f7cfee673cc1d924508c1afd6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce78cb928b2ece152ec0b3aa73475c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b4ef2eb7593155e63214de5fb72d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727f71b87dedbd7c6b575be4040434202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ce87a65441db6881c0f76e51911bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900120f56452fad5ec50a46411002fa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5994728b4a1ca78b8bfc8377aef2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512352a4102e434785e6f9c0b2c8421e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62583120666c4e1cbe7820cd0fd0ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ca285548c59df5ab85816f162de9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db1ab70448eceeb9fe1e4801f55b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41445458f9f872fa2ac0f2fb0a5bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c0361da71d5e412c1bbd6fa3286b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3252dab359ad309d62d61d07749e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cd2bed421da481f6bdd0186b26207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353909a703c2cd0b756c5ccea2384a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8746e0ad9429ae81b69de8b3db3b63f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839458a7611910d203a1c0fef5cd98b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c290816b02c9f6f28325700ef1f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98df16b1233183b7c5838be20fb83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b31f0d84809626c7cbd004856cfda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c25ac0294df18e357f2f18a9ff235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd4ca493bd337986692b96dd065ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9368badc17724d6887c9888e14eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706127f50a98b015f27859a6e8fbff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8562379fc39ee546b5e252a7862c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e9af71f24115cae5e436b4b23d47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1814a567c82ad4582f9ddffaf1a1e65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d649413b77fedb85c57faec93a200227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb0f73144593f01fdb559cebe5f213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7575b176f4247bbcc0d523c11f252f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d72caceaafab9b2c7e96380fc002230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27d10fe0c325f3a8b942143be013b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a471d966f7f8b94c2a3f624680863d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679d22aaddc66234155801d6bf0984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04039dcb726155f0358871a9a8a2b66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b374ba27143ae6951dae378e0ba5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc9947b30d340351e1db797bc93de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eba81b57b8e4e92dc9690aeda6c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a131c21285f884fa21b03aded3d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b916fca27d626827ba69d911f8ccb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6abccba1d5311424168f2e0d1bcbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc4c88b1106ddce01a60ac8b5889e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbafa30500634d1cf76fe7e3a18719242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a3430005f35d30bd3977f53a9da7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f629613788407d873b447e0fdb01e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb75d6ce79626c0bfc9feedad7d789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dfcd047390584c8df5c795f4e7cfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6459026938f0964a7b8bb0ead2623b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2910d73dd23c92f664d5f62575d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5076f96a0979170f1804aa9154436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0ecf3556e13208169be743db37c89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8f3a30ec10751d148fe65597b6e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc6398e88e4a5dde2da46c3a37c72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33ef317a14f3ad90d0f784b6f3e43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621cd8bff7655564fd4e5032bb6a718254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c6546abb8832e8bdfebb94c4668d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef00318fb89f185b11cc1a925ea9e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4df8bfca1ab9eed86538bc171f6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62160efcaeae04d73bf2de980095c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2014b07688f7dee2bb29801fe15407259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab4cfa7572395e7d2e35ecb814d95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4f7951d1b58f4450219d9cc8dccf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67c6c0dbdfeb150b4343debcec0ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d5a6b83316ee20d124cecea93a90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed830b881c40dfdf09b1234990d1f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7895d48bec7712f52560ddb9ed200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b25e15e93b3aec1040b46159ac9172266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1cb24e70baafe2d39ae6cd2f9a6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f129fd64334f6988615593bf5d6a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e21799bf7ab01be3d9284f73299a54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef208c518dc5bbde19d4cec53a49f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdc2a7d98cf4a7361be2ce22fedc0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b20d73a9ce7c402462633cc53b85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5f733bd6d1d1ffe7315f83a2a1ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189adf473e76c8f8aa5015a517ffa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc86fdff866f9c417b0247b2816d0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa26f04be47a848397f50d828a52eda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3af1721b5d77793c86a7ff4c566d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af648d28789b195e2ee75f1c7d4170278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cce9cc226345d76026062f7ca98e70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc41f939feba8d65cf7d8cb45b5a29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07879a9390fdc5d3e9d73409032f5f0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbd25ff05d7e8ad0845ae90fb2b57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7905e5441dc715d768a57cbb77213283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e2d25642e487953f473bcfc99dcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824462da5c6541d36dc3e19a4f07e6f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3deee20365de9af21ce8bfc456078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d541bfa9453ad203cb1addfb506c042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e800c1744f9157593a1b51224dda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e323ee936ba93a591f2c7181c067d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847580be7953036edcdf5e2120100c9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3003b2aef80f7c85f5299d3dead756c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb6adec866e6923c9ff8d6394fd903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6773af5ba7f519f9b3d8fdbb6ed8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0200a053b49b488eb5918513d673294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794d5858dd380ed0a57b6bc6bedb8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21508e2b4f982677fb4ebfca0c90b320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453e96dabbef34a3a418567916c4b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53537e73923e1fa7cd0ac03990e7a1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c893e9e35d0c729f86837880ebc18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82422e9597b00605d529afc6ec61db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da3b4d8005a380aec8b234ea54364301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e9218197c7ec4c506881918438ebe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff352ea3627c2ef5d9db6f56abe0e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426e67fec8509590288ea49bcbe44d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22567c21cc17d19349233be092ead61a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb2f299bacaca8fc13548ddeb1f1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc40aaa599107861d3a7ae845f16c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9048f107bb0faf07f4b0f4aa3d164a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f19f57d412f8909814c259463c1bd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d6c1335a1dc09b9fc509ed12865f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7311edd2de7f4c59ffee6ab1955fd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761043c234e7eadee8265a680fef29de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870ea3de80c1cda6f4148fb18f11fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3853576ca191bd1641cfd9733be75d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bbd11a9e6a563307c2210988a5062315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa33a8e06d8ccc44e16c85f9208bc0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955027eeb8e3ddf3cac78fa9721a3e9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199eb7959ef0afddf8c0817d294cd77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d4a288bc9300f4808d409deea95a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be68281b1c2a2c18e240f30625a293f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a900911ef2aea6ac46f9c35346f7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff20d91721833c540d8748357ebb42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a0da3ff8ff0f6fd481232c816016323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e02c4038ccb28802dbca5563409f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d7ba3cdf1b4ce2dfa59d6c8ef27d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94b2ba26b3eb0de4977c3c0e9f1ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2293fe117e3801932b4d8fb5d8f349c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca85ab7293408fb3139d1645ff7d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c0a29c2f3ff8f77bdea597012e23d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662e2b08440f1640ff0f5ca2d3934d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e61ca7243016bb750f11a02deb4335331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fb9c5948c29d8ac6f225f6da690d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bfcf9ac94be373784ee451aa50e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247cf6ba5512d690573984b879c0cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4c1c4b438bdd206fe14d02f1661c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd80f84a915c9fbd5a364ffacf26f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c203fd95f0beab9585ed2fff81d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb75306e267876a500f05565dc4d0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93707626d9e3a7dcb202194b33184a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098e076abbc64fbd9bf74961f8822c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ed9326cdf209c44ed96864fd92d3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e7c30b94043a575b018b219ae84a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e020f20554ba174162c9fd6eac183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c9989e00f7b5afbe90ffcf6342e06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bca48081f52835a6a267b62d08ec9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e091b195120b9f17c8ecca0db2a39d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dff24e3fc5999c539184a545c7eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff071c0fe6621a09402f7828f1b349b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1adc7d0bdf42e0fc5367fbb95b508349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3aeb7022d5feaf259ee7a8375720350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b26b90c92e163e4c9e251391e071351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd2f0186cdd54d0e81dcdf997cfe4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b4d3620af42b8a2b57d88ad10f32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2501a6acdeabc75811e0c81850468d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472d590cdd36a21caa5680d9428308355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233c9194f49da37f4e6d419bfaadb4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf6089298cef2fcfe5cc52d2ceda2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eee1db9a12c15015dc12a8312a302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d7fd821b390c30e503b6120e20f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37e2bc092f4b8c0752f1fe44ab7901360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1abe99eb0c1a8fc060089dee626d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21612198061a8c40c9eddbb90c21625362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0fb7bb54545f6c56723dfdbc5e842363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6ba072d991fe103d02c4472f170f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e13bf58bebea6104dc29aaaba290365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ed31b03026b97e58368aeba79999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d72cbff48688cdee98294f91e611367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e2ab377789646565242c9cba010e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f623cfd5b04137c0bedb228bcfe999369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32ee36d0f1cefbad69bc9955c2f68a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f4f03e193ea5dfad3eff4eccb356371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10928054175cff93e9a9ea0a5340178372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d102e8276c7651cc9c553a4739ad4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe517f461751777760838ef7c835f8ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019de4aea3565f262ef404bf1a17621375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f3187867a53c84f2d0b802789edc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f517752f6c94ef890f375f8e18fa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554274d829da766901cf93e12e517032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d0e39c57163eb1379f90eb15044f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500a7fe88e3c1cd25a94c8a82a5517380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541574f892fcac445526b5763dc931c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e94525b782221c21b2d28ff2f41e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282de31b7c627041b882aee6918491eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f2b497fac66bce03832f435cd4998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb6f3277ee436fb86eb70cbc6a1598385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf73352a410eae6aa034cfccd7edfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295789ccd3d152fc768f8d3bcd37fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab405fa4a90b56bbeea536df9aa04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392827059025469ea2e3cb9b2f821c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0ee438f2f252648020f8b6443cd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a87ca62815221b9fb6ec262bb9dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698488c5160e9c6df4769194cab6ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0c8810b80df9d3540bc00984d01cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9555e7c0bbd80a1768d5477bbb532b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5f8562a11941c92d956d67710dc65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06077107cc77250e8e25b5a5e210726396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5ec9d70e2598b926497527e777ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40b1dc76771b37483670776600987398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180fe441e54aa1669926337b0ecd78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd2c4ee0a54a522ced8f2029709487400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800f4bd96945f6800d315e029f56147401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ab55c0b0779c40d9b7bcacd16711402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256569c6f4ba308e674e10e5cb7aef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77204af1c5e46f336137ddeadb99c62d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1a3bc5c923a234a76af856dc26c68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558358fa3003d18b485def5190c6042406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc7def9fe203ef0aef625a2182024407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc42acd5294c9d35dce2a1c7114f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ceff674b95b7c04a82790525d7ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84718bcdb96931691c64953e2b95dc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9557586ca6621d8167cb87e9a6941f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4933faf8349655465d6a61c82f36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d6cccd41e0c5a8e69a15b1d7126a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a94dc6d38b367ee133b3437c9e7ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721e0dd798f3846c8ed61a9139ed07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e3ee5afe9314fa062cb4a9e6e125416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322406d5f327d77c046ecfb843429e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a580980805707d57970c9a356c23a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72ffcbeb3d03d99681fcf188a00cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad863cff5005fabe7f9e8f79d631da97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a75ef964e8c54b8ee099333c5d7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace0f0c72091a3424532126b3b02b4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a8cbee967677c31d74329d17eb62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4ef68dc8bd0c51452f206c13c088424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddac45add5434204ee564878f694ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59801ca992042679ad5e82bbb63df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624d1b4b69ff40fd019d7f5af7ba6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79960fc041ad12efed2468b2fb21e46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27079c9ea2090251000e6cda8bf53294429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4fffdaed5a0d4336387874760a3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa941b97f11b14963092de84017c67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a9b3ce0a28907d7967d1957d3d42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad928fca985b7afc973f92d5702d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8375a6e6a6b83fd5bc5d31050834434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481880e81c80d636728d452011d661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba29805c32f45db7a409935ded661e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d3f2933ae73c06292bb50beddb46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd5754ddfa2104a29fde93434d4f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d58d3fecb0cb9b2aa1ca4b7b3b7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c04fb438dc8bfcf357b8d0cd82020440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e3bf00c87222e3948d09a31da712441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966f68d87ea7554a7713b2ad0382bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0613a7a844030af286ede8177af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482e4b16ebbef8ff575163791bf211444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff88c956dbb4ed76f9183e05689df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec23472d6fa76e72bb0da04a12474f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfc8d7a9ba7ff72aa3458fb1cbd1b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06abd98c6cc60c304485b2eb7c5dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6221d7fe193bf25b0ff224a5be9655449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405fc8d2d8c630c1d4dd2b2bfae550450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5ec4942de8332f691abf0b4b828f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cf37cdbd6f503497e6007550a027452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0545ebfa80086a549bf38080e015e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812415190b2a3257004cf2a16322add454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d7026af2df8b3b54bbc34cb99106455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a789d8d5e9e2efd225f0964f74c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185243d523a824ebe985bc627dd8658457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980538b662f87720c941334ae906035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d63a1cda2df036467b8361966633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620324833fd4ed16d4f576331569c13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7ec7be3989f81690dcca14de6c7d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c4f1a97176522905a929c3cffc53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7ebe4de1734af5ee9ff5c1cb66ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279bc58ec134333a4bd9ee36f88ca2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457130efdc87bfcad64b6fbdfc2c89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2363f6cf4c4df663beff021efc617e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff005e676950bd7a01e76a0b8f9b5d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e966f315acb19be55c78f414477e7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff14b7e9e12383a7df10b907152214469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a8931a59e958b6e500803f907042c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b9db6ec147656220ea3e201c2a84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cddd8329be5fab53d4be69f1b6090472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d956924829b2d1cca2d55092019b61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ee51a561a256f5d23ae44d2b8d3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc888029807a216034c049ad03fa87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7852baeabd07dd43b3928200f99117476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231b217673f814416c99b2ac51de60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a36c2b597f566bb32812d6df0d2e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777755cff834fb4e47d253c67e0184f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c430de905f8f7c1c62084307eb51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638609210f2ac37e1203d1440224f009481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73846694f95cfc4a51a862d2f5e40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26a5c4c039e034465c82bfa0ff7f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8a7938937005e107c7274c6f6db9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54cfa9662377e255c8bf08912667b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52858f289ca3da63b6556e50f5c2aec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619eefbc622a49ccbffbe31d55864c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4768b57c6cc8f5d9b40db67d994c92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a067f965da4c0ee1f818340cedc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56cf0a65f7fc1d74a41b05057d2192490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac242a6abcad4bb4eae1157e4d0991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c034f5b2e39edf0f9ff8dc4f66c1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1049acefc4d14cb67a4d158bf4c532493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28fa3a68198d5334ddd22b62b3d0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b0cc506d225592906fc73c26821ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a407512cce38f2bfb5a32cb26f73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a57161281a7d8c0118d53536033f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bac60c4e57d17028aa21715573a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc5831270480a2c99099c258b4b33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228e0aea27be05f8dcfb79cdfc41a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700cec36069658de3df22a8c0ab19cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1014f924aafa9faec0aace4d0c242502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ca1e09b50d233de6d6b720f25cad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7eefb76fa851283bbaa9f0c1b5667504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f4875a4f83e82f3a864450c2d671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942296e6a4359bc9d7412f699a954255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309c415e5b4c1e1655506ded92d6ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716dcc2dc8bd5e5af1f62677171e13b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba203a84f8a66a5df993a7f5eade31c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430879d903afca1770308aa668cae97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce554a714858f3013cf8d362f6f418cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387797ea471c10f644f8899c7983cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723efd48643ac47200b91315909423513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d9cd0323824cde402271fc65d514514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c039b3fd609a06464d3a922fe1e22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1e72f862be010cc03f9f4b8d89cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb44e7a1240f6149b8b47727354283517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27190b8025b61db796cd42ffe6ed9fa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec6f8cf9959e17ae44f1d9fc23b06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4542d5bea9d3e32e31669c7cfa3ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264746ea7df6de8e799a0eca103072521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047feff9065f32d01ae1c9286d8a63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661d178e03ca2bd7c98d7f27c5b249c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074154ac97839fa35f2fc278c5fc2c6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ffd2751310c029497784fd2c76532525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21999639884d1372cd96aa7c2f1ccb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf205640aa9c42602ea5c48af139061527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5801c7242b74344641b4f4fd8dab1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284019602ab79ba43ba31cb8890cd0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35bee1b01a869ee034ea6cad3988f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c9f2b0c010328a68d8bc39023cd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8925af15914ce070506c4000ebbe3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1761bbd719771df20a1f4ad4309d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b559ce3e11c667148baa13da89d52c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e280ec1d1690cc56b8735b8dfb02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de920e7f1701b471a023156d8d5de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78f546c5df9e07575b13968a1ad6c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9824cbfcc6b559406d652c9a024ac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea635cb8b57f8f0e17b2bfa1da683539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17770c8779f5dddf9655830584e12b23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cdfbf020b21693a7666f5f49f9fe6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577aad396451c87672fd1236e2a0b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c48cf86af5d87e1492ca109678d9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7795b4ce4af657288696ffe7fc363544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ab3d6e7378ee18da9de60a0d5a38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185896b555382739c3e3d6ae12f1c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a06c92897c3f8fc61a9a349636a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efd4caa2cb383e4d789d3002c0378a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a8a25b9a7eff3a0772159abf91580549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a98659cc5fb492279ce0578802b64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5da7388e3acd49e18ddc252be99c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be631d91d9b18f11e060cbf73b3b575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d8ee8cf4cb06b04434df6ccde263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eebdcbbaa8bfc9c50ddb384d2ed21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ddd64d1338e630aec1259b209b8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4781ecbc3a8913c948c74e7bb1d8eb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548563c48bc3d85cca6d75f66223b68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a888d916ac940ef4318c398d91e59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db4e4ba4544621f2e8ef500a136167559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893e9b41e95693d302caa508ae3dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfc73771e9b084ee28787e4b7400d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3da5abe974674c30e87d3b483a48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e30e3e4b117a238257efe0fe50fbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4ed0a8e5660146cea338a6b593fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62964ac7d91583bb5162c096946de0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f243e3364ca47dcde13c7c11def233566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da73b7df78e2ae56646749e60ed70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e7e61bcd21503e33aec41e51af50d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b77ab1ec68ec2b8d1acf12bceb5f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ee1e56926468fd30c42ca272669d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430bb1168109bc0c421060de57502f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2b563f2b4d3bb63b6f53e6e8eb58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2afc245895668d50ad255cf02034573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66a680b441ff8b12dcb059ee224ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d584f20dc03a301367961d96be7c621575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd151be9a053bcc8c0ec0bc5bc8c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1aac3a25b6190c85356556e49eb46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be4f1b5b7f0520b2e60b1d57ea80e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba3188e0e409ac84b0de5654cf0f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f28dc3107ccdb9b9d46899f747e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1d0524c23d81fcf2733c12c62564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3f45077b0047cd88942c9038c588a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb9bf6856eaa0c2799a1aeb63bbd59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098c78e3f8d1e6283b1a5afd425682584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc94e6f8c6f64590464f3210104c18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d90e5a49e25623235c47eca70ee48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5734355a2a9b22b9adf5695d218a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c343334a6b499bb5366fbb3aad99c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b806b64069ffd8bf43ccea9b35d0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a0140be416b05c4bcd9c2ffd973e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f1dad6504df80801012c63047571591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74c6840b347c623ff98cf8c9728cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d71d9b3b9713efb2cfb75cc24ee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8f19e662bc7154c5d69a8512f8b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa136b7112319bd61d756b9fd53be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3796b60bd0c1749a5ce41f882d15e1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67b19309ba4bb47eed427140147f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a511e1f72856f5f97e2248650a0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d91b240a372e82a15731ef2dc6b96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edfab756144b78910c1080ce76a6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3b7131963c909874f598c8fd5872601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d6f1f16bc73ef9b4d8f5a09a85b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e52c71b63500eee0f5d92c175430603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c71eff82021d6dd9e56af63108b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4c559769842d4b134c7ec81d06a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab69ae0d58632bea09c912faa99c397606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f8c3210c2743cda8cf241da2efe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d3e82539bc12468bd320d204fdf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551a8effa836a212b8633cf6eb7ca7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058646885743880e6a93ad8cf31e13a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc10dd9353cf09a1c2e3234e391f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8a566db601ac106d7ad17261a582612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1c2e233f78f15bd43a907ec4ff6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e6393e5a1662971ead59ca6581b01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a1a13c8f12b5adafeba47250f0b62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48220b85b30d3223eae45241c9e8c27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592ec78b82e7161aa2e6693514e185617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a08c82a41715b0fd194c09b496fe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f649e5c2c63b43ca131b800702c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4162e4d6bf4e04a8d395233244147620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277680957a1ffa9f322cdf0d5e21d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808caae4f7524188d2d4920b4cdd06e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5bb0b386ef62ed323bd38f3ebcbbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3b60fb09fcb59880ba13e390e1b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abae218b19c2e81026349c2f46f4139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7f87d8f6feeb6d2f5da308fd0698626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facb0c7396e73c697f1870dd9bab55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda33e1c3017da5fd394097caf47528c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a0b0cf589a3a05ab54aa752792c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125b06d1188fe1045f80699c9c43ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae692c15d4ebb5951e989a797022df1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addc4dec85bde3b50b37e8bdd1bacfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a4c97639a668162740de654bc8cda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bdd3fa945fec1791b022c7f88b55a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187abed97b77970da603d25e33ecf9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb757353e3ddc4c276a498afa5849636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50e9112e58890f79cc3b69df57da3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd047489cd913f8a56b8443c77c4d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7720c6f61966985d2e75ef690cbc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0e6c623e4a5b5b6009c261ef23a3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d6af19e5c38137221e65f10d3773b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473516f113accf6ef63f84a63d2f250642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c985b1579a934508cfac836abdcc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d865364ed77192839bd87ff6b9a17f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47cc7d61347b28f069f5e2ed2f419c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c525d5ff5ba95a1c8f182d1d1c6ba7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbbc6d02a6b37ef02abf43a003ec51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db87a8510592ce21d1d3f8fbaef02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4b7a85027cbfce15139cdf8e6f87f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488e4fc7daae2e0285fbe99f92562a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2237a977e395bd7c394cc6fa3416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270d38f23f14fa458fcd0bc5df85ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153b57084b29c9fa79c4a083c4f412b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ecf3c1d27066d582a460e0a8c3998654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599d33bce7114a45326005ee20c10b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2b6db8a2c14e7940944f04154b06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442316c16e6ab50546b138232859b09f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a07030b39cdca7e64f1973cdb32d86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b881f5020a2820f87afe63b4baef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029da15b6398abc4ea022f3fff90ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e4fec142479c26af5c689873b2d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13ce370db90ac66b620c15a4bac46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178b9dd0ef3fde7228abb2f5727562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbcb562b542270234863aeb24ff267664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8c194c897f54e67eb15c32c7e99a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0421696680d42a3158eb17b54b0275d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc7c7a74b4f22c7a3e5906e240de2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068251cf9d70051fad2d966c4052e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8b183500327efc37aaae2270dd1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e075059aabed6bfa82dc10e74ae906670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f52b5c0ece2c1a651d88b782cea6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c4ab22ef1cfba40aa4b5890e87dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b3d61e670d82ec3420b10a74112f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32decf25b20a74656b126c6fe8435f0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca5c3b75e492deedc08b02c3d33ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225e0ecce5b15ae8a9fe527618c7c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f117d8a422137d0ec0bcd54d9e94fd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b42c33a5d1e8f4b18c7e8ef1c182678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>