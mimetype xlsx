--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd60939bbd3fd13ab115a68ad5e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196a00312a3f90269adbfdd650b1892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3dd49dd395f9357b0bf54d8ba89e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e47af523e90697218e5fd9dcdc494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cbc53cbe797df5eaef2b0192b6a295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f2c614eefafe8ddb552ee4184cc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea3b03cabbc431ce27f5df84039f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f271e6b8077ebe38e13e44fe1a978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948352a9117ff88cecb57891eb7e0c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905ef46578a76565c745fb2dc0a09d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102a282d4a95cdee0593a1a46c3a8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fd381351add830808cf6408a15c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d598c5877bdd0cb38fd7f1e0f4bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ea33c882836b09c82b719c0e1ec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66be688d84f62dfe16b2959b47fc3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3cc7158224e6547e652f10688979516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f27c110d8f1b130e846e4297335f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c98820ac1c8b822cdcbcc80802f0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03ce48ec9af9dc430fc3e3d08241a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02a1a99dc9a0b6e543fde2d855519720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d54b03619aba1f3bb1fc0272a8b49f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63388c1133b4c0d7656851f7cf2125422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212575f66878a47f422d7ab44245d3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b77c7d7f0fe40a3dfccbf127e3e2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3484000fa3f4e0762ba2e646628e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e15099d46d255f6c647cafd0f049ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127da4fde92523603574a749ea97e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17debd26ac020ec3680149a0f238c36f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce9a97b40fe4cbcc3e1e21d1193e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc63d29772af1bfc8288c6f594c1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fea21b7791043b7ec91d0e235742031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363f60b6091ffc56b3082ba4a68aca332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35529272ddb0a760f61ffbfb657a9bfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241290a0397fc751ed01eda4049ef134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddd190a5da9854ed3fa97f37575c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b16bbf926698eb5cd09d2fc571418036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bbb61d862804110e70bca1fe342f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723368bd679c2a9107ed4e258d32bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e935846a21ce584f39aabb73732ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c065241a16d535fad2683db2b20440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f68cc577682f3abf694c18470cea841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dc51a0455ec1ca425ba29e81394f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be0606d7d6e614057a5c8e53443cdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44f9aeaf8340995d84f4f2b43f5c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d136822e59c790472f4f8f6fd3c35f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065fee3c3ee211e8a6a19507a2be3b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fc8f8244ba0ff0f0297edde04298c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd673482cd38018966e4ffded19e2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5845b01653e5ec4546a48f2fbf7bcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eea2b84c5af05a283e29f0a2487db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262fce86bcf067e3a8367de38eef2b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19aced5c95bc63f8268433521133052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b3fc80be9eaa48700e5937aa44b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95cd20924baf6eb77d0440070790b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe47b3e4b3b2cbe94cf4a91e62a0ab555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe1edf7f543acf952cff368c3b16256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabd0309e6fe17ab1751b28655a08ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5453fd36b1df803306d389b8919cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29460b18e88309b35b6977a48a72be4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146170a70c24e9453565779f3522d6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0b4d9aa3831409b8904b1ced3d7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e6c34ae0da9e5fbcf22f4c7f7bd0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e722a140ba7041a2a7716643c374aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156039771609668349bbefbfdd3db31064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823e2caab742a2e8d2c642f21aecb3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd161dabfc55180187243971ab364166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03a022850f4c89f0f450fc38e7e5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11794d095d92e570dc27b03c62660c6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97479c9ac811a4abe6083f6c24d7a52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8b1a954aacb97216684638f1be7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae2e6e3e5f9aa3669fa4d11459a3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201751f6a1cd68ecb0d5f1b41f63be7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3a75b98c49f52dfc25fbba3e3b6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8e85a883a13b1e665dd2b128816774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11db39698939d6f5562543f7c53e0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0534e8b5f31e059fd8d5a7e9067376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e892c22b330a9186cdbae58632e9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d57dbe4321a030a2e2e6d3c7c24578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf807ed95f000ede12518515ff3ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408fdb938c07b69680fec90d8e9124f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c828e0853dcfc2554951fa4f9d18f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc23b0b6dbfdd604d6ca978fe25a5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d736043d0c6d5ec1bc23fbc19cacb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9505ec1f26d4abe6191b3a20f7f00f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8688e96c890612d6f23fccfb33a60e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5c5fc01c532058d72fd4ca7974c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5996be6586ccd3ccc98511b1e3854287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1626d92b08fa6ea09019d4d885b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352687a0bf28646bd8b7b8f5a5b596a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4fe09273037e86a61568ddc93e0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab13594521b7379a08b77dee40df5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c27ce781c1dc19730d515f02d27192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540d44a333013a8023eb040ae1717493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91ffc1bc3ae02a1d8b41b8124669094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d56dd54317afc289bea600e3621d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b756687c6402cf6cb80ee4c5470d4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871f0137a2e93797035a0a69cd6bda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69387b4e161b226a04cc00d9a8fb56098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b5096d0b4299882d1838226d2b0c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef3655113c0da42b48c810ced6d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692674bb8bb0083e3be0805d48cd4453101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d0bce48125b9742c3f656d03a6f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116fe6d57d7500a6833117d7062550103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de05104b944d63c35f6c089bf48b02c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81461752a719b942cf58f5bf711a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865ffc151a10f6489885b26ffda7e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc02d1cd184e388952d0aadb70811107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ff1f327b1e3be8baf9f421d33b0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be798c5a56b9c59a18db37687b81b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fd541a38c7f9fcb3bc8c36788aa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86756e59b660c12972b16b086ccc15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ffed96f08e201b6e223e9a3572cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a44353d1012c383a23ed4914d00b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeacc6bbd9eaba5ea322ad10f9490cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd82aa1423e94bae2c8dad1177c47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b3b6d218d9ab0551ee52f8387574116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8b2e88ee5a836789b618df82925c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621b3f56ac3b2b84cced3bc0059cc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255af0ff64fae1c6a743b993e37973119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdfd4f08a4a8797626eaa2a959703d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e198ffa07035e355cda683c41153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc4b639c6c234fd18e4c37d5d27b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dab52d9b3dc05e2f0c642fb75c95a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04b6eadfccc326a206418ff0856ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff6bc9356c0678dd1f97b2ba511ee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63e997297dbef9750a6d67e9b4420126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204a3e8ebf24a0057bc53bb5861a6d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d30221e55d12444856b0a3ad9a69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe064ecdc5e9ff661e952bc085ec818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a69183ce4564b777513819d7d75a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb3034aa38e53d842ef8071487e29d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201da47cf0a90f7239c2c582870a975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd969a313a650fa59516d5edd0d2f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51f38a365647adf56ca10e8fdd44cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b0645ad45415d8b388f9b40ff0ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd5a09137b58689fa7e7ae3752ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814171f92338320e594b311309ec9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c598ff198005f8e1194e25a887a15f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0e6fb7299e9b22aa6a1f17e502dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d6a769390b2a8388e059e17e9b40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46a2292c81d7264fb9786c8b410e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060cf2207c2be10df42cfb9295c6dd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd0b9207b2f13e2bd515f909b7b67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ca7913b8ba58a46fc975e9b33d82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc493acc0becc6c9a38a9ae571a1e29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402944423fe6d672b863a4bb36bce93b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da8100d30ff80f17d4f55610d834c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed58964ee99ab53385f8e7f52c78c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24bee0d3c63f3a84059952d8220d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423665fef2d1ba00e4969d26aebd6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2535f13e2e8e601032b3f0ff61da2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9da76f0b81d57794b6ae355b5dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c080a14e255452a63c72365fb655153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c826cd2f0f2df1c654fce1176eed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3d18045743070c87a76ea4e228025155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d4a8d42850a95c0b861e8d77feda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ab2b3efec0404cef8ba614e8c42c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d682dc5bc954aaa98ed5fa6f1a8fb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ffca383f785173455ebb3081ff5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa299f6f43b68f3ac9cd64fd01faa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81319eb8f146b7901110cff19f81a06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242085d845fe979957acc0565579bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaffb119d1e8a4a86267c407e20c45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672c55f3bb10c6574fb32dc0008b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c157f458e1f8ce1e222e7e581d28c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c85fb6635bd61ccd9038f630c746166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ad078f98e68e7093a67d85766f42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d49144e160ce7005625467b2c3f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c8b70853d14690d26eeae3b2b7b4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415efbd8508ec6f9782b6c0ffff02e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6855e408348fc6d1faf6783f7223f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b923651beb4d0e7e1543e85be1253172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052798e258734831f10bdce6d3bfa12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d88ae9d34fefdafbbf52bf001fd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271723be3b6e97d26cc6e3d2869746ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1329739c39382c994eb3bf022c18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03588eb5ae22155425f410acaef43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49255b49096fb5b5648755e59e69d2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a48724fb16beb5526285ec89cf8d8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f386a368ecbb9b3f532c980cc772c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856a149dfe20b74150ee0c28ae731e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ee83ceca116b6cfde2f2bb37b3c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85bc05bdc04dd44f044748fb446205183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f71815a9f4c01f1a5a7473b56d45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711c839e29fdf9cbc7ff756ec16303185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ffa1e5d3818fc4cc1a86ca3ad71f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ab159405d28c0fa86f0471fa87e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7252a4fbde75e3620ebf14577101cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46425f377f49d24a9d45e3c83b4f715189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735b3f6c0e6c30d9180e1a53250142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179807a38dea63c60516f65ac89fba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179a2497633cb0cefbc9640d6efd9e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420fefe9f6e8fa150bdf755b273bb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c3ac67638b9097df1b7bd9495a02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a09f7b7c3c83a1c13540bf1b82178195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d7d610e5e0f01c05553de54bcb42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac0d434dfd510f857d32650d3b4ae9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debebbe3c03cbf6485c0030b2c46517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c1ced7b99843f9190a20b5168c69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe95ca57e8fcd16cc7a60a05269f9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0d5c30a0c30b6184d92f609bbe28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706722afaaa98fa07b958f64cbfe2f7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5d0c08a8f29e6cbafcb5b0564c10b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a825a26142caa8cce6f115be5e6c60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193435e491d9cfb028a6b86c6b14ae93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3668b03f7c8138f805a760fd69859206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d65a453aef5ef3cfc30d8696dcfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d3e70d0030d8d40b113057b2e69e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3ffa32e26b9a061e3f6611201751209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a766d7b25f3da35708daf0af430958210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb4703f1ad1aec70ab6c68a84900e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d241e2e1e278902f9054b0d03c2cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67e72bfc9cba6a99c2e96a2b34880213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5500ad28289090b40512a61f11086214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a8cc1ad52403159b0d3e11c504d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ad807a24ceab018df25cbe6c17c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37535191ad392911b7812cf734983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96570b2a1db1e41ba77070c53cb45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052da9da8d64bb94e0e064ec491ad930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f7f1c6ccd5360fb4b45405099d96e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b5f88f90e7a696e72269b32a632c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c3dade965fcef433fc4e5ceef7e4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef0e164ac7c091a069b33e5893c8b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e470eaa4bd39e93a5992cb54bd3d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a940bacb1a5fe0aeead7ab45c47f8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ebe8853b736dfc26267cc504e224226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d5b30943a31184a937975c774990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6ef9cb893413f95e87df4a0e4513228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e35c529a3b1fafdb51ed02c33e61b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890408aec3ce21242d1777debadae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a248df33b23579ac920c1ca17ba39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6012f0a5b981e51ac9bd89cc56b43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d5c6663f00e48ccf3a1f284d2f66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c7d8d867c1efe0d6778bc8855dc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471c0173ab561149e85035010736ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492311b921d2f91cf5d7edcf20b4c1aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e43dc54890ada2a8ef1e6b5fd25d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a2af6fc825a628931aaeeb9cea61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e70fd900f2cc5ed2b454d1853a90f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ef9281313b637ee4e69ebfcd3f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88766554eee5bd31f4b39625c2ee4f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d8e8dcecc70b6c6d4b7313c38e428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e48061388e639ffdbb5cd8e311e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706fae29a7d292fd7b0ce561981d93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb203da8ac1864281cc4c977de7d30e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1d8088761b80f42812bd50b9134a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69195a18260b25a8c05bc6462bbf025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633bd5ff7d9e984e6d00e79a045affe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd233e053dda237475c80b325f9b0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e7ce7b617fea7cf93d035ea5bf20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80ff4d96cb2667f76db5112e0f27e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15b45b0034cee45fa6c7e3a80f4151252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5873708bc205f50f505c941b1918ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b34a1a781fb5d048b13b1c12aa6cc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f410af95e97666654bb24b4b38503255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c867bae6eee67b3e6ae5c2deccc6845256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55123ba5cee8171115853e9b953aec7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60de00aae8da88144eccaeeb09ed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75eda8ef9983b78b7a7cd9e68919bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d6bef0ee8d04b81d77435d3640c14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f719d3683bc826e6c4e48b30696b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc33d162fd9decf5e9116bacf5026262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9d4fa2949a16ef068c4e95312106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb13e3b82c53d431e02475cb3e3cfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db68cde4c2431b6c2461189cb01991265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac9a8fe94b7381f2a3908c40a9e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f0d18b4ce061aaa03c032f987cf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2c6e24358b642fb1beefc6038726d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ece132d01eea07f34055741fcbc9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269ab9924bbba0e38af56d9c249af6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4bd6845875a3e41dbba1dbc31e3f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d8b9e0260c8bcc3239eac02f48a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb741cafdbec15d4499b8712d8029f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8a4e2475fd85134b17305e362580274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bfa93a9558798ae9359187e8c19b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171b1b1fdca11ed4f3a5d3780c6530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08a9b85105abc0e03dec065207556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c4d8cacae6ddb7faa6e791252578278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1f1ca368ab33a13a31d741ad2f6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28bd2ff2ee411429186842e156eb30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14eeae2dc5648a4295813d5bcd2564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af50e033f47b6f7d316a6b988d7bc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e18dc143c12346fc8ac43890753a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337f7bf44bafd18093314999427c00f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9f2f76ed93bf87d4c2f63d53956e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7687aff9afb28735ab6ddaa0040d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e1c43147f519c926215738496538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be8815084445705ab1ddb028a48bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81c4836f318dd62261e550504f009289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f930b81913de18a0b18a2f5a59284b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9821787f9c5caa3a0df57482a5300f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef7b109857b06c7f591cb90618d91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9126749c45a8882aa2eceec248b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd95b6e2c32887f8648bc076f20386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a7c8119c8633063d24f3b567a65e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e925183c195f46a30d93f1cba6c2ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fea966c361e4b1e868ea321d313b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54cac4046af7e187d2e35722aed5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c72dde2c18963c539643120b5af6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378be569fa608f3e924604a6188b570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b5c58f5d13699cc78ce3d7428469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b105b37c70c03f42c1071afdfc0067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e23fd64537008436f6019b1fe21900303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c788ebca8af64a98dc015c444956e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa554139b3c50c8e597c701d76437ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a39c36ca009e0153ff4cc38233ac7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085823b2358b961d376d053fb0305cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5233b6392009c4b0d818245f79adf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2870870e62de48cabc4a48cc35c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce431de378dc9867c52d31685524c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67feef30ce2d992bdaebcc4eb5f19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75221cbb2bf8f55978d54706dfbde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a599b0b1a9df61e561824212995f215313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d201932593bd36b915a9466298d0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d0790a9c32385d7e9cf9affa1b9ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3eec6c9e793a4abfabbf24c1f309c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c875f0b78da8ac128e15d2a4a386f8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ba389cce670e674dbf8d099cc1c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef2d5b391993e61cee490f98c2702319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ae0dc388b770db6e29893ce123d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f813b17aa64c26fb955ca436b31a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a708725b737981a876ccc85fb5b5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f27b008e8d7271e108d77fa730a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc80e0a6f01f103c321aee1f84c32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83908ca662b6cc67ef5674f161a9f817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7245779d538c979e7ac01bbc326e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5576a1fa2cb25c76ccb8fcde1dda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3b2da021e8d5c2db99ecd7e0df9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb53acc79a12eb5333802a1e74f47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa634aa4f17b08f99d86da3b10659330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab778d3ba949c7c760c32b209f54d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31236f2a8aadaa223c2a056b79a6196332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92dfd398de1fb48bb5fd73e9bdf64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50db67ea8d95cb9c2c97701831e5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffcaa84ea226d600c76f29e30e98ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff4402cbcdce6e1820ef99876b1a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57841c9ddf4521d00dffe1d86f854337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeac6c745334091180f7da6ad2deea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179b790e4e9bf84d34e880bf78c1e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a2e0cccb2a12fc474ee9a66edceb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675674c0519f122490bff2bcbcf285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f633f2ab45efad64b4cfe1fe5d1e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717c588332bf0f57abcb969219020e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad186453a59079e4e3dc2f9a8020bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447386c13d9ffc8fcf7e12bbbdc29b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a10d1e2e8afae6a0e4aa4f8df1ad6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aa9788cb4346709d114c816aaa0d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be58f7b37850430736fc6b053f5c8fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7ce21ea0f693e46732f1e2b77722349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d377142297975afb8acc976156618350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cfc21a382a656a9efc3d57aa37c0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa6f58f7cd769a197193351812149a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080a9cb68215fca7ce6f8a9ff2a167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660991cf0fe6f1e03d9b798f6dd064354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18693646c8553f29499f88308dd526355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204b760b8d7a8c3378aa1f7ed6dd13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e4c32eece77c7f3db4c1741d54c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ba984c93a75b5b7e342091d49b73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9ae1ca3a5a7a535b219a0a4e7d52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c26afc549825609e833d5f51d99b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc4f841ec736516af76880d799d6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980fdaaabb2d1a422a7697d2ac0d0b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece790d76b43073b51f92a5f51e200a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e725172c9c75a98aea3b2015851403364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde50948fb646eefb196109bd7f9bf5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c56c2dbf5375916d069939d8e759366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fece75e959ea5de6b6330d9a487031367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89c4f8923703bc6a041facc786b33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376d1bae852b0b0c642ec110136b99f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d0ae81b118b36cc0510f89e317a05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeecc988c4c8b6bc8beb5a863bb4dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a53e621671317d519afad96e87b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125fefade36836ff3d06e72b281c1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42bee53df6962b1b18a96d5a63aba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7377418ec584eaa6dc04b099aa2b98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39323a62c122a702275a934eef20acd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ea59d13a7b17749d2d2c73272b53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8691722662be94391f266b591424c9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678bad32f103b3afab33ef59c9d345d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9830e58ae315e1b681f3c5d347ff107380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278882b97a00f60fa0a31132118ce87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32660b3d2ae4ef253732fbcffdbf9c5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacc26ae11e28f9108f009a238b8ef1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5d0b62fd8487d4e7414dc6da5b7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd8a5cb145027bdc0da45818c2eef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e54f7a20197b2c5c52c02056b2c034386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c0360467f7a2b125587b62ceb172a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552f2e98a7bdf4611622daa66f8a4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684285bbc5ec6b629a47b0d66fad400f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ab53dadb7957886e30c90e1e4af6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad496dce181bd8b741e99a0587e04b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f7d235d9e920c68a4962ef3368cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c07edd97c9203d21ef2cdeea8551393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263c6191003fca296d4002609f35a44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e31cb2555b2761f00f0148f37a2b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70545d83a147197d36015dddf858c02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c52cef47cf047d2c2117cb61a816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eed70b2e487011f6a2624ea2fc16e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfe67482769e44a67727552c321514399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0d1bc53f92949266dc0b21f13f44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c49cce0f073601061d70030f404e84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfac114736cf8c8a6da4b769e7da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec691b577e42cb00d2ad254b352c19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd9975c0a1266a8cfb6cf94d7d0c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660acbaf55941f067bf7befd98cc1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578f835421ad73fe8446fc02c77403406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6532341bf6ee8b67418f0a0484bd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacaea342cfef63f1096152a857626e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236b161d7fa277a4d69ab866b30006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c2c78f1485012d1b9a6e2e9672c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647cd3294fa9a8112e9bfbf19116497411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3162161ae101246cc2cfca32a91e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc894728ae2f269f2b4f4e4ce80ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9598b3b3eb527c5a530d3736884645414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2facb2b673c284862eb6db85ab1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e714c0a6df998018cdfc043294e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9e938146ca644f503acbfe0290c98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9e0817c6bc9580ad6564c6cb9849418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4695c4b43e4734d7842abc91330340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c69321562cf098f46cdd320b5bb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bcf0c2c62c8669f221c50b85b17f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329944e6b6176e811d7698988f224c9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24087de18e71e15aefc19d307cd0c729423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1035d6796a62c798ae832c6ff8184424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b9f1ad58cf6f75181549dc7c01e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902bbb7ff4bf57b186fb74d7adc2e79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510efe365e88a49f9983ddf3faf48e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0615d2928aec03d5178e83fa91ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e30971610fe6dc4cb2a55cdf8f6b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00305328ae2a327a8ba509332de1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320b5c2171832d0bdbac816dca567ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6306d2ae82c8d17bd90b029afa03f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e9f8dc64bfe5d2395bee36272073433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c6375d6446fae1d10fce3a3c7f7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5252eb5e0b5780058ffd2daaa33c26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943e898625d2f474b060b5e0a6d0dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f517531e0f3368de8a1971a5164bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f70fcf88690936af654b4c170be3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a482bb6bdda9f7267ae6d0296e28d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52371c3dabb8c420c4e7a160cf783b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082b45cb676b5af1a0c60d817c5017441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc465beb7db27f4144080fc130848c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd6c0fbcd62003d7617a05d2953d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d939073fe9068e22142051f15fbf4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84e60b92745c2738dd4096a312c6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e06acc9344b5294694078ca5d209446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e435c36278095f0ea43a42b65c5eda8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bab9e40ade8e70176c9de19861690448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a6da196b532bea9b946a2f4e548a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6770cfcca82c65142249b80ea61aad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660984050f386b48461f18acab7b96a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c21b0af11ed7d690be184380cc0c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d3a04be51a94f63f0851ad4e2d27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f22099509be162801a970ce215ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b6e1cb539bca4093b30a962ba05c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a54a5da9fca4153c527418ee2d763d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0906ae8d87816c9886ba1258ce976457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13471fd41301f5deb59526b3e8c86d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f812a8328436f38a175f9ea3092e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04152c4f301c33c68dcede8f68201b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572e76b19b5be6afdce4e81e13a42d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928101a68739837076fe4128f12881fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cef480d6a5ce9fce4df903b034f89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e94355bc6a133187415ce92ecd374464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2ae5f8bf0e78f58e223bca91b221465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedec8e2c50651390b4b29a661c938a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cee5d7948be63712834904d061b7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff650c994779c7f82feaf8f24c8cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0970c1d672ed80c53dd68c709cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046c1f0821d42ac44890c0bbddc1d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33b6b9ebfe6cbe8909cf0cfd842f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef14ff567de79729ff9204e5b752e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88aa727a55996b5288c69cf9951be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a10366c441168e9a77bac1377248474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36be48391fcd8dfd3a600e7217a67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ebb057ef8a63a832ec77de71e59f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677918aa6ae112e26afcd91a69be44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593c06669191b9c4896d5c6ebc4e8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995f791a6acca08878efed45a5725e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56cd1f868a4816279a8129037d10a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a6d80d5942f11a9ff85c85fd69ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27511e3e5be67480576f672263d03d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73474ef6c50815ec9750fadce94c45bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6daa6e0830121ee7293dbacd03cb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877f8b795a5a97915b2119ad41fc7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913670f8e2f7e50684635bd5ff5e9b73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5040b943be97267c765c1deaa4956487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b190b830318760a2aa3c71f21e794d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615b5e01ef373fdcc30f24c3f7349d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a54536b5b6a3caf427408c697b6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187ede10380d8c153b326d895c1695f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52fdd10c93cb0a25f7b4e72039a0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137980bf2ee97cc86941290d1d155c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673e44c33c8c085ac18a210161db8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a40b9508894f3c18b9d0ef39fb9e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41c649fd620a0614de362a7c33c1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421023f999cb70d085ee64774fa68e9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d2c0f983dbd87c7d5d28f40f37eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443260fcda52b01c44bdd690722583499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd586cfccef3f0d86ab83bccba7913500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e89a19adbe40472e88edf6ad7e179501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bca6b64360f1af4a2a2b265b23395502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf08115372c077688c304a633673d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fb8a29e14e7c9d0cb21e151003ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15afeb3be50eb1cbb4b785f6837e945505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c191d3b786c0f0b40d55cae37625c5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3176d79afb5ebdf196b656e96496a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189175681c8f97d79b0216ae356363f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b52b4cb9c51434e4c5e3eef13cc04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a2980d7fb01e9642f5cf1f2fd5c2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e16e70d1f4b93c5a9aa62e022adb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ffc4abf2338aa77b78b4286602aff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259676e1d90c3e2549ab67dacfd15523513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e178f6f9900dc5d8edb5201cdb1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf3dee78c4508d8ad6dd9d5e2b182515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782fcccfa92e3e79f1ee462f4c2a42a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a9859964228c071758f69c118bda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2d58199ef67ff5972e963d93102d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9bc77c218a550f3dffe11f09175f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba34aa10ca556d34dae01a8b4aa83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497158e0f2ee786af0474113e3d5e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab7f86dc4c40f0d1c6a47c5b68b4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc317bd5138c80d3add7bc03aa09a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8ea67049c0d63e51018a27804825d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a671a8437963678f10412442ad14bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752309a1e4caf1abda5f7b69447bded526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815499ef27bf67187e52d9066fedc72d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2911b3659e3d3f8851c4f1ead2c146528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e3a09eaf5113147a8f3e6006d240529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b4067d1b9c808f6b1c9b06503119530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbe51cb7b6a7d28293be071aa3d2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cbbe9d2cca08ca4014c201b9a186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b43610697c6be31738b73b4fd5621f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686756573a433d4bcaab717c23f0962534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c96d637bbe2a1852d01b0ac8743f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8791a65bc98942e0b91a41a8a623536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed77556233d2ce6da7c03fb6d8b704537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef946bb5549b043cd342619f8750af7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d788478dfa8bd0c65bc9047260cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0258ac908a1ea9961c95cf97b76229540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2c8c56b1793d54b2360087887f88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b4939c77543e59df3e4a84e57d2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46a25759cddb35ccef4ca9432d8a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc03ca104998f584f7ef1d63d752e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd7db5fa9af8db232bcc4dfb65efc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062e0310e05aaf9a0706466d4b30fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589fd82c75cacd5e13e6dca9a01f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d31f99bcf74278ee377296c982f87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea44d0e606bf2505ff9b56a28e8578549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6cf79b8d24d6592e799e61476d29e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca9e974ed6c9c4911e04ec2c29e2e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd5a49639fac9df8ad9f5ab5fa2431552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200612fde799c2ef2c29c12e83f4fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc1d4948afea6a2f8d7cce9799d89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ab0387d5624d1f07d60738b52d7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af97ce8e9d45c40b6eefd89d3b659a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b940205bf14cd234b9c14970eb32a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e0411582c815034bec0f1be14506558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ee966080eb747a0661792b48763c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7fe9d5d3f9e2e43d45240b9c5684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10fbf906839279d9ceb87b58dfbde8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a5c6c64553ed3abc5f1bacfaebb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e307e3e4e3755cba8fb90754f082563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ede96d46155e9b0ad8e55e9642f22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4ed57823ef75a9e4b56c85163216565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675536d2efaa813457fb79fb5dfa6b32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd15534bf3fc685bfe872c3933e67b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ca8f92e65556e0385977389cefa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67db599d5a84583bf8898b0f5eff5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65908ce354819e8a992129e4fb9df5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6e5a285188a4e96444d9e166fdd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e73726b7e061fda74d38a6385d354b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0161cccdc3e611ec5b1fcedd5cca6bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175caf5bba4197142f9c9533c1b11bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff381e6b100d889ea9dfc3bd7e69667575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e978c6b98cd162ef66cef6a8b3a77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce986e512e7f6ce079a78bd80f5ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066143902313dd3cc0404a706580333a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df52cc064198e05f0ce03a2da969d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5617bd380d33a29d7f9c23a43558d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161d369d77b6925a10e3edb3670b26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703128295df9328467660ac3f431bf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be50ea8fead6909783544f27486c4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee738658620121406a8cd95fb5d80e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f8ec4855b6a2fbb83ae94f28b15f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3356f538ce6638859aef629398813f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acb76b68b8695c04d0cae0e2996e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829f77a03774e68a0759099816e5d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399a43aa75fb8bd97b7ec1d51280a47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a678fe51fa6308e26ab92b7d7477590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b95b48eb0f138f567b1267aba71a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d3a02cc92556fffe64c84d82e25d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58e69f20c940c15741f702c53ceee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f97991d3e9ca5874305a05aa48a5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d6c0d351a075667ae2fae35adf85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df30d5ba01c813b1144bb80612f1fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bba19f6569303d32b733fdd98ed5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c7e78ee28898a23cec9735615706598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ddf4851d52df66056b4a7d67739ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf0064a4a3dc1f3efa8b2b26101be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872da18c3de297700f15ed557243d5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61dd29491f3ae1b0e1dcf612e7e5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89be99d8de789ad189fab22e816a181603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd899597de26b55c94aeaf92dc130704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a368ef606da7ac4aeaef0e16196eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb257de938151fbc7296959a26ced56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2616acf2c40ca857087706a36aba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5080163a1ec83937aa79bfe4e14350608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd4e8b7336952fddad63d9a17dc3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6fdd89bc2cce8f5d1e733b44730f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdd946393bfce4d75539b15f2f35d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96640aa3c48820cd63613f5099b05e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c92c9204dd6728f3fc201c5b5ef7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795421e219ba8769cf9ac37fe66a3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ed48ff8fd6b5d33f423a454f8332615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41a8ea7e8d64b0f992251b5ba0ea96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd13d5e41317fd6193db3b88cff62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a1cb6fcd586204a0dd12225fda35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb90e991862b93f4f1fd667c38b0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470c3faa383b18fd442db36b32162a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917a13b831005fee287d936ffa0cf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f65f65dcd472bd15bcfb3c6cb9786622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c3608fac2eec849d510baaa476cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e01d17b545d78078f2b66e93bf1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52d76834753147c55f3bcb8d5b24f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0710487aa366ba221ae76c2e595c6a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9cab68560781b96eb86bbab1f3aa9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b023fcf36fece57bad8002398ccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eb3a17efdbe6292f7c94aa3da560c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c29d6f8ee2763c336a2ac0944d43c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd408ae45b0c18ea1246dabae6f6016631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf028e31e09289259bb0a16a584477632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113dbe9c6c7d598a8a3e9c90bf154a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b319b5cf3eb37870e61018bb12f72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce54ff62b07778f4999f8a7af661c30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b031e2d143e665bf41182a38715894636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b6bdc10fe7b904ad635aa14224d61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120096ff02c4f6ea1cb2d4b1823ba0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2167c9cd3e63307995bd6b89af69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0faa0c57246bffb5513fa1f7e54c56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f52488f4f69ad2b84ab698d8616c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4c6c9dea0c57d06113a6748db26fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561bc46029cfe3147c5dddd7f2c0e3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe298967ce13a8a729f75abac8ce6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4ec0a5a1f7c346a0443f75739a1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d92fb60addfaa9012bf5ec8ff2ff36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371227c4375ef2d0100e56e21a8e833647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f98cc2df5c24570d9a44e4e14f2768648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7049d0062c5e7dc25b30e425c6a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc56e88d45a253c5ed4b7fd5ca132c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4ba02e41bea61da31bff40b6e016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d03520ea81c827c97235380f4aef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77efaec0d285fd6a8a1cc6565a2b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67c04b023cc049c75ecdc7b5f093d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8babe39370993d2e2d9d3346c913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827758fc13fec8b212eab521b5524d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34311913ed6e3afe8ae72d1a0b1c44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d8f325dc103b24d9f3ae82a5f09d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef69c7fc4630beb8231f8373084cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca60c91c94233966a266b9f931284660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195fdb2f556eeb8c1e4900f899812e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1024d1f68a855a9d868103788e98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55d9d6f5d0b0e51a77274d94e5fad7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57ac84d1d817106461c5486b439d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb1d63cacdfb4b2238e8d2a0a0fbb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6e8edcade44b850a572633f0678b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402931752e8b9f6fd617af4a1497d68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeccf789387d718a5bb602f09765ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0d4dcf09f15e038d1f24891ac22b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba47920199ef11fd2819a531cf704d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c89a296f5e762e620ce393d128db33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d1fbeaa9efcd4ef04edd4e8b0280672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42441714a0abb207da9ccc7a1ef26d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23ca96f626f65d391370a0c0f0fecb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b436fcccc3774624d5a1b821d4c0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faeb427225253f91aaf910d9b4a013676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc568cf37591ecacdfcc61c61d3a28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6a86f8012b93699e9759743ba021e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4185232d7ab05dea90b6c6ddaf25ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4608e1445712a24acdbcbe32037f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265f289359c6743cb732dbaa3fd0b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d81689ed4fa8f44d2dfefe685b18c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672be8febb5bb4320747393055fd505683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93841de76fe2e835abb7063ce289cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86400f2aaa5e5aa404a80ad05b0b2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b383405525e47855b97379eda90d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b574ca1defb7861fabe8b38a7eaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825b66512170c86729bce6b8e4553b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c795b1c237256333cee19192a217e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d30fc78aa269a6922f34c85cf909f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084b69aa5c26719526dd4a7470d125691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46237fc4ba193f50bffd45c7835ca31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9e49d005b018bd81a8248052cbe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7fa367d7ee84db75df1ae16e0e547694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe33e9496e3b9e47a1a9e4b9e948ee1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd6cce26f7d462e1e215bcbf73f4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aafa81cdbf0edceb0721c36886b08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769b4a09fbed3a82478d2ba3c0971f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d356e32661afd57276af3985109187b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f281ed738117143dadd42da2b1942700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba299cd94afe0afe2eb7400d96d651d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5c937c16468ca449e056749382d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6da6a1e15ce2ca40077829b12135aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99455872dd4e7f6cd6145e63abf8a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259840f6fa5d85a340cdd20052ca32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff7f21487459a055ce7f6f6d6d49c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227cd7e5a022e93c5aa45d7762d5d26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a8874b621280a6f7cdc74521e21f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f1b64e95165fb06f906d5e7686da0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172b92d4c9eab6083b8495cf0c5b8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b389cf801dc4c17a5f6c7f56c61538711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48397e619b80276f34e407d2e5f26498712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6480419211dbc812a74f9d788aae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3288c156ae016a6d6b85b75c3c31162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21189cb8c2949b863f3c67c3750050503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37c7b676f8bffd15ec7ffd86397b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da74a90682aefb75fbf90ddac1c7a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ace1ea786d3aceeaa6f3d3ddcf61d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259888b2edaaa9b7ccc8361cb77e407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeefedea6b350c4b742c59d28928f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ca045be0b468b79afd412c53394179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dded42a407cbccb25b26aabf7d61510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da80f71967dbbd1e6d02e3a8ad960c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603bd5fc8220626b358ba68d17047012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6317d9c103358dbd9be2a358f06e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52bae92f755e3424345099e9170bf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c282554506e60059016c213de7d4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab13eee3885ed7b986ea1f1d261b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f825c7c85c1759385eea9be20d537717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bce1405ec324a559199fe77acc4c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b53cee6d5ae7b4c690e2198a4ec87c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e39a97e350c705240fa75918c3f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b92791fd4340cffe812b706025773d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9cb29f5b5954dd2d0d8248354d1cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6591f87363cea065444581f090a38923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d25c4a9e44d6415b303383c837f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54de4afbf5263acb2573400f6250ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196e1f28835d0daaf850f7173c018026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc42145b3e09afb199b36d3d9e61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3116612b163632bec801025dab02428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f9100c031bf3012dce46298a344729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23c0d7110b475acea46168c2d1a1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4106a5498b6cfeb93fe199d3bb7fab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d29c00bcf1d06a9df365ea122aa5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1dc94faead3e04c7756511c85eaa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758c77abef9c6c50ab4907481b379134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72744e175a7373063b7b12ffc6123035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a28ff9194ba21002fec2ad50f0afd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf795165b7f36555f62e12292469bba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be80cd9f28f840e043781a6a9f5f2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d38c6ee8055001ab069333c627c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa6b362ee62859743abf1bf2dc87040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0124250dcfe63357c422f78705ecf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2b34d9ccc213ab599545cdcddd4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd1380fb0221107f948a6fca4ee5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e78b43c1bdbae9d4a7cbdc8665a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbf9d787168f6995fd0074582294c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884f1c6f95bace5c61e998a63ad66046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e009bea9c608da5aff9f44183875347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a760e36817c646afd5fe18490778848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207693cb3ba8fae36f1b52ec0b69ac7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e5af391585df94bbe2d7be8d0d2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e471010f7f7a0cf79d7f198b5c0ed2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3dd04127c4e36180d01521a3746b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dda249f5e7672ad8e7374ae551b22b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c856cc79b52a825a202e106ad078754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929d63a01aff244d0903da112c529255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58bc4ea0d0220376806757790f4a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef96d15a91a6a606bd73d3a6201a51857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d54540036aec432173a62dcc6ddce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03409af465f56ca04f119c44cc313f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e1c12b75d22be417a00552b56a6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd846b8204cd46220f55cfc0d8516b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dae9c2eee7dde05dd73bf57f5543c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cda27d2cafd44fde4dc36695c54c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691401f2327c8ee2cc7e2e38119fa6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a390b81d292d4025d836a5801bbeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd676d7e32ddfba54908a820fc0112066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198714ac1ae75cb7a05a9c1a3d8e2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4b30c0fbb04c8b86a832619ddd7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c320887cd133fd41d992d2935972e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b19266d161f44ddc8f408356b353070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aebde65e544c297b7cce57ec696e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa5e107cd2027e5cf6236e2c506db872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384a2f3d279e6659a7708d5a20659273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0044baeccb86008d684e85e292e2d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60070f8b50b5e7039874df631752687675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17080e6419656cc36bd2ec35dae4332f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282c395ebcc7a5932e41890d5a314577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796806c867ed499209b74b843162b7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a203b7c1f60434f38fda11e72702df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc26fd311f7fd44f81c422ff285c34480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3de64e3c59a5900fda3ef0849741281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b198e1dbc50e2681cb0cac2b74a3ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090b128e8ab7cac707388617ab5b7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d5c85659db8846a88191b020406084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc17ba254479a5f412ed137414abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e239d3a81c65b9e91d2b457085fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bcd85665ad61bd77e6828360ec77a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0520024963404eb018d3982036de788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643966486a10af743854d410363a259289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073d31989d6f2b300dade3047c4a7c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c74152719a066aae931379c098e8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ebe8180e4df51025285097daf59b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe59a7d0b59f0df13d46b175e5ec893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87163b54e91f5f4ed3bc6781f065fdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd821611f49c96bbe0d91d3c6bd5f49595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e4af35aec8ae5e18ef21f988d0e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08804a672391a55b0693388d6432c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa52543381521c7b886625c85a962498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff757087c1a7b850bf1b3a5d505e4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa647bd06fb1b6b5f773a0646b3e72f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a87943d19ad11502ddb8420410237101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282559ad91e97ed367a1de07052fbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa41457cab29169c879ca8710e626c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ad698970c7e3f2b97405b48787818104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c48ee1cfb4c28a5f7b3e3539696f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa8eafaeebdf0997d68b2894e2c16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79114170df077dc6cf3a82f6bbf03ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bf8f51cccd7bbaf1d7d54467826d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295278877a6c8a6f649ba9c9c246e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604596c3eae346855070a1307eeb54f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b7c4cb67be31bde2ba9806c0c302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e2c9dc4c083ee7ccd671ba63d61a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef06ec8067e23adbf0bac717a58b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1616727c5c4566c6a473f7494234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b88693ffbecc5f7200808711bdd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d7952d9d7a7dffadb2fb7382ce03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb8794b6c3c2ff1b3958a073863d06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd43bc3af6c594679326df90cbfe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b5895f08d4d4134ca273b4d43eb1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af71eb522c6e6b966a6a25929784c6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b27c4f47c5fde81ce94bafd0e7c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699957be3df428aadc17232e13a081b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0d54b8bb8c3cd872369c602dfe2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c379b728ed0f8b0ed3b9249fb4aeab5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a40b271f47bd6eb9da5ae4efd4a8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ec7692eb9a84cae445770bd15415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe60c0335d8e5b8aa076801eb2df187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453eb6cd20563dbaf717fbc91c0f238128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7227b0066e3db79d060e24afd1e085e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afcdaf287172efd7dab2dd0d480a47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f87d4bcc5cedc81b735b4015c45c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee8d30ef3a9844226287782535bec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8902e803bf5e000072d6c98d79c6a5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7253d698cbbc389749fbb647b13347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcd8d06f48f0ef955e3b74b257714135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db23cabd42576921335df78556275f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aed49d0f22612c38856851a761879137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1180f5b1b4dadf751cb8e94b393628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e843ef254610b800b51985b2f274cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a35017c40d5f6a4c99841c02a58b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09236c4e05c9731bf4dc275bf2ee9286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6018fd63afe3ada3faaecdd51e8f06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f56868ce6955c1cfb615dfc24d31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37641604b12adb72b335e70765f445144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d88f0f22c0d154ff0a1a36d5b8179145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311d759d79d5a6c71f32ef4094879f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb4dd33387b7333a7a72070f05f904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b48586eaee52af0f9627f317471f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aaafe5ea4a941052e207391007ca2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770662157d5be738977ee78df2d372d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ccd5ce8f8c9dbb0e40ac3c06560d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9adb0a7dde6c07ee92e08acbca7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cef3f766ba1da544a0200a4177fb8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81761273940cac3b85a645f4aab66d33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e8cba1b851773b66a4f5f165360e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575a3e0648bc2c8fcdbe0493c8755de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a00dbf77f0e67ebe9c6de41f5550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec44f314b4551db490297898c6fd86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626ecf6f541fde317197afeac912e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7bd91f53c7a3b2454b2a3e7a8a225160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4007d8d02563fd1d9a6909d003ec3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c260164ce4b7ddfd73303f149ee5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30dd110649449f61bc101c92d19a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d79a81a3f601ebe083c61091672a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c88fe3b5f9978b7ae82040787f2de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f68b86c87fe64f2a4da46368cc1b69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4bc5e099d0b54ae5f6d0e9675b2d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f920249d40b48e2cde3a105c784ac0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882896d39a28aa063e1f727c63f30f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63905338e2232bd09a15924439a889ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad057d288e9407da6988459bfffa0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9d2563cdb38ab9cfdcc46b47e5d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f928ccb369d6b94d8e1df16dadc575173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80ceca12cd7e6cb1b6ab42e0f3264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364efd46a818e77d2b63ad683808786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f95f9a0e61359936c144c076d6e69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a453e7a8d6e9665c3c647c596b1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eec327766be32911e7716a0c975cf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d223a6e08f6f365091b7c23bc5b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b42cff156a9282ad77e65fecf3b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b884af80d3292b6b6b5a27caf4d56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693555a12c0a24f90e05a7cb0bfccd11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082141303fe554835b7a174b9e83110183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a0c4e9c79706463fa43c3a42bb31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b10120b73e9f4bdd0ed454d15760c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73ba8d41e9d804b1fa818adf59de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844371457d799e844a4af4b5b2ad6862187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f927c880f4ecf37ef5a84437a5e46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d19d9cecc6bfdc9d879689c901eb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa8b132352ebb172172509e64fc8d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ef21d3099c0dfca337bc2cdb3eb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98df8ada492c88dbb40eadb7839d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899b910de8dd0c6c5a52b40adda789193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347be21f3f80d0a773d81ff192570c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9892af1ac9a3e6d1403ae1d757b40f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d448dcd13e6293ca947b985bf7ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5daf2a2652afbb774a2283145ae7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f556b28a2f581573fbe4bf8a1e60a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1379d2496d33279477e57c45b4464e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db0b95c1cba6413da6b9321ce19a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f150175933845f595f6778379fa46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec03712513cb6dbdd5d7164280f61f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb7e7df5753fdac46e36fa292e87a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd5080197f475007b5a400400e903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e6d53167f933ebe961581961c495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6646b6610db52f6bcef580d058581c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3407e298135d3809984ab246d5e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8f7baa5b904cd8944fd79784777c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a1f1aef687e207b77eeea1846373209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b59a373c7d5bb573d66fc7d21552210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88713fdf7cea90f6ae34570e401f4a85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fd4c0b5828e1e81ce27623b595c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d62b5e0283b9a672b0481e2f35373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02814bd0f7240ecc1741240cccf75d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43486d3fff669e8c91f252829878dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706005d2bc749a5f7bc801abf5fcccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d026fc06da9a70510d3286ec4e9d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2333eed685d3426e1f79cd2c3e59d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789125957e24dbec92a3857d8aef88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360474f237a97813e0894669303968b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813889cedc99cb5c4dbbf5ef79eafbc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c5a2eba59d7241ea11b1324b4dc7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79e8512f97705a0bd95596f619358223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d89bf6301fccf2075d03ecf2862a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be080bce7818bcf21c346dd2b05a8dd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199c80230cfdee38f17972c546715ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26296e57e606adaba99a4b33a13a95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3005a22f158f4debe671e20f81ffe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347495c943229f00e1ac4e2c743753cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32d11fc1064a25db89dfc9e3b1ef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d40fc5c9e94cba87a5ddc9c6412d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a27b5493cda246f3bdb84ce03726232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f04bc8a53d514440dffc8d1a050f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725434667d1405ffc8154045e21e2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a97f7879a9e0352df38f8652849a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86f3fc691929013e853d0fe475fcdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e567643d144840dc35294b4d37dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb9f2172b7b15c75fd64bd23dc99e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993b9574af94432016db299a07d9f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e773f6649e7579071dbb41cbb476b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1e33dfea25587264b8764313858e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224552e25e1f6b855747508b5eca9e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed3eab2b36b22cd5bc9a80957b0b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c22d7e9dc73e63372829d80db938244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c36214c74da222455ba9402b2444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9b6df37562bb696cb3bb901cf52f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16a6533c6843f1cf5dd9599c7e3bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05803568428252cbf5e1e7bb2651a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbf5380bb3f0f1728dc1a77dbbe826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eae0e205fb3e66d96e24dda0cd17a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e74bc530488efbcdde7e7770d72e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1e0854237b0eb948a146549a56b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea1ee46ba4b890ecab66fbcd9e85f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3b3cc4ef2cc994666b0abbca12f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739010056a09a389d4e9833ca9f4f0a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27fc999e4b9a13d34fff9a2446e8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf191a45ca998d82124223ee1f7e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88576be601506f7a61ba2bf16ce28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207032a1315342c02f4bcaaeb19ec8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2837b948dbf46dbcce4fba2f803d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3938d26c9b05faf1183af86b3728e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fcb15d6d2064df3891c6dedde0a33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc83583957ca01e004cffed7fa8c80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654be66baac60ad5b874d07e94e09f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470d48eddb7420383ad31baddacc97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f89e9bde41725205c6ac7a088f59bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7356aa795297b57f27d83940f8ddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ae471e86fe77290b07281fbd47d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7c3721baab0a8b82f0def00fbd6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb2ac1816bcc9d480b2dd3b3be596f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d906f0f853178d6028384eb64de6156271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7b5595469e3d545ef5dc0da03752272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16595ec4c33159529194f569935667d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996710d396d5ac032d6b959faedcbff3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335bca9554693e67d959b83ba9cdce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24809ae0ae2dace565b35bed5e6068276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05c4b4c81daac3e9b628c445acf3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6323c8046c327551dc8039c7ab8fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5fa3a53d0517f298b010a08ca1fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d183a20cd670bc46ebd792c721ffae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081836982ea23c78e122f3cb2680a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22398075519c7c153f323700542024282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d8ea176391d8c6121ce0d6b3eda9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aee091fb0fcddec7e4c5388cddc72c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51683524498e7668b63718faf57638285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30662a88bc44b183611305c2ca61bba6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40617a4822584d2891f55f8aef6f225287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409d2042817271b1d4004c520f06bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc265502c39dfaf19448dbd85ecfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dcbc2d3d5b531ded323a19e801034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930af275b7ac678180440e2fa5698d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d08baffe841b6a8fffb53e8041b5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c922fa8142ca40f37dcf7a12e8115f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac127a679a5d3add259e45d892e2313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa15fc458c497ea3e5955bd7c1e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fcd1e86007aa3e00fa021926540f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5665b4a010ce7547e56ca8162de34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45c1431dee8a292d3902ebce99cf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433da1170162dd48d2f4d77b55b5c28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0fa065c8bf9f558477f6ee136716300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c81354d00932794ad3b828974c4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698a3c732449b1348eee44063af68f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0282b726009598bdbc280451f9378a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d97beb2b9d9b418afe9a8cf1f96d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd14bcfc13c8ad35b49cd9d6d0fcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa3384a08a55ccb47cf47311c49cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa3e1ad26a20af54d23cbb1d3867d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad968015d772872c00e71f5885078b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747f49340d28f88243b80b8f3ec7975309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a37a17fb5e952d4420d7db30cf32e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da172bc80d8e1462fe22e209762a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401795bdbc1cd88ed8d5b8909bad4ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb241a9738ce6244360c56b10af66d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470868fe45c5cdbac76892e244a01c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c294dcd05aa571fbf1d73541760fd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd4571887401838be4508ef758230316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020db57c786c65c8c25db2e3695653b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f841e85cf02aa3fd0e56d2d30cafbf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0078551f1ae1290c65a659421f39ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe84bb097947fa722b93ba097b35c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533057fe390933bfaf1ccc6792be0a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fd168650a2f9e07301b434ab1fdcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc4ea5696db4dd80ebd4087f34a98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6b4d5c5c3968f3263cb539326223d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b0a7f84f60a42a3c7098125efeba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d5ef154045d342a53bbc753d2d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de4390ebfe4fd7a88d7efc9d42e74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909320c39b476074faa44cb5aaa7a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8442be3e53f4842e52f99cec596d470329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6317d0f9a0e226307111b41c1372c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9e00013d1b5aa8a1285e48ba6ad1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7e2e0c7a6aefabb830d7840322ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fcce7ef7bdb27991e3b27ea17297d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddb11dbbe364bc3cebc73b7d7b564334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40da820be1ee57fa62370cea471626335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f6a898eb6156da2bc09c291d742ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2cad16be098bd4b842c883fb10547337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a34a76997b9f79082edb7a3f37b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fceba86fc568b77bafd1e983923ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb13b35b18cbdef757cd7e90d281ecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f9d73489a2c1a108103122d9cb2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188a72a852f5813540d9657e295f9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28998894c6f29536ce112e0f4e635343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b8cba6695770cc8b3b62b9293e1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198725350d8273ff05f0c72858e64b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ec6ac2d17043c84de872669c469a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b5c83bfae4eaff621df81240931b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e964e60813d11cb4f3086fd4cc7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ce98b189c8a39ffa458e8165bb36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c488dbf097e8b58a2fae86e42fa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db0b9f50bee0449289faf0e6369ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9d53c7888968665e587f3d36b18a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bb93eb16ee02355c36155e36639f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaad3eeeae0ba9040c9912817b78f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b273faaef2ea893d8a273cbca489b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b8f9c2159db8eed805faf703316a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510327f6aeae613a63351077790b2e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1695e68d5beced66810394bc9813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5ceffc6d153fa63a32448da20d9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087defd0fad1ec901c4182482b5b1bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b5395be892b61f244bd76f4f70821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985dd90fef8f151a6fc52ef80251af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77222209a9392ce307cf7395165ac6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ad0fe16d1e387566d3bee9da369d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c03095e46c67dc00c1440196f929365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a9c1c22062f67c8d27a6da81ac89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e2d998fae29e1bd1d80b76c937003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e803ba550e98da19331218670e8a15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d17ad4db63fc6ca83fc890defb47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b55870dd98e9aecd651da70a90ad2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95e359ba15c82c5278f045b4a56d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c60edb02e218fabc308dca52abdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380177b97a31eab07ff88125bdca4e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e9c2e7e0df9aea4d325b3a74e96d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cee012eefac3adeb1f1236494c535375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39b6f1cb4ca1cd6c6859d3ad56324376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e28226beb0017f938930a4ec1b5d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf75660a4f7399427399f9703586a9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644586ee10bebb69fcb729afeae1298379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a7211f93357232a8c7bb88d5315a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef82840db0167161c1cd25a668224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e208e44f835c4cd7a45a266f94849382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2227d760fad3774b78355c59c932d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c03e59abb2146ce0cee2dd516253384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc3b43b6c773c48a6724428213a5fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a81bdf07d0670b64964b3c302d4a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28377048493e1c33c557288a6203228387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b7072a8e8dcb5897a786983c9de3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a20a00e79e69d811ffcc0d775f9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebcdcd4442b80cfe6d160e5a65e7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eefca6a27c49d7a37d9a375a20aede391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baedc016e97ecf14ff6b848b6c7983392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39369e167cae446d1cedcf9b54cff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f74c76d29727ee08cc0d3dbc2e74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c97bd358f8b703346bf34d4533d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147265444bfe2022666d1bba2f44ab9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc033981f23993fa663594c61df654a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208453bd01198704a87c464ada7ba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d505df9b5a04c7d882d416f3a605a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893a9010cc09fff7852338fdf99f37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b60ad39a74d7cf8cda6222b471964401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928a8a7cdb713c78564f2c47558613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94041f6a56b56dadf51bc75d7d332a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d63a760f4a0496a9eaac63d19a0636404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26410b083fef0219d4a163b83887dcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919c3a7b4bb7aa1635aa8084a18b2bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a89b47b0cc0beffcd32456a194a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18afdf29b44c8fa5728b142a06207f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea937ede5329d0089734fae8f3d0e91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5698c777815019384e4fc9f89ed1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929587db44013d57605957a54a7e6f64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c952a88c82c96e4317415c257a92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e969512f6418c8d2922e3f004bcc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859353b00992898af969021b354cc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a2f8e3317be0b3440ca1e598e5d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa349d40340f9eee2011208831780416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c4f489bfc09b2fe56e6635daaccc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1cf5bea70631a24238bff8665888418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410519c13aef3185b99b8bbafe795e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205c422512f0c302841dc4aed504b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ad8122d5b677a3bea97a51d7a979421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c365360a78f7f8c0ea8bc6426a4c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd8ae96ecef4fb2e5ac4bd67df308423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d7dcbae73be019ca78a875059921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056de25eb8b9f690372c56a8eab94f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15566763ca97db6c1e5e7f81c52a73c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee8cedd74c970d2830c93c457f3a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6a5375d53044cff03e14575152fcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382284a1dd561ea3963429a8153a164429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d92a02726adf32ea6406170143304f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4fc4c11311bf9694e305fef31ce27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75348caf283a8a552d6198a561b4f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184ad9bea3c7b22c315c5a5e31ff31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317befee65d29a1c39ec2e739ea173ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53c0ebcf74b7cd1b2164426873e458435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85049dfc34d0a59eddec510f1354ee2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0843a08bbb05a4e5ff4cb711dfce9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135115637e45249592ba4beaadb7825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf64febe4aba4b25cc39ddd46c86a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ca255a2c660e60c86a258de96fef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c2fc1e361933b2426c4e39e8232e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5e4ccf01d54d09b1334fae7fe4a07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267a8d6568bed35ecac241dfd92a36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a987d28495abda773495ac61418f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed800fc9b89fbea7fc785f4b13353e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59c542ce114b7066a5744b9a891c04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762845182b7a01e773186ca0ff1df7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1344b335d968033925d99abad19b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c3db207d8f5435e1b0a12db101d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf7e889842765e9dfb15c01c89b8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef04d3f87b25fa12f02d8547790fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e148b12423eb5bf30c3666939b1a7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93b8c3e323a2b56f12e5911910e8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177460c5650687ef22982a3ac2f20a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012dda21404a8364ac6fd3990d7df4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a4efe0d8e7e343bcdd646169adec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629485445996f715f8e6ffc8d6cc8716457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7e2c1e8f65023d02a95ed86a0298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ec91ed840a992571b734351a1298459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e98cd8924817513993f019425d37c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b364bc179bf594f0ec201d132286f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c7fb94917144550d4fc8f0e2a723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d00803ca8df61e5a410f65ab0a70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c780dd10375c65be014b69d337ee8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f023483c8790aaf6a5bc6011ec571465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997d8c15f8f298befdd558e5710737466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac420076e78f68ba1cb3ebc947c0166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d28044400158d7bb779661c984a8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47fdddc44d8bb659abaeaf4db032a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ffc3dd0acf3c1cfa0889db000451b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19598d4b018b352be3029a6d7bafcd04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec583b13a537f5c96a7bf0a87a83d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a849436d71c59ab18236e0d6ac15da4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd584bfa52c89a39f16440dc9a208b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f320da2c5767cdbd4375facb6b7795475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5c21ab21b481ae4e81a1ae3b1ba7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870358f8e1a23f3714ac536dcfc1c602477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8aab5263de13b0dcbd77e02b5b230478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc0998e0a96cc30f3e95c2643dacd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fc3e0adf8be312980a7ff2bebfb06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd9b6e5405b7f2ba8e32b611735c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707b175f15335a7b0df9e07cbede24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2e8203118afb4932ba9ebf97c7be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f262d6b10796790b8ff5ca19c362484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e1facf22f329cf291b6906726ac7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bc8a2a402a37289fbe87fb06cd50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c0e91c766f57e74abcd115b3063bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c4c89057fab0b6364baab9116c86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572e55ddc65d82fc18d202973c8aea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213b344f5046ca19826e66ececdf312490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633c8ba48922023fd187cfef808e1aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2499b78e7db2f42b0a62f4eb1e1921492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c61901a5f101d444ae78db75cd64f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9990a24347c233bf1a8f6963f8195494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e7a554c07c47a981ae8c5e25b050495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09575a5c4950959ef4686c96c5056496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff2b429cb43b272569632b1cf1741497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea123e597ff4a8a4d9f967d6a4e0b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb40b6330873d2fe0da6a5e218168a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24cbbe77af45e205e1ab77df1ff07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184f1bf03965f5105b773c23a2d4cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791e2635e77df7b8abd4bd333f142aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975886966e6ee9455b9695de8778bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6cfb99c172d2f86f2309febf45a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c831702373fcd7038b49ef1f54a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b5e91aa1dbed9836416a1a49d970506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b669240bb121764b25a77e5864b4f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99edaa7f719cee64f5333928e8d3ac0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f1b26e5fd76d26a9f3ffa029a1b2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9e00473b500cc461122d60a797e5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c257b5299a4477f685a22bd585c6fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa283b88e74d28b382fc3de18b53464512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc538f8875ab15d9847a9ca40d331d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db5c39481e5a12dd160291a916568514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ecbbd13d35ee667a1d1b60d06fe0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b18578c0daa7fa560be41d8cf9bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c84a4ee261560446bbb6b8a0ce3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa9e111960efa88a5bfac0d1cf89e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499a076c804c79ee36715ff40f9d9b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff143dd171ee40babc33d839dfe4ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414174629e04a8054c9fbd13f0c44d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ebbd7c3c4d4c50d3650679992809522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639d4498b6023ead18bc00d5af439b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0b8b1b6cae11a8a16745c070c979524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493d8c65a988624ddd64cd5469729a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd47025ca0c91a94c52b3199279734526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b226322cdad566113da5ad16754b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e021749125f702283b5c6842d723dd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f478f8752db06cc09a5cf94d6cbfd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deebc0bf6324b757b6ab4090029980530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9343fb68f94e23e7e4dfe2b9878eb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc3e08fffa2ef00b8cb3034c28a03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcfeaefc07e8953bdb79358a30ff7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12be5c99e0ff6e2aff2090725fd0df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48585c2eed5eda8fee27ab740ef280a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275df8962f9cf4b1e92b0b2af5e121a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc02d24e85ae284c3d616d6c8741b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2e6bc365ed70c2cacf07745ed39f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376f9b38a794fdb464e8d62ee584ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332114635a3c045fe4f816ac15cd483540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeebff28efda9fa533011faf812c52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c49bb25dcf59f7d500930c61b8319f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d218d47e1b8d5de1b0237739e2cf2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964f2622f4836a456701016c3e323d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d0e95f547adcb678b99a4da868d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f585084028edc04478a03eeedab124d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d33df14a9fdb3c8271e36ce06c714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067076a0d6f0cd62e4479e1689153a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c09aa8e959999ad1323b2e3f4460e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2c3d9fa3e8b21ea2c8c5f87536942550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055beaf62647f9daf7289eafca15c60e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883193d1da8ad615c63b6341ce6cc82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb83792f40bf87077a8211b41f40a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a39d5cc7d6f335c70f91900c1c79c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329f3e68b74acc5d649bded0078bea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785b7a62dfda586d5ceb659c24edd44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cc30b9ba2139737ecfbb7e999763c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f4c45a726ec7c380cb193273237d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb5d098ab469474674d63663b948bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f3c94aff22d511f7195ea9aecd301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad2f03b461797ab8c27cf9aae0628f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d249516069a48f492e2ef62e6159562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c411600c406496e0cefaf755a1a0f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf352907cd6b90074e44ae6f1e71c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe395b0f04115c2ddfa49e8d11f15f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2a72d1801bde233340928cc4efe4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be93de45089d7a53fc9296190e2d7eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4b4f30a6d94c0739d79ac12de9ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc2dc7a92eeecd3ce6613d3a187ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99e1c421942ee87c26551568fb567570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807392bb3c0737572e22a2dc5e0cf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611fce8f26f19050f20303f6b70224572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b22b9f7228dce8a976554e187738573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c3f7f18621137b96affa1c5e1732574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a699a87fbbd6ba77b02976a951bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247e32a4b430c006cdd1cf44769cd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e31ac7d88e248dcc0cdbff30e1b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb00cbc94a97192a2b314f3b66e71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a783650e1e90f8a2dc4ac596b2b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9240fadf5825460fd33e67a9b7da6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d85cc674e713c82b95751c5414ab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002c11da20b4f16819859fc62524bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7254382e1982cd99268c3a599e43bf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915d256bf126d9fa482629392802e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ed2392767e60ec6c3d9167560729585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d8b57495722d8f1d8f8fb826faf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26d593900a24d72641eb8e5d5174c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3907abdc518c59991d71fcf29deb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4bea6a8d9becfec0e8d74bc944de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b65fa691369203e801fe5f72d100590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf547ab17314e0769429ffffa25a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eafa98fd4ac760fde1b13946117d6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9d90f6c8649e1fb0a9c7905c65faf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c57ee58e1de14699f8738c418cfb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69609cab0b74f3d3b2d1dd1e22cd8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a3338f9c746017c307bfa774abee2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb11de67bbd9b8e2b7e7edb9c4bb1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9108f0963117d88f4c013cd53ec8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47eca9580aa5419a676a6d3a4ce928599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc053bcd7061ae7aa520ce604e13ceb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154fc44d41fffb81269460c2888bfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d12cbda94361e47d12296239284a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88fe092381380676982ddc2fa56c05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd553ebfc18cfa710efd52a6dcb973604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109198f44548ba6bd693775087d8faf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651085f66494e24069c4379af9ca4b11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe829fe2d7ab8e4b5d10cd28af90c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7b961983effe407f404c9b4d2ac3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe450af5f2161465429c96b184bbfbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b523903d9249b630cc67374f8657610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd28faddf0f527ad960c13a90d797611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ebbda99d890d7fe8fd9943e8178c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931510ca734a3a6f6ca9b9afa6592641613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeac9a387978925fdacd8a386fc12c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2952bb6c4af9d225b337e7b99b56f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f60660211f2fb3e163f5568068bb9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf70affe5d14b768746bfc58eacda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f4ef231ade4a1b7d42a6d430e7c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bfe9315142443c725c42b16a2693b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a058aa5dd7e976178535cf83a14c860620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f32dedacc6257f21c8704dd91f3a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184da20f0130b26c11c0faaf87edb41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4f8cd80904a86ebbd294922a408a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806946b323503b73931b212f93cd40f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e01654f7428bbdea8a79f72f31646625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05988b6385a01942b22a64a268024ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef5033b38907bf5f9944a289afcdf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2bd396c23b50f9d43939f19f7990628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b4ea903d024de5d98af2aa218f2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b604c7d4f36f84ae799feefc8032630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd622ce5cc2b6821915a85cd8b8afe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659bb01e8d74514f2192c9c09b2a67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b77e2a95e5a05f1d72cb16cc3b948633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fd0d9c38964e44ff401ad137cd20e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e526dffad83b978f52fefcd60d844635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdbe099406a37aae91e015b3383cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e85c51dfd2091e266d5f33ac2f41f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6331e069f21c57587cfa5ef0ab5abc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485868bd2df21e2c9648ff1b42befa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4b7c9c4739c939a59daf8770c8e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219fa32043818ad73913551f564317641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc989b206deed70a632b7fab41d8b9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf8d2a0ecdc7a4933e96b3811ab96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fb44e1d35bcad0651f80fe073586644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601019334626c80eef3429ff79d663b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393070ebd311c8a2826590356cb62596646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724fe7f3b549088ccf358333d4f0084647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0687250d7075ae96b75c36754c9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e9e8147333f6728237a6c93fadc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f75be8658ac97e02c09b1820c2e88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6810cf4e7827382f2a6d72ee87436651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ba3678ba448fd6c4ab21d9900cf1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb546d811df5fb934801d3be679b34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e0ed7a328a360982fed9b1c077a1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30daf058ec95da1f75dc9d86dd9e496655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75b52799ec05a4377164798a975e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2c85968c0d33742f9448599db417657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c76a7b7cb365b1bd5b8ef436d61c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8738b4868fff9ef8b473f25f71c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b26eae9afb7cdb10d497dd21e734e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c83b8d280c8077ed8fd49092fdf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f833ca9ddba2e612724e1163f841439662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3d39b3692a590db37a4396d53997663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47886f78b9a79c8783ad2efcf2c3ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494520141d9082bf9d61248ef6aaff64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343026458a9cf26e549979fd7177c8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b34883f1f25b03ff0d7cfa1efb07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0dde7790b5cbe4f409a8ac2882bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dde39ff258c980823537d86eba3eb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926494bf1fe40040097107faeb844417670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1a696d4c2189c05aa3be27060e80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a124a6e5adf00a612ef1d942c9f2ab2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da884a4e710c1aba36bac78ad26187a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e818de309ed24e9fe5cc63f0150e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61bf8869cdcb9323ac4d6b2fd7128675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4432f4421ab4f6f1e3f83010e75fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aada4d4685ef89a4ed7828c8ee76df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b96e6978334c413230073ed62bc9e678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>