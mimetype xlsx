--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f9470f40b8d2276b9a7893a0c30521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb59528d48f421e4b3ae719ebff322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd088deec885f45c5b910240eb0fff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8d418a27583fd07fc0217ff9d12a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b932662eb0675259810de38bc70da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf57fbd1a4a6a7dc922c8202872d8486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79dc700195b82b016c3efc4452a947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463a7d3ead9be50d4890fe03614eef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc45c8161430b12f4239c1efb2e6569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc2e90eb25e730f90a86d1c9afd73d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242c1261bcf327d2e7035e20a8bd3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a41e384b6f1d5d3b9d64fd9ffcba7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4118ea07ef32cdcbc0c62f40a39913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf1c1eb54825b96ee32fdd281a65714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f14a56f1b9eb40b4538f7ff71425415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f23d6f23aa21cf309c3a533eac0a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab25ed187132bd9be82dfaaf3958d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd54091c94db7c95cb49699b4809d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8160a857ce27861a6efd4b88f2ca1b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1fa2b6a95a34ca36ebe49bc7c5ffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bbd820848fd55a0a785fc90f4c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e04db659f1b796ec93fb339738b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a896f996251941ec157b9658169b5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e4a90ad8b48e1a678bd6c3272d5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf23dd22678ede6492e8c24fecb8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543fc2cf05fec59f2f1305c28ddaba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd8459387876631022ad183850e4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea801e189888bd2acfa8819038f5ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df914a5a60bdc57164e46faba70389d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4f5c4bf5c29d927905f9ae8b134930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761167d861e9089f120d5c974596943631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0fa62c2000d3545321c83609614632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d086408239d776c4ba7a42f93c265933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8946f96904d9a053bc3b7b790f017534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf6c0c0594b20007e227b3237a09e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a78f672db032ead685a5ac86f169936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4dbdbef78497adffb893c07c168537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a005811e00dd6aa1a16028b50e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed0aa1bbc5dd57af933cd53e98f6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211686b77cf920ad9272ef74d10e6fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c72225b62435e1ecf00b12d25e1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324d0cbf98f5db4fd5b721f98b4895842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade5cba26951becad4c3b419497ccb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f340108b14fd9560d35c074fd2ee0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9448c8a082d8d9251e050dfdef839545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171eb5c67456e7402f816db2954e03e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2546df7f4e828af8f2c2731b6874047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864cebf2138cbfef3f4624888384d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503254465dd5375bb50a241752774ca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108beca2e41685b9bbc0a724f7c37c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145831fca9d0ecdddcd84d4b248db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96cfaabb51a6d14dc40ef55d7ef3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b1c5a1b29eaf0834cf3258133a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd89427f06e5c88e5c83855e4d9ff154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209930ea44a04bc93c9dfbfb6391fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d034c6fb5392a1973bba3a1132ae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818491b609e82c7917e901bf47aa93d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e0703c37a5b496256b2b2c898963658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032b2e3ac3d5687cae3846aebd321f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2744826632e2c7aa16b61a25505260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040b0119b7cc5a43663d84d5924cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ea680415bc00de68c8eccd134336362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e019f038e0347e731fa349725c5fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996da11c72b0cba91e49e69a1754b1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844dbe24f5158bdc6d2f362609a805b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8efff992992d1806f6a9dca53934f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd318c393e9906aab61e2c38309e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aee7a9336e9e7e1e16b06f25be42068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493146ba956c29f4797596d621f04869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5facb6b9e3d07fd66d904471b35ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b1497b6d05559d2f3fbc30b974b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30973f8ea0a4180e0a04bcf5b8e8982a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836702dcb850d4318f0b0080524ddaba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693d1ef8c98f52dfa62be9c9ee0681b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd89cfb570d5baadbc4e7dfdb9281375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9af9fb23e179e0c3f62fc9d5ac88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66100c96540fb074cbb49f339364df3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0bd73759cb130766e89a7d981af2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b57497c862e7ee9664cd780871aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45068bf166bf99a75ebf363edcb62580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856ff1a6100c53953dcdbe05857a5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9dac1e57e1683ce39f20da9d2848482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c967617efd5a39123e3db45c713583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b5262ab251b78fabf3b396f65fa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d738c6a234d5c6e9e06faa0ff52a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae31b3e8e19d828cefc49807769f8ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e29f6a03f158dd8b2d1cd2134d91987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5d220cf21d7153ffb953a27df1fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381f8bc1a3d12134ef5ae20f627d8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6beb1e87c045b4e5c756db806dec990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923e25f870c2a0fe6ac3e2b8a2792e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a494b8273601020980b7d3d86e52d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521d037bcd465beec2220995ca443093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a35677d8db15152aad233cf3bbc4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35ec8f889aa215c89a77b5360e21895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afaaeb641902bee7d7178bf5568ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb47e84d8b73e5c95b849683b1d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258b68c39353166728a6cacac60f59998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35217faad94a65682d04a596eef90eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677530c4084d665f0a5f8eb30dad690100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed803d0e2cd2baf49459247a1f105f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5befa8823c9fa90f9342dccd32728102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e03710afe8c5c551a98b970b45b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d02caa8dd3182d5c8ac1e00a11491104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156b84e6b01aad51d295063baf00aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027476a4c62fb6dd947ee13a60754b29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151911ceb47a01ce1beba770f49c44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620179bd84927cfabc70bcaf2ad411d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4ab2e276b9c4cb53abf787aa1361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4d512ed8b79de7dbccdcd545cc89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e3abed1acb0c5180090cc5fa910be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba97282da3aeaf9b7ba2fed4a48693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ed738e1d8d4096d2c658cb8faf5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ad046cb2474190a43e3912946765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690414df06c5617f0d01f21b5a78221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608d8601c5a922b6df61631e82e169116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9413d022aec8dae66e3fc4692fe4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e523b8a19fea45adaa17b604c317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b996f257f09c4c7ce2cb3339ce8b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4103d7b9c506f53ef4a4e62b1bb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd842f034bbac1fadc3c770d71e0e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa9518a631bfa667ffa7f6b285ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a5ee706717c2a2170ea377b0b6be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8098ff69da67256f51837c38b25cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45a0a578f5d94de3402be3e255ac0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02254210d86239b39a60828b80277431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9064bbc12dce2d867721ff65a0fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd6cace258e792e94a334b1100d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950249d3d133c2af6cb674fed8d126b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68ca97ac0edd4ce2c7d14cb485214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce736d6f3a007d708f722cf640aa11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9d73c7702d16b8fba43a5fe829af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccacc742b197ab988379b3ef4c69b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea14de1711535f4bbaf73730e2363134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0cddb964939fae634effa1828b9aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b9f4ca897e056d62f08d9d676c86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5954cb55baf5910e7d9dd641a7b76b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c3bb80f6f4a396876c69022a9d15e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a872695c355c459e5f1252654cda5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d189bfadffd7a8944250b5034d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c91aed3f8ad4f169d62162ce813b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f9f455bb19accabc6c42e796114e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e075b3e50a7249262863e49be1cdb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ffc3e4b51d7ef39d1bc9ffe0b40d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104bf04faba94967ba9fbbea10ba079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131de7f43ad8c97e870e2caa8f029ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b3f633ac8d3bda7c62afa1271240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b264f4cbdfc3622d98746fcc1344148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507065241d96f70caae60a54993860149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7efba99a47dad2ded333a52bcbdbb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377dfd24513686a060634177d3b18c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142f229c0b61f891b004e019eaaa597152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131d489c98feed44cac689d1ef4a4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602f2742e892a07a1c1bfd5b4de235154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc43aeda95fae26fd773a6f7248028155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a4e7b71b7ccc1764dfdbc7a1652b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082c3c0b88a40b9c61d5e2ddf54efe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83e3bc26bcde3971b0ddb28426a98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e06f59ae98fc2ed4a8340d2929f99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50891f0ad763edbe227a1a562b68f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64568923045a27de769d1dac8f66e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f41c521d25fc3724f6956d61af33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27274871ac83b0feeef1a22884aef39a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10234baa090827ef1f56dc190eca17f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6fcb250de99762a6b1e7632fbeb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4528a80b6419a456f1c1790736fccf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72cb34bf4f002cd3b192479817927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910c0016f576dab5a593a83b71eba7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6372feb8cfaa2cbd772545a089329169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134da9961b6a05b42810f866e10612170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db91efd18e86f7dd6a662376b27bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cfef6eba40739fc20a2a37dfc2f28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e9411ddcf092d044c2ac8657c039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec42d61c85e20334715dd324a8979d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220372af10bb2f827e547f3b4d3b3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e36af6d7dff463afbe557ca1fc02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be9913343fae9c12a3e2af2afb4ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c2bf605f1ee663a44bada584c7c4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e570b0b83a55f4b9f82f78638f59c3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba788988f4e6f7faa80d6c686ac1b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a399626b70406967d76a065a2ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a6bbdfc4e8687f79ace87510f40d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d4e0e54d710351b2459fea942f08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf3617e3daf76c9433d9e4c976b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6548d5652bbbd2213cdf8f1476914185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f47c811e47555625e022ec32daa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ceaabff20e88258d00c4a0865b24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa85f32bb8d562ec54c302c1e4b7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911e9734b6e5df7ca768e83e5068f22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1102d454d865598d1e22852dc16d6a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0150ce2aa0524600833df8bbc6e675191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d160168da6d9f8b7e0a0d62eeb4e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43f4e4db25cc20f46d78d4fa7fec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de4d224831eeeebded4377891d094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd46e74d05abef93bf6c9104f3667195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f38659229b40f373f8aeac4c8b8c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590346d839221f0556d9fd8387936ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245533dd838e049f2844a436a9d7258198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2cb3da484d16c002be8d824a087b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f409a5f3a4e50504b0211a4d1f54f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c5aa789b5aa56382aa3879517979201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccd33c6e132da8ffd6c273e826570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0306c1018f96b56ed52e3151d886bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f35c06b598dece0ef25097e106c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289fa9e7e1acc647ec813da71a6cdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab876443e8601185cbbbc0d8ac371c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb9a4f9234fbfe18e799a2c56e20d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ab2d39bbb817f7ef29f4d640b3e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c95b9a7e524fdc89820bc5baa05d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6675b6fddda9199338f7df0ee937c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca25414502f48fad5d730bcaf40edad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c493d25723bca63bb1a29e80212c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27289b11405f6335a5ae33bcf80328e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d91fab6d0a2192a487485bed58d508214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218d3f10dfd1b1775318398bf10378215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb385364d7835dcd2ba2641aaa0709b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529113cd1b689980580883260264d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e4f00d7e7996f4d05b6e32382b652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc66d0f18b8c923b12bf18676086ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b111f76e29f3269b80a77c8133160e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6bbd114e605c221c621cf2776099b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3768d75e93c9cf9d6b4795febcdec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849635bd3a3a692979bb8d11bfbc8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682d0209a7e980967d16d87937cfaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c62b22e05e533596d6ecddb7bc9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde01eb789014a8f589c113c7d179d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82608ecdd64efff9d41556033467e82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169714c196fd9b1f0e03b011ea0a8261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7229ad0299a000cfc0f7388e194e5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4475a923c39bb7d145dcafa367da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac94e286b16876b84297bd60ec536f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60a377a6dd04eb239a37d8b91bf62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da45335c1c1c9ac00b8c99a3eb1b20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372abf17fd5d4336529e4ef44429bdf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59506911c59e3f8a824c88eb579579f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2bd27cf259d68eeb887304c254456236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f657a3e2c22fd51b040c0a62d1907a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e748a4128019d74a8941de3ed0259238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f633fba276fb95082affdef7b4ef0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bd076178f4d10d5a9a034f4c1363240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98df136ccf3ad7d6e2c89f72e1e50a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0742fb32e9ee72d3d6eb8e8857d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078aec60e4320784b89d909a0798f8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8beeaa2922dc9e07099cee612b4a68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c1731c34bd5e742403789f237dc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee592971b9da161bb87237493220a52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc364314ea17d3a2991fdc7d21b615c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b055e3910fb0f9eb8c4dcb754e31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c7e669c794d5ab858991191d32bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94416584392fa8df8ba4f507e3beeea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9277ddfb5e4fac02b9056a48ff69b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bba4c8f46b75f595a4e8bfa5bbf7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19988baab08f31b1c5e51f01196fec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb4fb04a007789aebfc70deef4280254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd76426e6037141ccc83fdcac5f86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e67245e616d1ab65dccec14af7105256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49362cf08b1aed85ac807f5af5565b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be289564cbac82c4ecd365144c97ed29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c04fc4c77a10c936e20b533fe56f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0449e1cea3b8083ff2e7ccfc6f86828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88eb6cfe42a135ce4548b6e806b3f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd9f6e1da03ece50f5997c9bb215c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a9eb22572825e19fdb00f1bcbcdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08201fb8835678488dfc33dca769a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdcf8951779de5a1369446ab051f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e548d26c861c17aee1fe771d6c75c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c252f3812e7cb138c70efec9f9515a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4546ec959d71ecff8740f53aed3624268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa17f1f32a56bcaa12b4799f5eae1e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8b7b181518a435e10a9be80e3599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c118559eff9afe39f3716d0f4a39a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4835a13ba7cd43b4fa000b8dd33a4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e34793e369eb586363c2c6522807b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad2ada15bf7e8900a3cedf5ddc649274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fabbd1111b56c949090e2aa4c60382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9f6eaa20698c69d5d55013cc86d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ec038e469bfd07fdfb3afba42da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25e08dccc86c885c7414b8b3e52ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb797862d4568c5bd17d34ce080157279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297aba7e7cb0d4988d7caed76f3139f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724a49b1049203901a1adb0c5316f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924550498f200641b02101a473643d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81d3a64fb44a9d7e4afe69b6c27f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c0ae1f579c6535a93405c3cdc434e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f018df67181307873bb47363419a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67ffc4af33de17fd8d0e69e9878b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc033fa7232c916e9577c361d1a053287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32977c78ef2e4ee6aceb879220070edd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e4baec1ad6013652b4362194e967289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a3dc5cc87b4b6fa5ff36fa899a5e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724d1da0ddea904d6d55aedfb093ae7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c97d1e3a6aacac1cc9cdbd64f5c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9316ede950b7d95998c49bb9f518d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f9a25a463b6e5cb55edec56298d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd82968a604ee686971abf3a2f93d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc25c92420d82a29e214d53df480185296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d365a4b8b9ebf7669b8b490272a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c0992db421607314b2aa081f4f9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e4a71fd9728dccf802cf0dd5f8fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f83feb2c7548af420e47f1ad48a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1c97e496f0fd76458c8e90997009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741513e39a6cfead19a0701c2bd6070a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bacafdadf47ee9c6e88a01907d96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff55d6e4488b3b597fa66539f3320b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c3620461ad2353af6ad4c8c40e67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e9d63fc023777249487af88817543306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6849727306c9f5602bde6744bb60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8203f9011ca6101bc1e243573b61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0b18ce12b5e05c70795c983ae250309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d484517910469adac8ce5d62b852385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adae00da51093d7d15595ae380f7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ec721680b7f163f4d5ea19ea1aa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8916d8476a3ec647723f2069a2d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1d6e2552a9a23cd205013e4a3911314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d4bbc52e304b003a2169b6b1d54f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68aa4381583e20226c6d451b83b09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134448a73f19de99348cb540e7808ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301c836de4921a1675be724a8111ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f06973f29a655a80a21fcfd80184e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b994340f51e11f3b627b3151b418320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdacffd1d71e96de5bf536c8058675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0db194a27b5392aa1eebc3c6ed555322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0ec2bb9d76f8789531935f404d56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260f07cea92c13fa0a46cd768138a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543b7530edb92d1ba86bbc88471656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468e08e6f935dbfe803e31a91e9c52a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde501f74dd7e8ac6caafbfb1ff52c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7431899c81ab527f852b39944f27d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02aec017487dfee86b9b15b95e866329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07ddb736be61d4a97f7d6ee963f1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a223e010b1fba1e896b50ccf0098c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42ea41633617d2c1d181ff360054d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a01ab10a5c3489317aea865f5a1d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b4a1256ff73ab0ef0201e5e1da02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d0074ab82632ad12a5206afeef032335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7084707eb7dbcd337329a3f146f09c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48cbf580445f5e64c82c839c17229337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d355ad98bada00d10a814aec96ca8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee87ecf1772ebdbf4662cabfaf412f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de44930f09136dce4ef81796a6a786340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143841350494e430721074aa0f4c315341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877e41d2b9555dba9ce74adc56696f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc3742b66ba523a68775847ff60fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8b7a16e6901d37f6cf2748293559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3dd0b78f75a69f45a769a133e13d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9b453dfb41692b2db63525e2edc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf894aee468782f800a32473e4d5789347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415f6dd1fe1d60d14847e0252173f43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82cab66b447a207dd7d2849e025980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26345cf70ea4e6aafc9953e1eba6326350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360100f1ee91946a85ffc4c2ba8330cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f755ae1fff91550d9044292af390352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c328959999d6bb6fa973dfed7007353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1edb02010e1181d5ec116692d9d6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf8a4e578949904653129e4f3826b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc6dbfd3182d2d82914cc343d518c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515257579ad30a05a809e74adc54ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0ac4e99575860fb481e9891224732358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf526c3fb5f848c040e0d911ee2d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed621e0adeb2fa61afc8ef5f672a3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45562815a71755f2236c1c51a240c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2229dac6abe1e5fff7f5554ce504d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11aa30329d2e97ce4d519e199ee0d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382fdaff468f2ec4ffada0e9172b59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8fe7159c6b11ce316f6c11c637fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d70f52d28c85fdb51de2b559aa8c28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b214b943130a311014ce12e813c5b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cf856ac4f5c314928e91403f53001368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567319a5f24ef585a7b989a1b8943bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f272b2a379b71c9f86f7202e4386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098c0f7b9024a872781300eb4afba5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a55986bffdf97ac5f551df8f039043372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbca99526446512d8177720a3e949c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0ffa6d85408a0667b347b1149644a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c1f30233580cdc7a3d87a59563d23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a49e92804338e54157042cdb675f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090fe181a96f5bf72fc23b0d96b63e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903643cbbe4788ce16a5dcf02259c1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f6b59bf03b7a50cfef4ee83c977d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6a2825765fbd23ef16a9255246eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c11b48e1240dd3596f41aa1344f6e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd611ffd6d487120aab5b546f9d65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718a9635029676df2f71b363b8e49c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100f7930452e9c4be9fb79e97b0ee0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981efc83fd43bfa28f82ec5b0a57ae6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc45516d2d19d111fbff728944ad6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c745cfa93d666fb5c1ef047803998a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf875fdbd6423a60ffa17beabbc32f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2521f42a1927068cb3919ee19d98f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fc53724e955374e7edf441252f68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796da40701f94da00e1ac76a8297536391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532c4ed5a14a6c03bf232eb56ca6aaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527edac8ae0266820cf5bb052bb6db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaac3eba22ce5717b4ebd87a4968c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df96afcb421ee41b9e52b96e3080d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5eca54e641f621a10ebea5c9b7b4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ff7c683207c375915bf770f4b7a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcbb473109b45a405ced3c363a6415398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b629138e8a04060e01239eb224c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11d765fe15404535a38bf3c2604d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f4d9e7072b35559ede10088249761401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2e100e8a3fdfed39f5c96cf17b04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255718e480f6a8204b7e9e7d0803c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cddfb60ad99116b7ae94cecc9a3ab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0e0497923bf9725d2a26d21b1f02d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9390764f1191369399c1e1c06491406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36ec02389c0168c0fed58cf2889385407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1fe69b0c67039d9c7375c24e23829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e46c4514d976f6819628e0087bc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be3c4a7e16e79b8aab1a8d14bcb77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b1221b1fe7acdcd26c9e2193d837411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad13bbe7ac0ffdc268d0bdfb96400c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac524e3d8713fb779056580c6dcdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f8f29e1f478b42649afd89e46d88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f908ab5809be45cd400d5fd92537c66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c406cbf340f4714a7ec50d88648f56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b29b3a2e2560dadd038b0d4679b576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d263bb35f43b4eedc874f70d1ad17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313eca21be1818a0276eadcd9839bd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99a60594264e6cad6131fa626ca9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7803b175da65ae421a0c96546e1c12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e781510390ce1927d9d9e90fc200c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12628b4b2e2d0c3aba3a988f99352324423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12838396ad29af7d22ded0856508063f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0a66c74f5f4452b752f94ee160a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caafcbd5d890f2b2fa3b0f07e940f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f31b7c60db88a29b85fda0abc6f62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a8bcdaafbb36c6a6268e9c1486ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985773153830d88a27190d56f759d51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe2c98c759fc108549f4c3a1097c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b277528f0814430013b3eeaa5b23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb57f43ffd3aa301a082c33dc0186432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac473f257fb45fdb7353474c416a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e95dfea7cdb7a49f9f0bf9dd4e65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c51dea52d3ad5109298cda54fe65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2c786de62da13ea072993779df86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34491a54e409519fca78df57d9f9449437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d36cc874916d6f570cda54cf1438c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d95a1d48b9ebcb5314bcec727a11e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b399eb2238256abe4ac7ee77d765e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fbebfcb3df61979d6674336a74d15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb349fcc351c809fba5b3b6264f3ff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b06a7a8c20f66d992ed8d8d02e3f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad404a83ecb6debec95e8fb5f5bb4d08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d47a113f68497a6e400d574b3f1fca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1553859274bd65c2121ad3b850b4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda8f536beb041d3b088a3d1ebf179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924805d5928085c27fcb3babd94242f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30c935cd11a3c2d3532844a232ba8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe189eabb1f2e0821b925a26d7054450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a871f0aecb4ead567fd5e729052efb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62db43ccf93349706fe585102d3281452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13b2649fd9a400b135939acc1ebc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb867659035f2c77c880571b887d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0822ad9d5a16356bf74bdb3d1d0ddd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead097949113983ed60c2387bc46c33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7459632609e69bf21955610ca61461457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c93098db13142135621918438c5dfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f383523cc81c02e498c67f99e72a555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408103d3a871cd93b56853df4be685460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226c6b78fed4703818c06d814ceb7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ad9c21d02182df41cfa57cc6cfe9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9fcff6975c7dbf42d479c6e799be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107906e9780ee9a4a2d978276f26e19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b73fdafe68f337dab10c8733dba8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e408f070af30a9ff7d396bcd343d46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474edfcaf05217db5c348abf25527ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ce4ef4732f4270421e94e199c738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2456c6dfd62a2868ecccca0ae41a7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df53663f0653ff91b2f5cb40c209a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b153f82cbe28d2a2e861ece38b22f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5c4642df8292c2d03e37afa253ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75fac30e9ff3d1e165bcadb6da370473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68fcba97b32a98abb6ed51df2e1d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879f9f3b63c5232948387b1b3e0e897475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5572415bfd3ffcddd54f29c352540476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8fae44e9f9e8ef654d0b66801347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1cdbc73b5a883918a3a25516be2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94479e319c66d9da15e8e86511e60fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9da561e17bf05d84ac94967265022480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3712dd967e3fe28b8ce89255ada470481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328bd5826be7fededc6a320854c1cd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568d9b1a3283c55e9130880aa33cb51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcbff93d2e2773ab9b8c41b7c98e52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2abe94cdbe3b1c9ce1204bfee0f0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed515d39b1b661abfa18f2d54b73ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f66e566973ee111e40746deb5f0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ccaca83ee8c21f646bf3779ca491488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf1ff5db3acd924edc0a038a7198b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f26a10aee8392f88233e3c6140fdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f19538289d6c24e58307a6ec2897491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cceb4aa57a61b6478579495384a465492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb95ce6b7ce4b8d360021bfe5b7139493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356eb5485eaf8489060e1d5fb2fe7b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe8493a24f2ad6e95223b31434e77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c59b9d7b1c3c4308d9971dcf7a85a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c478835d506eda6e09e0560a9da7cff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048834a12d5f88c50f909e0a5791d9a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce66faebb063b581c0642ec8de6bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405fda60aaac515ad4a833ee4293540500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17433b2af6952f9d2fed01423b15920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b62907de58b227de188aca598e4dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03730e5b733a94aa5ee511b21012819503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687aeafb050e13c0c4ed9be557950e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f2d4165456888e4c0afaf55e0e6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b99c06c00ad25e34e1f06d6dd3d8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7e7b4aa6d3bc9849e09dc7bea518507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4cd64bd99aeb78a36f46970e0317508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944083e16317bec789ee550e0cada99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961dd6dbbac2075c6ef6b39143c41d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877fec0a6f571616d1600ff99dd641511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e684e60db98e505aa31be445032aea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f7d66a4e87016f33e712da5f77fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bf4d918b76c449d80d0d19ec76e04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30399c3268958de7d94d5984c422f33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861f99a686acb3cfe170b356eb9f00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ec19e0be94f767c04f4e71f671e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66538dde5d5b5cad0894090645995d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1537a684a58f0cb800c2829ec86000519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c2cebca3d8a2c5ad5f334662ce93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768e58a35c44c315176019f9b20722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed4797c0d8848526f25635191e491522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1cc4c20b6832ad9452e8770c81864523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b882db7a780a5c7af4090b1a84fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3a80eb5d84209f9b9145041c8e11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2901c229926dc978d580925bba2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e6156115c8d47422c7937ba06130527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939aed6ffe9a7a194675afca847cd19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d78c275ea246b18ceb335c92ba15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124f731aeb87902fe80acef8851598530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e868dba87c568e119aa516548bcdeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552964b319f59ea9fc31bdaf2a62ee17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725982fbb96bd1212d45ab91f3e18e13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499388c3e4bf2049d91d2a50d41ba840534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08821714659a57dc3b46bfa8a3357d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea75eefb914dc269a20164f3bf9a0e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da08b9ade9c363e7e7f07b74194216537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacce9f1296c576371bbe6a1443b4e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689cee364a92560dda2fd76bd3b9c79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137685b5ec921d03a69e784ca61ee20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda046bc67f4769bc90d51f09332e22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526700e40254055174224cc790bd060542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca62ab35e212e8f9f86bd0340068af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981dd4d040743141fcbeafffba77824544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497498cbf3c17bebd18d13d6f9f7cc4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5eca0316795fe215287ea7aef0da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8426faec2681cf6b99736ca004c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d4c5df9f26971b65ea80b6fa6855548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226abc5a2e8e86765cb121774d28d8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b67e7e2777f747878cf2b92c2a142550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474615a25fd17cd7bee61c7e0ed34276551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea1fb54bd509c124da0cade540675552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99831be9be1e76c507da6c89fc13d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1afa8e5d12ce386749b42c89b072c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe5f4a392f50ee8ebffc83898082f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f6f957ab6ee2b15cb7fff19e9509556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d0da2585b7c27cfa288cc738295a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c8f8dc1143a7836daed7c0f5972ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f4bbbce293ad3611b09ab3cd32d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a2936a75ac629e49954836a7b820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894999049073207ffa4864906f47c15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f06543cfacfaef661994845cd7360562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bdb9ad409e9ef74af3250a9797ee0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b26eac804ecc60e6e0c8fc404324564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d7c5ab882d3aee23aaaf595778879565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc1b3b12a66496195da6a35caacd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf498bd7f535f8a6c196d56c1c18ca7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6ecdfe0214b53d4b587c3a887d8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7d67ed154a52293337409dbec855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88591cded73ab7380ebdfd7f4b0a4832570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f0c91a1e9cafceb7f5b243412e43b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc3da4364d2e8f6802bec21ae2fb4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ddc23c8407c04cddef21fb349c6bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e7f93d3751e859cb29737b58a8dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d73940779470e3d5f250de24eedd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1baf08f2ebf608a8df9f37194db7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86aba6e7c7f6cf1849f734a64740c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79a4463c01991431951297700ce85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63e7ad8270c4b53ca68d8ceacb613f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881035cd06199ef1151c9a0b71bf6970580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f058ecb4b5da9eed78bb26545fdf445581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b89c82612264b9d98fbe91eca2541582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baaa85e8d442852683ad6c611d9260583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b7bae514b4ec6be18f098c0ac7d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed8d2c9f791d4916514626fbb2039585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a28a0787a5051a9a0e05b590dc13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41467a2c5509cdc7d8e5443f589c530587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea924221bdcc4132e8bce05cbc3a6f26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131170df16a547c44ff2b65e004259e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ceece7b3d202a4b2ad5e86e692ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86cbf5e405139d474993e0d6dba42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea304f7ed787827dbffc76cfb72be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2f860f93a548dde9570920579a09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1ccd1554dcc49cae1ddc2c4c6c55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2931ad460dbf2eee284a7be662357e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450891d3e2244573e508abe39f9034e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042c1de282f71c79fcea8be83a734e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff536ea829316cfb41387777ad75881598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353e79a40fc4d7774936a9009f8abe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112e29fb9ff1ab9c3b99b070c3e39d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1e1b6c16fe9f72e8010d1851092e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ab0ace5632ca6f2698c85e33a0ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a2a0002d404a893b6d44979ae9d21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2416a45195bfd92d1b507f2b56c7a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8dda3c4945c38183ab22355f02b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e52203f3554cdd4a8486c3c4361f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfec2306ac4c13b6cd30068411fd746607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7e45be52ce755f3fe9d42c3f2b22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1006e9516e17e2d3f391b16c51f237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c372dddc65f7d20a869a49eef99af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c12e2bc20426254a257ba0ff13d862611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c8b86097518cb500dbf98660ac13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87081b0d260e38d0990e6a0106a6b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b772bfb3d16c83e3e20dac7a7c17dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1954204a6ddc3db90afe3552100c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d10f3e05aaf21f278458238e565a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aafacaac2883e111ebddf9bf19fe1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352623cd12f6451b7df934c8f7838226618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4aa0c8600ed8964909d5fc955403f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682c0ea5b1fed3912e4bbd2b465095620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9307e890199a7f45441ce829fce4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31b3155ae46b59a2e06d3cde696ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee2db77a0556410d74007f8a9b0e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f0288ce48cbec187dcf2e91f87ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be30fd62d71f0ecdc5ac903a370ac0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723707d3e5dc0b7d03bf4a0641fefd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996b515d00b5f63096ab99b05081d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1956bb82c657177ab72790d141b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bac39c38713506127f7b22755d904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53980c628050743d9fbbd1aace6649630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c1ebbc4b4ba1a4614b1bcb25dcc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc765f9d60d1d22d2cfb412df0964d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad07c7740c1b71d3ed11b1f9b5b32f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83069aef7e3f8f6089efc32bb4423fe0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5e7ad4b1cce2c56285b5c12f3e20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80943384f3e512c51886d3c99ead9f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbfa4a4ef6483257737109f7177c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922df4a302b8fc722fd110e386cd6bb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1054205f52b31a352b6771a66f3cdc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647388064c97b1d8742131c5b0bbb2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8efaa575565cf1eb619bc8c5dd007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238698bc1af3a9c3dec09c7c2eb68a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3cf437441194925af2194f38b3d24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5aeec66bf04f0f3c910502223ea52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431160e8dbb23d198d30762b9e77e24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2963de790ef354ad48bb195bf0d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74e523720f5835084656eedba67e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea24b2f797b0a263e991c694c9cfd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d196e0681e03eb43923b11194f8ac7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7b774d20e8d84c8939319a6abc81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6da2a42e3011f2c95967319b55419d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c835e01c01d24e42c2237e94e6ffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494611442065f0f51b43ec708b66e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848b9c59ab432181f9712184b077e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dcac0709c5af7cefb7b23f70b6030655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dadaf06d9a4f568bef17fb7b8b1a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b169753c5427fdc9249f8ebb8919158657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab66e459ba7d12f9dc7ab72bb7816658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000140c3ab3411d461ad893c423f5dfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f6c2ca60ab7d716569a0af7a5ae6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae08d62d7dd11cf127b0a4594e8256c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596bd7e5fa774e53868818aa0863a9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1c4fe7fbb0ec852e8b15cfcebbc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7c897f485a0db63fb876b515cbf0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a974e30edb52d3a6b497caf1751c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1cbf3c1cfaf0e7044cf09dd7a70c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8182d67560ee5c19305108b1f18d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250417d5cd1450925dd2a713611d7dfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba3b7421ed024ef75472b66cc22df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd858cac1481d5f2662887d9a8fb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932724a4eb9a8a1f642e23e8b9d2aabc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7f3fb3e25b3c5610ef0f0009ac16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bae532bd6d4fecb0e27235c7b47b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4002ac3ca7f65a89ef3d4f3095067f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f1a6f08b344a2be82d27617af9f94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd21bbec46db820a07b0c7a69f3a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01756ada44d4d2fe1f64cc9364b06c65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520bb00fba1d4ccd963f42afd49469d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ffdff55a0b18358a63684c7d453f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a4ca4c5cd24ec25dada00d82a68eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b1ba3a477236519c30979c820a0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0215a781cf4dd881172e31117c8af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d9b2286a98586627dcee53d0238c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7404ec97b5185a7746b5065a9c2e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263cf34f6563d2ff1b004c39da5b0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b34f060fd60c5c4f9f994165dcc43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af49294fb117ad2e134d06c9603b97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b228f49d162b9c00b51f16b21b29be5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0e88011eced2f478a06987bff5f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302277996333c1a80bbcd51d8b8072b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6d0fae628ad9e3a720869ea68420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52896b5c6525ae0994eb01b21fe729692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c26c08e44f64ba99711fd7d51708693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70413f6a8058f51d9c28f47c3aa416694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab812c86d730a228e76d7c6da46f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699ad6f6981e6798a550381e3f537cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6c72398ec7d3ca2505f4ef921ab1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d67e0cf7d174d7647fd546d087c36d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0a36e8af28dff1d102ed0a1b48688699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c69dfe7c59d620489406ae98e38fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528407920875e84a36687501558a82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7e4c7ed55f27dec2499966642c1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc7c2cbdbfc1e21b99e79d1a0e007703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee424e2230aef2839acb1ea763ca6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e366dc5514e303c1a60236447d3a4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c70e859da9a9e11a6c96c51ad1fdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6294d2a660c891cf58b960810d9193707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbbe7dbf32c70b1ba09e250ddc9ca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6d699f1fed1ce12a4134a40b06586709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b240bb9a7da00c85cc8c64a8da11a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0ecd87f6ec4c6fe8393b2d49ddba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ef8cf2714e635e268b36cf2d6745712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23d97e745e1907c565d4041b73c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aecc17874c5147cc5e0361aed99a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2623b44abac3d4b9c95ac1c286a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeac8fab953d701c88cabbbf1434824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e6cc00e3fd8e0dbadac9434947e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e99dad2c9316b59b5be1b95842996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543317d0b999b11c67c6ed8852321257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc645b748e34263dde5779d6d0d44c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c5e7972231dc8a18b88ee3056ba6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd04932b0cc58a4945c9423cdc21610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bed878e1afb27eb314395a04e9ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312276777db19835caf59b99ee27e8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702604d458fcfa54611b6fd54e1b98513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a581a24c08c5977c904e0031e5fc6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba295e25671d95b578edb7950bfb815415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1733e64f7ae66a99cc0042ab9b36e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746304499aee6a28dec310e38fa744817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1cf7a8b08b4231f490196571d04118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd39c22eb0b118fe7a3bf75ef3b9a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe6331a96e1d02215fe29964597ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f897b09ad378e2f69581ae3ae27321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda95a9d6f23310e0bcc9343b52e681e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72d5375e0ea81d87b706e072773db823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60f51170dacbaba2d7eb553c64910924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f59e971dba9afdda8db89d4553f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da3865b8d7008cf38f16583d731bb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c88ea60f4f3389fe8b406d4407cc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e024ef558f568e0daf82dee79efb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748d840f6ee405bdc3c9c09dd27b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d052a0f4e83b24608ccf3754474d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a4b6a5ddf9f56a0e399d2e374f86331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779e40c9b3594232e5040a15b5be6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0ffbc9d91a1618f296180e3e374333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b270d55305c83dd7989f76a4d40134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538bf88ba4c351dc5cc6a249c6e61335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15da729b03f5465d2d00f624a2ec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bff4b1e603e9a467add61cc7ddde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c7bbfe94e3d6bd164a33aefcca40838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632bccef8b6c05405ea78d44d119a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c529d981ed497031539e5490d4f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3112c99c0588559af16d3df97971641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed66f3f79761d3b01ed458f0923a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78d497820e458f5053377d83ef79443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919463ceab68d66b9da49d7de5a3d4ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276d790663fc0c4a80b7460e7cc3e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb7dcfc108e330eb4b3403f81ca1d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d109aaef46145a5dcc8412a9c248047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a9d8b2dd7b433be79802afcab9ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24fccd6ff6298c8e7bb838deb2b8df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677295a82dc0cfcff5ce348ede90ddbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c001fbba9daeb34fb4b95a5e702df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ec45fcf8ab56a4f906f4636d77b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b633475ca492c6d0b8f0c62073a2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5a58bcedb058fcf79d629548742754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b400438f86fde3cadfc5ced682dc7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a600af86f1758d95f17c585b505ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e775f5009d797ad474652b58b0dac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02dfad8e96f5d6f042db99690fff5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83fe2f9c03e4ce47324bf113822e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40722efd1a4cb814086d36f9ed9bf0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083f44a8125c92e5f9af601dc0ae3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88674f0471c3c389375a9d156cdacf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff454c0ae6161208c08a5aaa2b0f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421828d408d3f0fdab90ab2f7d961e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e05287f0154a76c4526bf8547072565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7da84418aac9985cbcf705a0d65b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d09770965c21dfff29aa8fb2ec7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695418e55668c24a6c31792f5378ec668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa68300d89b95ac5a86f989e5a597769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf89492a0b4df4b002b832aa25b8e9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56aa736202c198cf559b2b70cc66c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea198a173f404081e7a201540ae3b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4b55e75bcfe5d6168bcf156170f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18198538438661d34ed3a76cce20874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17272d09e26840e061d7ff05b3d66dd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a47327a1fcba7fb582562bfaa7ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd4035b4993332c644f04987c783a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee9cdf8c3895a88cc34df6911a77878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726db13006113e45667d2d11cb410f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a228dca825b06a599c24f5482ccd0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36211de3fa79bab3267daf81a912b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074aac3f552402b5a8ea21d720501af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a516becd092a53ab0e943e02cb8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f93d6e271d82382b5b814a154e9d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5081af113b9c854db87216b90a66085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfdebaaaf159816f33bb5aa9f4b2f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307e8d6761b5d590eb46d2dfae867387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99ad22ffcb2e96d2e6cb5f59cfdb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963585bcf9aac22b390af7a7db0525c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0882b236be8ffa3f91623a465f969c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af301c554d291404be4912940a3c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d368d45f3f4972b868d2fc54be8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4531759a71fa425700c08b594b38d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1fab5315a31580875b09875c54ceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924cc477f8a0a472cd4e2ac0d4af16695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585700ee0b225d54d4da9623eb17ac0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93c737bde8432546f0a8023f0dc6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7130fdb2c466e799ff0b81a746566198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0449f5767f931a331905ff7efdc4b1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea1389c788b86f8d2ab37bfb1a8c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a418d86413911366b05a928fc5781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d147cb1d65ef82866179cd663adfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfed9ba803f56f4457195ec6028169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c244767c43d5972f46bdbc97ce2c3e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2cfd3b14ddf9652de63e0af36b69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0fe97c09a99b059951d87b985586106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3abe45774fb95a6db0c2246ee16e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f557a6d5f89d768ced47b5fde567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de161538cd0451c4ce08707cf62ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf8e67ae30de812afac674cd449dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c774b8dd91efb2aae73fd4713c0c16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c322fe4a6c0a66f22d81b53ad15fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53418b6534b62dca393ad7e459ef458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb468ab989c798d1bf0993cad5c6d39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33759db7301128e1a6f614ad8c583be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d0cda4121f39fbd56fe83285e25ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf0a51887278e3a419712fb57a543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b468d6c54a25bcf06b5baa3f5fc14a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a846f5fec59f1244e64ec1db10849119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659babe48f4c6b3d367337908b3802c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fb99e40211e28d8ceb7e32d097846121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf644fd40af6e21f0a148566a206c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a1f60dafbe2de72aabe3aeb8f0c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d8b1aa6e145ba657af021698fb57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8da671be3d42fa1597f18573ea1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43df4429d159723fb4a74f3a5690971126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a64e433c7ec754d35a1451676dda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92dd5ca244dcc9168bafbf164bde72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c81708a3c91adcfd68edf6f1b653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fe0ab95fbd0065641f4605159d36c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549601af8b71bce325d612a75ed703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1d185ad39d65f493ad13bbce0ca0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662e0def92f61b802551b7c37a7a73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38f37c1941af77535079b69bc5326134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e59d96b8758e02b1a7ecd3b52aba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0edd5d6c225d1338be66c0d3f80f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd676e209e99a2828182d2fca45c693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878915c164695f28a306d82f0eae7a76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ce26376bc4962cd6ea4f2fa490c77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0a666995f9385f4817b5a7c71a9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf36a46e3ef8f272ebc7cf714dff96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431908a9f68e3362f6d46e97fc2ac2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e3932799352ab15b21b638aec578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8face0a6bd933f84e7dcf80ba76e4641144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920206a68bca2b2f21dda5f43d9aa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795926fb35a04a4d6ee790968ec5a79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90382bf022a84b25410da85e8281a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f001354f42d34466ab2068b1d296f27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58461a53cd700bbbb00adae2774a825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004679505a6ed09f159627dee37d6c91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1236169ce0652eb25498833073a3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb46d9ed457f942fe6516e1831d030f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13298740d330d9b87d72f787257ec84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244922da277b8057a56c524905051a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf8d443c10a3aff9f957cdeed0654155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d49db0469661c5d12d071429dc67b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75b9aa2251eeb0d1678ce2238aac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55130241eb4d2c5adc24fd7b9f952dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ece65e2bed7fe32294a9a90cc0204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d828e67defa65a5fd3dbcc510d4f77d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0ea6755717bbe65345d87d07efb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac844a228781ea277c9529ab746c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f5201658fc7bdf288928ec971159163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3713b02de6af97a4fe814d23847090164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd7a2f862a62c76ee0d79e397bf73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722129a4fc2dfb0bb76929a26b5865166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120513cf904dd2678c50082aef4df431167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f108aaa2ab449776efaf51401dacf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40ee69da9d55ad239f4ef8b52b200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c47fe8f6b38ef62273e5b433df208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f9ea60fdea1e0f823edb8bfb25156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1134dd3abecfc343cbf8e99674f28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa01517c1ad966bf6061e4093f36906173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17300ac43c478380e83de8d3feb88a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516555818dcac24bd58c98618ad325f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a598dc79bffbec66c96728fc818c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb763b0bcfb4b32a407203dc19b96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95efddf6587d769609c98e3a763328178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991dc5ceeda7992c2449955c76988b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a65c76157548faa5756704131c07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82aa74f1d93bef4630349a1fba5ae2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd0e194758262543d7984a82fa961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39281f286b79e765d063c73ecec87f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e0f27c24f5edd4c5434fe0939d1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f9a55af5cdea240d0e48c0348799185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc8faa3f0541f3e5c28656021612c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b8833d2f64f1178232467e29b874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be883bd17593837faf5a642368f6576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c93d3be36b7d66e2a03454972cf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006610bd1bae2e630d2b8ee6c6fb788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07737a696ae5593b304034ab17a694b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238a3f7954fea2fae2ddbf00b6819c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d34bf0343b544ed51929610c55d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26771f2c7e5ed8fd84bc70511299ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f69a84d5651bc365790c93d7a2e4b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fa9e7da2b2609febce4243dd4149196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d296f6291abac0d186d47560773e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73168a9ee60239bf2cdf229aaa385198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fda3cd61beaaf8c70b93abf08748e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c506d928af6e10916f7173b42c47e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c6fb772cb4406e13d11c20eeaa08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676c1f6933d8a34715af0abb900f738202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082359ea6b6258265c5c42f0ec3bad75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a0ef6de6c973e5bd0ec4a850e255204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c7d41e0c34e5cf6c0a48e79e1cba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146507507da99feb62aee14af28fbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c231682bd2fb89321659b5a43d9d79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df2b2046dafe96f24c5d4dfdbb974208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b662c59a3757ada45df87bc6a254ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db148c47b78a23b094668b55bf34b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb6a4f2a2de090a824d57e7b60cf2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b1358a9e3cb4bc66655379529626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab5de80d5be849ee7c8f859d9231c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c7e72d944a4c868d690fcd85a854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a696d2a8e37a90a740f67036e404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bac101e1c4191176698eaa48581c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebae08aa5cf6a603fa1e3eec270cbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7127045617264feb81dc9582c83e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a745122abb5153c2dbc7bbd2509ae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5437b9e8a23e4f2e510dfe206d581220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30547928b56095b413e23f91e4d8807221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7630d0567fadb70c9602e2a7eb10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ba2d219bcfdce6721161525414db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619da7f68ef59b633b89ded7b54fe1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376eadec332e7f7eab3b4ddccca11f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b070f8859552780663999b85c0fb3a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f58953ad993d05182b0a72838865227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e4d70b59789279238d819e214fcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9df2648280d1c38157f9b6ae56661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de8372cd7c3c0286b4f352b410076230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8bc684602812cc2a90201a67a03d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1d0d01d90c914700e2c40764752d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307652ce0637ff1be6f8675c2233489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c08d3ae92796f81755d1903150146e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033488027416ce094c107110ee7c184c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc903414730c7e21f5eed780574c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7daae76a6b2b7f6acbd96a3b9f8bd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d545c0dad51a6a37d6e621ed27944238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300117af08b476b0a61ab2aef51c0ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba2c0fb1f1456eccddaf8a2e383296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697627ae212bf6748d31635fb12f2b66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5175e9e3931a23e0b3c323d8b260d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170611a10a6735f82a65599de217a12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a8b04efbcf50788add39836b1193244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7daf95e1c1531c475733fca29b5fe2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164905c2d136831f383aad61c4b015e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59fa176468e63d4f350f426ada7e66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f32d01ccf78c1e2d7b8c85cd64ad6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a95a439f7a33244e44a48f2d9355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c881988bab813c46ed55aa0ad756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae240d711a0deea7c8dc3de715d85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac8e7ac6d4cabd9af117ef52c7538252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2dfcf55a375bcb16bf86a05c5cf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35b682689d6361d5881e0a8d60767254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601519a4d09d5eab81281f6dbff7351255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f49af45b600cbecadb3e14e357fa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb78fa0eb4e87c7837ccfcf9339ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3ce44d30cb0c2e2bbbcab161581f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25ecba2889da24ece52d16b3cf2a7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713bb3e76a77e8cfb23cff19b34accb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d005d41c12875f45705f1e3e2df53c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b75be770171bad9cfe53cc2a4004262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e75ca9a778749dfa4ed0fa496e5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd24c57b2680f450e159cbf4ea1e54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94888e6db0a19e0fabe271b0b1ac576265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb85202012da5c051825073e263d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e1a7687ed7dd5445ba5010ee0545267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08ae964ca7aafeeff7b4023120c3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95200766500ef8ce943abba9121ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181c437af0cf0b3a8e3d0ee61bb2fb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97fdc17f9221da16f02c0c59012aa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ef877f50dc7fcf145cce23549b90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8cb1e7e80148d3aedc323f5cf8c5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f1496e1aacde261efe88f86e8597274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396668cd94effb7c61453f32c4b98a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7975de82055e57b13744086dfd8ba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858fb60b3fb8bf43d6839335ac49ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3704aac2e33c80c25de64cc98e097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae5454aef97ad775e3da856f2a799279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dce1cc3d04040b38fc4a6adfbe151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f6f6c3fa5a00507c05f00d16d1f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6e7efbe52205e71284b28c3b732e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a501147c4293facbdbc6bae15a304b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f9cecdd65c2ca8135024e757d17b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b57121ed6caa39d832584d8f7e6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e83c553bc01d96dc738440d8b6dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbe3070749aa546c9dbfd4c7402540287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf912268e58b8b63e8da35d46028a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0bb9082435da29768b4546993882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99a0450e7e3aed22f30dafceb83bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f79bea195a3f46e0695adb52cabe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d883b230a511901d7eb475a882c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d4646a6404ba22b72b7fbd18a2c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042f7d054cd6a80590cf537584996da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0932d4b661280f3fe7a896b617bfe76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a24baa401c58c99d2ae77aa117d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40157f084c61d176f99ee0cb3a14c82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87c0a47b61fc44c89d90f46bb600c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf53671aa650bdbfab5e71808cdfd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e5550a6d0c071db67e79be9b9a4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020f35c8ca510c0d61c4dd489d1bc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638c70847559c9477530f68fc38c357302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34080f64cf43a72e793edc0d8cb2bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75a4d976c5f7676a818584271456d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba5acbe899f9fe8302bf37efe5064305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d57a5276a581b74257da1d4a5acb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151cbd2eee89fb086126e07fd72647e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc993b9212f929cd1068c844bc5efc94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647a276ea364a67e8ff3cbb4d5dc07e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5d18d8897cdc69a5452a89c2a992310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9668f983bc1de3d89897f5f578ef1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176082c77b806fca34c0ad861603c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f63d79d1c27c59c3712e08400aa3ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c769a4554c4776e62c3551aca8ab6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535554a9697e710549256827e5eb8601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba32dadcd4a77345156842fc9a71ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc401210d3641c3eaa411106bb2ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603782ee3e2d3490a1edc8f87202937318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c7f1eb6dd28efa9deb23aec9e1ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59adb3b42a0240e2be8974890b7f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb2671dfcf2f913060bf781be741d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e31429d3c52c89d176324d144004a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369aeef14f0e1bd89a1ec8e4247e200323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266ebca1755aca941a71606a653c96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e17e45268b003842f9aef9c167caf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd5b661430d75f7e271e647fc2674326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce97e0d1da61f5182c7dd4968a90d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296421554c40c58094741a3dca45635328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dcaf4ba8c0f86a2520d51a6e45194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2864f9c2d302641cd2edad15ddcb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6991a2128dadec5d990114768b8fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179325fe6a0eca505959d39606f472332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e874735ebd89752f05fac597a8563f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1593d4070beb5ca438b5e39b8ed6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c5990535895991f645ebe7a704a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27da3cce63501471821cd6f888755a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d3398651ccb8927aa0f639e66659337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4ef40fe4151755cd937c5b3ca39d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94606b22ece6fe4c8261e4a323c27c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aba19fcd76ab5d2aa04026070e098340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c88c89c9a1de18714302a07ee1a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319106e020ec60b37885e79dcbf2b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc8013c5d5d928a2aea3805353dbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbc42253122c03a7102590baf3db4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501bf5783d014c9521b30283f8ab718345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320cecc75ef106f41f6e35007b6689346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78932854fd97ef525e38cd48c1045a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e502b4b5b3c0a2db9907e019389eb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619b53de4f058d47fe7d76c49a2d7f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922ce91c750f6aa6e646da7fb52009350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6160e7cd65dcc4ed7d64dbd4090d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6522d40e2df013f4d6781c96bcecd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c6fffc2766e51748d5de7aa55c6da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062aa71e9e8fb641480ffd05c84f280354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc1285fe3e889e253c732323134a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da41a205b81ebc7f24697d226bc01c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f8407c9a636fbd22f86dba464b9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798dd616b74824e7754eb98bdcfd4b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcabcbb660be30710a93b6c7626e5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1af5b726be0443435870d95de87b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecf5b0257d8c7c9f1077a7937aeee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fffaa58a6077a850619c15eabb951362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cd943122bf28b6ed7dba785bf1bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3468e6bd77fd79c6f7c178f3f9d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e88fa5091407d1de35c711b97c757365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666360ead4d3fa4661381846bcbceb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8954c3b4bf63e771944bfeae4a3402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c180dcf632b62d17327248706d8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6e7da043d097cafb4d0c099707f76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332147bb385cf0cac6f0331651dedc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ffa1b8e4f4f25aaa9208399e4be0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488ff7f31a4e4aa66220c758834d6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb48192b1290d8b56bb7610175e680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f34c6bb1a6255a69a7dcff2076de37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7da8357d6224f1d7057d3458fef05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16853c0d9b59a7e9d106236334dcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4203b6ef2169d90b77dd59724383ab2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c18d129f3c949f98ce9e8822ee91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317ec7049e431fd2f6ffcc2b738a5c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe92b87c404264d8880b5888cd038380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db416a6e093d873c1e438bfff0a19142381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad3f087a8b9eeb8d08d0c3d477f8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8358fd8282541e56ffa1b01e18b6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed826e7c653e6416dfbac8e50c822384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc188280929c7ffd19e0c7c2a63927e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d1fc755242783f3a74a92d333a5c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f21ca20d080905d2f7fffd130e9c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd6ca4089201a1f00fe9367a18634388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe6ab1a4084797cec460a941d027dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954e929c53f3122d0a0cb979c23401a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150943326992bd9889153715c6d8f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10138c4cc3d1f6a5ced872636fb83a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d9f8e382053f6f206eabf3cb3bc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a7f8015ca819f37874f4690495d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118be003fe7cdf6b2a84898aff4217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69a91a625aad063a35b8f5a9ee671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae977a82c832d27d79207b2f7f34635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f00c2526faff5ce35906f226ff361398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fff153d6f026a6a9dddaa3a2b613e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032656154c871abbe890aa8970cac0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0fdbb8463fab05c8ddabc9c446f44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255023f0a3dfbd51b3a34f77e48b5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7fe21bd8a0aba9b2773350b88309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d14e7a06d8dfa734f83f99f8a6f75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532d9b0b9fb18486cc984def2087a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326ba0d6361551043c45c0b0e0ff80d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156bc576e535bc43f4a5740808a74fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c6f7e8300f82eacc863c82137e59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae22c12b1a8bf047649e81fd81a1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22789ba431a159dc0afb266d8a34836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68c43349b48d34488517f2f252040411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4964fb85bb8716e2c45db38983c29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524de885a48c975d7d0cdcb2ee1484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d088c06bce35b83872b1da27152d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32c03da6a07442ef53e4f7a0791e01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb0b624c08276bf7f25a7a6478dbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa71bfb53f42e6ec3f65aef46a1d06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947bb33e247a46fbd968b7fea8cf6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3b762b2d6023a40b8245322487e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab8a2de095e9168a1bf18517ccba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c083c86befb19c4cc1b85a5530f00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab161626dff52dda6859343a1b7df3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee249f0d9775657a98462b1154a44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46818b6c633ca751758565ed47276c41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e287d8c90501cecb2cbf3efcf2fd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ba91fcad74bc0fda41a5c2d74ead9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9efa1f2668af6e6b5e555c5f50055b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722f0b559b671e657c3fb4f076fbbcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8cd32f7b092528ddaf2ea549b234429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e51ff0a5ecc8f060a0879849b634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79610c10d1fc7562c5adf8aa3ff3cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787fa397ac4fa1527ac3bc6e0672719432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe75b3e770fbc5a3faf8d1186f9ad9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e185b58366b261c01bd9f872095068434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa30a938849b59a41bf0cbaa7a1c613435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5da7283ef7f50d6750925f6edade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e2c3276599615356ad3f8c6796d7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102093d35dac5cf1e641da2bc2dd00af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea21e182a3aab377629c17019d4487e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ffbf5033fd44657aa756626e0e759440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65451d198fe824e208cba1602325b69b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfbbbe008a4cb2ebfebcf3c8f33464442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af319a18c7fa76b3c99ec58966f79c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b120bce58527f88a3929252b3e0ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e4ae238e09b3062367979f96dfa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e7a7bcc860d1ff39932c4d19e3c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054ddc2203cb5ea1c7d401e8d8b9f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf96e74fa1b4074dd69bde53aad618448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de972a3d828c1552af5665f9dd6c10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d0c5f4cbdceb023695c613b7df943450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced91585fe4d9d678b74a46b010b84f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e9711a9986f93f6761610b8add7f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0d8661eb22c07a486f52593caedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7432f80bb7ba8e5b9575749e721aeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0401867d27b91e77fc58db42bd0c4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd41ca34b4bb6faad2b7207dd2ff0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abe81915d151c3bcb386df0e2ef09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b637ad8fa9434a13a2b58f69388bea3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd113d527073cd3bb0fb82441555bfb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e8fe77bbe3befd5fc7921b9f0bfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639e6a111b1e224911c3720a7113da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41775b490b9247b11a93b246eba1c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a604ad5c00bf5ca1fc7286b9fd52c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ae1de4f6b2fdc5c5253a3635a25e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113feafe98fef1989404c900b5b57841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143022855f3b5b95a74ae494eb337256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c50947aca29d5f24c90096592ad09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704cd3387a0d9f35b0f9ee222e6c4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34272c3e64c8834f0ead97e7c3e49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97098dc29c446956aafea00eed41928470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f43795b8b9bcdb5b07675a8ffc82a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929515fb2f22f09ac0ee40b37a726d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e76d2c9ba8f8281a21a1fe4b92738473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6920a6d71447265fd2d806d331e43c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc5881334b0a9f153fc94503121b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8dedfbecb6658fee665339cd148cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337cbc68f887545ce42deae4b95865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78293c1e90b7b53ce240a04b0e1a860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb609743556666c52acde88bd76414d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4e71fab9b861ccecd486267d184a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b09742984c02287bc679a3e8893c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205482d07c0ab5a889177ce661459b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d4720042b37eb720e0f105046707483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede017acb1398d49ca09517c6d0bc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd102ee56d8265cff611811433d9920485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60903632159bae9596a94b26ec77d66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285dfc46dc85cf4472592f6459486a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e197ad9ac8ff81be489545bb855cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d891ca97ed86a261993ec0630204f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2606ec9fa18b77108ba89c8de18bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a620d0249bc3dc76f563a3f8b12d45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d56f59f1085af972728d562a4b3ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ac7fd09aeee217887b138aea8bd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec82fddcfea21cb923507b840f8e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41dc65b5f26330335dcd8267fdcde8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb96dea681c85d4cc3c600610a82c5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db28e3be12ffa0d2a5b23c69c7d095b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d090ea13fb92370e058ce6adfbfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88207434a28194825b4284b22d92e5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486d9bceca6c7a42d82dd63d7bc800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e412567674be5eab3c4ebfe8d6d1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180ad2bb0c94f9d671cc9294351c26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553acd5e3843ec86fac7412f570ad676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffd51055d27efb3802bc85998be2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b593434ae88c0805464131e397ab13d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7c0005c6fe144d6c07566ca2a381506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b661534828e90c1d551048df22396507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ca89982d4d2857132d92284b9d6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54abe91cdd9edf5b0bd013ea4e595509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45d3d1f025d70310b1bdeed44b969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae015bf5ed479d998c6506e1f0d3d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa11d6f4dd8043df8eac735744168512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd9c7ad7ef95f4632025416fa067a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44aa99f139861728ca3750737f9ff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13bab5d8fac63826355d30fdb3df50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77738355eae3f6a27a05614bd08d5360516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1a72e0ecf743386040cb9fbe913b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e09e2296332f763034178aab691b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc962159f9e6ae7c5b97b5d2728048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2e8ebb2b3cdbe6e598f98d52bff8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b5573853ea96982b3af93c7f2afe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d990d3903899b958e5af1efa26303d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036219be0561bccb732ae69e8723db2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd8ac8b6541c3d301d1c2b775dc9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b4fffb690f0ac55488549e4c5dd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef53f3ffee2555658c5b213aea5692526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb9ccbd95f687f9438ced5a3826146527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091681bad5c2cde1fcb30adb4877d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0476ad904aa14d66e42e2b1912c58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e207b4d5be2ef8191d032c0cfe609ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2f54ec20d87269628cfeb3e46509531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3373fb7e914991b67b5da2b1093ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ab3a57b52da56f874c841ee1268e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1909b254dba2d7e064b93bd4c4cf0fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98501e3273fc7479e249bacf6ea493e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265efe38eb31dc8162b92dcea9a36c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c41130400921bdcff5fc36f4461d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811d781afacfd29986b8732aacda7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612477edb0cc6b76c81f7cf80958a29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525428210fdb1ecaffc9d86fb961c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6490f6ad5f69c2caf712a9d81c38e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e8871ce53d743d3ae7823f202ceae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936930b820b9d9ac68ad5d171482a5fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44005b71bbb4a4c84ccb50869509f51f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f9e4f2961c1700db97b40ce725256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee7d1dc954b94d63211a734f69fa8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ff66ed1952e0ac084a5f8f211abec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d38d63917218566165bdd62c3305548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edfafe7c90a880726f7a2dc126d405549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0326f41a3c71e8f19920f5b2c8c4e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9ef8860779ef94f337137cfacd00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50293df50bca2298f5f6f2cc03aeb7c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa522bd0b1f8fb6a088712d122e4df5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044b427511dd4fe6f10b042f3bd8f25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c0194c5198f4f43b7b663458eff96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ebe04855afbb4ef47c21d2696d45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d747aeed94562b5d6d2c55b52569557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e870f10a53575e2ae74873535c6e0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75580ec5f52170614cd3226ca8f260559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7c8ec7d7f9f52c71ddb008ab3c2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4a6c2a433dab9cacf7868fcd2a00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b8983dc98c70d7cb4eadbf9c9fad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c9458315f185124d1333601ac82f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce2f9770a3b34332f684271ca520e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401fc32094538e642268ec79f1ffe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a7e405f26a8cc833efd3dce12823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9e0d5e0474186f3cdee3052f7d1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd62bc253ca06b4da19edf7ce9d3f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc522467d48d27bc72a4f33f6a502569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eafda226d3ce8d67719b12dc5de79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab5974f1ef09fd1c9f5e42616ef06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77bbee3df634d1e4f209a0dc4ba845572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcc0ad86ef85802db932f3df429de8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1891e16c14fc9ed65b8a3b2690a646574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8286ab962e7149fe7edff0a7dd98c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3647cf5680235ed397b2c7a8155a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822bdacf86a20ee801cd91f23fffc26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33469090fd8b0e47a0d88bb4e270b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b588fb3db08f7b3696ba9e668176bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557c84d45a9fe825ce813fb8302542f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f84357920c28198ef4a3591ee8fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385578fe8a66a5093d9be07700d6db2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6739dedfb4d9cdd46dabff32d486f40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de2f12797c40d12d7291036e94b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414817ebe14f61664ad0e075d616c02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45597fa13a18e585240410a3e5185386586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900077b0717f36f61501dd300cf95d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d01acab765095f6b473da647863a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6637b70c0cf779c19196232c2f7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b876110987fbc637955fa03632c40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739272ad9afbc8a451a37f4591c4ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5f6653a617b07677c5532a5dc837592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda0675657832f943ed5743895ddfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3c20846398908489119d29667d53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e4b0b8dd8d4e110b68c0536667d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92df11675b3d9e378769e8d276f82a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d02a1457db35e9d3c12b2992121ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8b6fcd628a4937bebd23d8746f9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e4a4faff403f10d128fe70ebd27a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9740458c1b59e669396bb1e3102a94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8c09b7c41952ded53b9dfd83c510601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c590dcd441e761b4b4a1e5d70b86a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ce82036656a13f66374f6ba37fd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9dcbfa2e8664fcc20993d54fd4081604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63fa8eb61f4b8bea4371c9920c8d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f7d070ee902646daa1d27b1ddb77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307379250ce554596102da5ad18419c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97326fff82af648ff4c475e0da3f5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b26df955c199df718f6b4f5d2384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d0fe881c18587b3048fd6645afe8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd9ba4b0d1f1fb9504b2777c4b271b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d650732db6eb4f34060bc7924186612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121997d1220c5ec2769e412df4d032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc14727b09d3e0552d9e8ca498907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842cfcf4ded852ba4a377e08e21856c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b797172797b0afabc9d5871717339616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9a25af2418f85635f4dcdb782fda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b7d7dcc2108bc160822bcdf844293618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a60eb745e79736fa9912f10b2d44e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28faa81775cab7a1ee7be5e02b73eb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe7436abdbfc452f0c0b516fc79fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec76d90b4e276085331ed3d81eb4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b93242c87c133acf7476a8d6cde6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85b5574fe7a89b3e31048f8c9ac74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83316fd6c54cef3421b02fb8558e29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c517eab0687f41c73f28141b0c23a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755bc08aa0a6e2d2bb72fc66ed6229c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32bd012127802fd414fab2ed82497628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1cb6cbb6960f2f3bae85d44af9558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22a32cf3b5bdcc15f84cc996bcca8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74defec9fe78ca4b04e504662cee0eee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb07f66f85a31a897caa4013366873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a561590d4050d19d746e11090ee7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e237c914d114d831b4a145989e4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354c26bd88ab7f5d1817078d857b7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcbea475c7c4d4038cee67d494579b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d446bed31209142467edc81eb8d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918629b09a0866d6d8530f8e116308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c6806e6c4aa74a3a0ae4cfc88aae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fa38dae462fcbafbd99c47600572640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e8de0d35f5bf12e93dff87a400798641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eeedcb5205c5d05ccae1da5bdf750642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f10df5c68752279f635a8a2d1f20c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56da74aca5aaee88694e21dd0eb8c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37fa6b89c7b5641b74374f2c2c73a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e08a0bed78fd5173c2ce1f48e42a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a825b46adac1c1db0bcf78b694bed4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302455f22628fc8e5a3beb5e18a12031648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab72dda0e0f989d54c36c6728b9253649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c0c6630a4ae519cbf86a45b23041b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4701dc4b7b1713e58e3d272932672a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5c81a2b7332ee49e903a475391c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22803ed8615ce49ed594a718c356928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e0dfbc0beda09b81a4316349db68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e40c752f33edb669ef66ea0ec231655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5370355244a55bd898cadeaff5f67c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5f099c894ad0b163c9645682a1d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73d57ed3328d5247871cb37ace7c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1380b485a56e8d49e3a5098735f2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b8086c409da152311f0fc22f9041660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c58aa8acdd1f2f8f52f79388fb7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23f5d0b1787dc7ffd6cf37fa63135662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0b985f549115b2aaa080c21f177f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63149fc80f0b244cc5d26dd3eaef0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b7ada17dea461767da6debdbb2c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627f8acc7d52f256c798693d6a172b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8797f26254ec065b3f0091bb2810667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1610e2c663003284b4bf2e1081ca99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb8a010f0229479bc8f461671a5457669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a1036b5499450a317051fd45b9aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d89c109737491bf737273c62753dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408403506bbd5a622830383376f3c58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1912ad73a39a57e554a489874138673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5265afffdb1a0f7bdc8ad948cc39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb825d41eb51614053a9774f16337f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b607f896c53fc82a85641c4f1a21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f1183d245859bc278486475ad880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c857efba75addd428b54bd67ef026678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>