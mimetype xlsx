--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa79d27491a45a6d626e1da036ba11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0248ed643894e47f06b5ee1ebb1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715da2897ce1a0f0de466e2b3c6bed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e840b051c39b291645a3d457238694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059137394b3668c4b39f46817009985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0f02075e975c2b050d87913a953a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85034d7c34141a409e2bd3058b1a8b657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e44972a9507e68d20d79bfc13f4bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a7f688da172392a48d712434428e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dece9d6a20294be24ed0d8ee8faab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46110073f0701dd713daa335410acaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6042ce4624c9e2f8856addce452012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c2226c488fd30c64671cb33665b9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69389d0cd40c4b0f5eca9a038afcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026eae440b2f1b1cf23d38d5871f5fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d65bdcfb35765c1efe3c9aa69fc8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a55f766515be36614a5b60fc88d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b3d61e5ca9a64dc9b42efa200d0ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0138ec9e4058611382eda5ea7ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0122871bc4c5c094468f5aac42c96220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cda54550716227b5960cd608d0ae821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aa3f0413a55c0763780737c619ed622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a1ca03d1041dc7878fb2572d352c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2c98fb5c822f42b8347c216bd82924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f28852c60cecf1e4093ad0f0845be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce423700cf188d5078dbf801ec8437526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64410f719a6228a440885541e7b1dd8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb633dfab0aba3aa7d19f8b0f8cc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebba146e2856f63e0d8462c2e61fb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c982633181d7a41113ec89b7953c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065d3546dde3b18d86ebe88b2e418831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204843040f8af78d516cf2f93dfaf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcebad5ce7b49ab8ac90e7cd9e4544633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aee372cae85631cacec7542ed2a38834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daea0a05f0b9ae7d4c40afe5cb08c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e211d859791d180d69993f260a6886d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9362db32f14f70435042fe234f9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4dc98cd8affc3c8d0ce1e96106ac038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987da22e13e9c5705db73dbc77bddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d9130dfdbb64f670ecc3357c815d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cee800cedf2649ff762a082ac66b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed0f9a075268d4f7879c86817839242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1821877cfddea8ebb49e9752a26d8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70368e21f68c47039d8dc3760ff2da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e96cdaf8d8f4a9bd09992ae23d37e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e484641d2af608c1d470720ff63bf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e448079f271751b42e4aaf2f5971d0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f73dce7b96861719c186d3b630d8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0cd1e974b38d342e7751acea2551f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30695a2d3822ef039da365de1b9c3a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d50c69cb6c70ebee447c0035c7eb5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87b00a7a5093e240fb976754179db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9705460bcb6c96e9f898529b25d4a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4786e40d0d97393cf79086957556154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ffbdc762e76c3b368660b23268c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d770db5c1b2d178a95ef2c6c05f01356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bf894770593e22d46b304246fc68457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2240a5bff240cf8140f80299b7188a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c97892920d979ae748a3489ac96e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f6fe6a438a03ee0c613a34c2ab0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52a262357c5300e75912429df3cd8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599dbc4c8f995cdbe934ab14e4c62a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5530e5cfcfd83a892b2e00f134bc8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadea66fb144ec4f13fb10da9adb8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d79d4ab7a544915627709d49d1a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15886932208c9260f572307b38d0f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc7a25a37b19c09f68d64cb6206aaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb913b423f7eb2d15e559db90842768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218eac57a3a3847f9a99e1bee42cff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405615dadf309b3016554df317e1b5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04b765c383bfdaa1c7501b1459a2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce83f4d9076208e30572a55bb3fb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a35023e8fad9f2875efa7998e91a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7c823477e8a90b48f30ba700c8cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af3ed28e3ba9b050c5bd2ca5766dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be27ae07fa093026f9dab904368b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737cd91b5b1727dedea721f8b2f9b4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fd8d0a624ec3b77cf6a3c3d359e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c7a1c971174bf537f59b7cb81e7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d9ea841ecba2eaa18e038116df3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395f3ae02e13684dde441cb67cca5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa190fc1f4d06252efcdb90c1bad00e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd31dbc9b9abae82350fd5e2d4304183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e2bfeb02efe0c21704395d3fc07484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901521a9b2d1fa4ee4ba42750beb8c8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753d8531d6912ec86d47b0895990ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec2a5debb40614d3f2b049d94a52187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73348d9af1f4ab797e1eb86059d4c15988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768ad6dc2991c13542d74683a17d0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aedb1bd56f39a8e5acfb1355fb580b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c006a73c2fc4853f5dc24a92745572e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d7c3d119a1dcba7c2f6ad987410d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeda31a28f9bcf4ded7f3f4a439935193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f42c163f29c069fef41feeb770c4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d4cb9ac37de1e274f4b01cf19d9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d3186247499b73554f5c008133a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb1474b07deaaf7f0ad5e8e4733ec997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc37aadeea7337db731cd4b8417c2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606e9841b092056dfbac44ef192dfdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c18f606af9d2c3232770c1790ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70615178308aed160ebcb2510b395c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c6c87f79d9719c778c1c843f502b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5735d394b91374deb5e046750dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cccca0f5b21c5877814306d4a030b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e01187a35a6fbb6733b68e5821b9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e83550ed6691d227bc6e0ba6ecede106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8892a7f70a9f3eeb9114776909c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eeb59a81b1943e50f6c1c9ba001de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40d70f86f21465fe12fb1123a5b0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe92015c148aa7e5cabdc48a9327e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3fba65db653afcb6028b31c0e9ef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac994aa64d2304d47a788785a464a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18086eb725f65886c9645756728381113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575de8eee5db363b957a049888dd0c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56dbe8e6fbe0fff029f0cde9243255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017bde1d0988fe4f9a03ed84f2140dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28ba6c10a106b6d78874e069c5e74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f62da4425741ad76ae09285de5a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763177b23db09f08ae7d24ce15c373c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40cdbddd2f9168534f5759c6c2b7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9501acbb7df10977bd4d1e004bdede121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19acc3f98a23728249e02d1b1915874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b598825d841db3558bc0747c30a3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63398cb648176e46c7eb3b26db8a8b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc43317d6e4634582a2f930f724443125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a497122406c577fbd9505ee0d5f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8aa56c85ad53187af245b3ee81d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7bdb4953679cb211bd56cc676fb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768f7b352b56dd5e91abceae466c69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b0066d1276c97a639228984f95e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378d6c036c33c524635e02037c27e4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6821f0c9608971918ad8cb1c42cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c1be24c7b79bed78d5dce0a18e5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926672be05b68092c07725e07802eaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3488b0013ddf9f58e98e8ad20aaec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa1691a1d9cfef41499b26ab851740136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715882d53434e103ccc264ea94dc4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c73703bbd514dfb17e6b6bc2fbe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d767fad59c6bebf80bf1b38128caba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d959569e44ab79511e3d3ead0c8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc8ed23c16bfa8a0ae2644ff4b5da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143c441df6b581b501bc5dbe835030d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f59395e2358c6d8cd38e5d5872d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0215d88b31f9295e2f0cadca96983c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66d639dab6be70bc385a9cd54872d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502046b7beb5da757895c23783966f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b328e46a242199dd0f7d7c5384e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d10a2a53e746001afb937f7077009148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d5d19109d5f8237006139e6b92cba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f3e7e0045f8cdcd36b257f90ba5db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250f478944d752dee81a12640cc287151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ba02ffec2a28f64ad75f5255658e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ac0fcb524496f3d4c82bf7dc884b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757da5166528a2a06a84db8c516694154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d01b49a9f0319883e0435e72a3de8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1938b00e9c561c523583e0696c119156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a749c2ed8c2ebc199ebcd36d805e58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fff94cbac3032f1a2704d7e2eabe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373ea17a2cfc215dbd72c0157dee80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b9f6a44a0130cc109342463c3ce0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538a494567c8eb9d553da1b5b175ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9500660cf15ab36e867703dc50ce039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae4f9f3895e4614d176ed24f83431163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085ec257db8ff68d656762b90bad94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9260f793946c7c4a7e48a04f67b5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada0f58fe87d02bd303b82948228ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53e271c92d5bde409192577177b85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e61a78da6b0838351bcb237ad7cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5701a251204ac8ebe4fc617caa17b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53396e95f6a1ccab9921055dc2891a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe63be9143c1827be79e616aec53a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f455510c3cdecf5c2a9d1f7e8ec8cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c1d1cd80e1e7985c119fa931c0e01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39998463e52cb3e5188321ca0bb0bdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48945bca3ff480a58b096667767758cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126f86e2ee5228ab393cd5d2c170dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdefcbd1b33157f11f9100918eba53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d12d6339750b03627e8bccb08ff61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc074a7fc771633e937d9444230429179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4ecdb5871f7c624c8fa53c25d62a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7cbbed19b7f7246bd10ec12302e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126a3221bc94c9938797b30ef8a9c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28765a19b124e83ce0ccda31fea50953183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9939c17647ccfe251c5d560df13f7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2576f935c1bdc76ca1edb8e867381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e765aeaff19151a01018db9a6cbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0489e62f5697141495292cd008818a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323583eba295141d6b82b04d8fd0f0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93422cd5a8410838daf07e8885a924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162983d2f151dd04bb8fad12ddf4b54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e351ec68b017730857205a9fccebd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cd0488e867886508387713d6939fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f8b59209dbfe4ba14f5c128cf33e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c82717203bebfa85164981f2fe27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c27d13f0657e2bf18d0d13f71fc6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c36ee489e85ae9c4bad1d17e3afd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b48c1dd5925a1879a12ec8ec8ed7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21279e1a2f1ddcd30d20e0152ddc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f74c11e2ff2b2589f4527ec2e34f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a36ee09e0106e7e1a0e88221e3510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de7f5e38a20e8c37f2ebc17b25cb31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c21be22a6fcce1602d83528e2d8026202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd2814ff90db038b20d215c0b7e64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca2209c512fdba0cb75652f0c3cea8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda06cb5dee2aae69e5300d4304d27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1560b8bb88d02de8c442aa266eb5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2e5d5453acb1c273cc9ee41515e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c58ac8c9b128f8bfe614bc604a337208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeefadbdc728857dd4c5c324e52f6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7706dcfdb2854c44b244dc65ce54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eb36cf0b05b2c48dcb3eaf60852cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8dd6478a6bc0756c02dc8f0a6424212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa76eb03d408d1b855d72869f144d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aac71d41b2de09588502c92e06a5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794756edb7271e9725708b97af16898a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92f30d557f560107508bfb889d67f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fdbd0dc0fe03a0fd759e113d47891217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6c40e21ac63581518009b453f18be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69911377c25ed4415ddd7e8fc01732219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31900acf6b536d2aae5c4801a0fb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec67b9ca8fc1e33e7d96ef6dc458d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274805c91d82ff2a0e68b348d8f8eb76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edb69c4f66daaa473125750469044223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd99899e1a2b354d62d6f788520f91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64fa116945973365641b475490453225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b066a2477648ea8fee289ff3de7ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350478055f565d751287162c9d37a3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9cc801189f08897da90e9a1a323b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59509f518fd3ceaf9f8e0c27201b3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511e65d4fcfbc6402ea199b85462fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788108b395ab5ad02d5fe68440e3354231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71164e6e94c3a3f953373a5bf593b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ac77122d9f18cb1ab9cafd3e0081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb58c7b28bfcaec4f7888914c86237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb0412d1955e3e7980d0c8085cb3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c80c69cce2f2675c7f735950cc0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1385a779a7b0e978df40e266c18f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c7dee07851ad7aff5c3f42d47ff7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53078c2951a49f4e72b878a07ef36ef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a555ec275d2882893f65e75b76c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e432bd11dee96639ee7121d06754682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85aad22546868b1d551a1f8eb7b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720494b5fcc0157e8192d33ac839f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba14c2f15084ec8ac5f6f69695a356244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c06b05a114afac5cbfc026427a655245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b976cb6fd91b7e724b7cae13929d20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e199ae4b1072362ddb7f204d60905247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cc6207e23ba78c7e2365ede14163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859248d683a967bceb88805cf654b8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbd377841e45a993324a1e45a27651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11389669fa3305f3a35b9a28fc0dc481251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016add4356cfb5fb511c3f874ffaee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f4402eada8fff7a145a5006c29a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29697d3fe8a9a129fafbf4e749c998dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c5d9979bcd7917312f4bb23e0d6b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1951b0367a3ae1cd19c956f5d225b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd94c1be999436cea1baf8b9e4e1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aae845a07e6187f46ae0d4815d6d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdecbd7dbdac1a91aff6cfdfaf8a1e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9df2cc287d9bd53fbf1a14ac3306260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee32b5b661eb06151e54d1fd59a4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eccd0746187e238de3dcb0f8efc36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46aa89080a778ad36142bc277d2749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6ffabe3089ef13721b5fbb15ffc37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ab02c8fefed14a5f56b9de32ce5f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382e44c5f6ed9bb4429845d25dfe08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8abae06b5b18cd16c104f6b7e8f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909d403445d0dd81e28931f6234b5bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c80ec948a378ea832847851be09f5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d1bd91d4f1bee6a33522af12e936270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec911cf6d902425fa213c77d5edc25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda3afb31c4c970d2b3586497cdf8c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50517654cfbe8d2e488223bcb3544c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a10db4d4f8a834cf34d85b5c5f13b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec0332985b63821f9415e376f510b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154308ed28d3ee54f3c89a638a6724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59120723dd128ecf8bfa284b81d51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba38fd01f6f1bb3414e05f354fe9b3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9013f5d649b56f58527ea8695b75f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f145b1237f37ed64dd9fc358b5a4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403eb733669cda60f44173375325bd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf078615c2aed3e891b636b4f6f86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43651a120a381f4656e29a5530193a25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c8db15d25d850fc135e0a4dfb012284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970bc5de56050a777b73ff35effafdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6bba833d3bf80ea038fbb33c2c79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4826b8dfb634eecdaf3b28b881ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c693e11d4c5308f5a21b9a8a147880f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ef0495621ae903d54c0df14236705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4bf8d5ac538bb0f2d9145a725f015290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b9959d15b849b75b68c07b19f3dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38c897d21d641722edf223ac8334f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de27371d4729a2dbe41d64ce45fab3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54858ac72230aacb5a51ac48f92352294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec04b662aee7883640c98f47f101e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d715011249cbd879fb30d5559063296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1761f860f110766c8813e603a9a37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c6904ad044c200164bd967fd83ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033aabb858453066d9c865ce19698b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8622dc9043869644f94f66261e982300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1ec5b3a99e92bc47d05420384142301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669482ff874b3c7ee1befbba4ea2dde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7bf75cfba01f1ca3b8ae67ace7a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509613e270f7e1b2fa5feabd72bef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cfba4e6a2fef7de31a53ce7fc2319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47474ddab61aa9d45cafd00480d404306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09870f732696cd3ab6622ee8c5aee69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48f1b0af13c0f12203c03ab5deaf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51786cf6b9671252e7ade3cc905b2182309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad00565965fe9cecfe3bcbd5031ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b40e52a43c6105cc99c97bc3808c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910d325128fb13cd117686df3b5346312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1774a7dd13456e5cc080e6eaf2d2b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad70e5ea4e965bdbb9282cf872a01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a50fc6a408985ca1258f34d59c99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ce2ea9a311f411b104d47e633440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697024b5a3d626b254fae752ac28a91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e698aeb17c3723a5a28afd13629e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4934d695a40f7c56ca0ce5865f2a18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6027f2aa8143c8324ed9f8cdf884320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22c772448f971fdea800f6ccc148f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b520404d3722d4f0e67558aefe5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7290dcdaf000f1dfed76804f25cab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751b33f3305f80006429b670ef41c08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab516bd9eba5fbfb93ca269a3e062b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f5de3a39c6b55467ba7cacbc6d4ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e216e7d60450162f9ede689a257851327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462aecd23500ee227de457582bef7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b40efac7495f8d8b60d21f3c31ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487ee20beb11c2c24ce711b6952d67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30621d00a9bc8e96b91af5ad1d90a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d21ca604bb22e03371f60f0f58e915332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bf8cbf52785b1fcf65b66d1f0a09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2cad7c015d0cb638aee35f1dd1e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdafc2df11cf356bbe8ad28d77cabf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac15fa11529e4d025000921417953de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3f9ec5acd1dbacef498aaf0524afc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2068043863e8b04fdc79a5dd054f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0cd1ee0627efa2293aa44fadf1629339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9d4ede672ba4528ad8fc0303dcc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a294fdebca5e1c7adfaa635483e2f99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af2dae9141bec0a50b16422c02b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80a1278052b05fd025c48ce2ba5d0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f96443e8296130c4de66d3071825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603641841082d888163b369784ddd6d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c468f0a71e6e809af9da4bb82d57e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102c1a3ffb41483819f0731c6c82f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc06e0d51aec4cf78cd60bc72a274348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00630aef9a14cee95afa6ef14e5f89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd9f5e1d0cc252538515d5b19505c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1de71a842c7799483b634a53291b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd918b2b38779a5c515b2b50699a589352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc9cf872a24f1d7f96ad2e9a0a882353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5dcbe629f395538fc425fd0bd322354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885f01f4ad978ed92c318c734f09a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b65573ab1cd5f47ed3873616cf08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af622cf87fcbf07033c4dbb7c4afc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775d048f53e725e903c2402560031d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ac1440580aa1caf898e5822a5a08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63cd79360eb734fdc6ed97401f138360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c167591521b4e217a7d167a07d7523361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2b17311856664b55e3f3984db690362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adddc3f41bd0b9404b59349f2263d8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908a6d5cfea369069efec4e78cb14f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28b4014fcde539373765abf102e53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606de6b7b24e4e6b523ebf815b837f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d442daf4b1cf001bf1b652fa5c65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e71d101dcb96aed4d57dc0e08efe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c637e68c7e03d510f440beb9f3aa10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558516e07331de7fd9f113bc3eb158d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d3617f164cb3b5f984439581bce2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf9ceeadd1bc9a86a62055dcb6f2aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a6b94dbdd8af3d0cf51b139356c07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7467bc0e231e7f0391150a46e365374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb54a9e85e5c8b9c24b2089665e7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40fc4f6e9e34e1a03a4fc2e6f0808376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028c163acac23c9fe35b2d3b95df10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb72446932fd914accaecb030e1d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb4f769acb46e75cdd7f42ec31607379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445835acc6358708457577d2bd7e96c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cab8c5b03c4ca11443963a19ce623381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf5b6e85b52f8843079a2371e2ce7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ab91fa043bc953f09de7233f5e2e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677fc3b95782cfeceb8e08f736afc77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454a9112046aa099ec13d71c40cb2e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ad5c2914ab163cacd6a68413fd15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865268a4551d6efa009c58bcd3a4fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4eb62bedb1d57346f9a023c968c18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e4246a259e187f1dc2d5fd0c084b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38da41f2dc85ba906e2d484bfdc91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bfbab423145510d953817b3a80be7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e9769b234537632858c735813465392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f092cec20b5af171e24d33225d4e32d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dde47cfc285c0845cc08bebdb9c13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdb02d91214c2440aff8026a3f24b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8fa3503e901220b082c1252226cc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc768c94c9a5c40ff35440f611bb306397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00199d3c1a8b415aaf7afd198feed63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf2b974b779048203f314b3a1f0d05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd98cf9e30e43cb16af6e57c6e22d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213037f36efc8bcb7e7133c2e427f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8fe9512cbb7521dec0851e1f3f9fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fcfd52c16a420d999ff1192448cb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b2a0760fd1057d8a81ca262448a67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80235c868d672f9ea914a1fdfd85e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce5d328595a849849515e90e8d2cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bee27045ee04626d3cf0f3facf9cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546268d9c8e23878e5180df2a6c5608c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430691b27783f5c51e46732d6580b26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39be79d669d19a43fd475029fe6913410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4303d0885941f005fa7dadd0b6c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e93560c810b4912ea5cebd5c4f9ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b532cdd94f77a29704cb854aff4f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447bf3c11ddea5f2a24ac27c7179991414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ad918ce9c5ccc09e7f35d215959b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b07833aae80e6e6fb516d5de767988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b06f46635b3e5ee40c8cf4d745415417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726243a9612ca238f2831b5fba6d0110418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6adb14cc7b3c111fc94655932cc5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86067630f8db12290d378ba366ca4a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd73ca1ede77e4ffeff638a1c21c238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9949c1d483685ee3e592f5bf1893c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb7816fbd63bb79eb9f097f213d96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d373cc19d141c3e45c42a20920832d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38584fa44ab1264aeb138eef1c48a05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaca94f938ee2b3ba31eb7f8e87c9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8266df8bbf288fe5236c7cfb49d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20708b38f0ee08a24c51934923c32e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1598bafec2d55f8b1ac1006995a901429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0514f312c0d1db99ca157edd07b07b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ca41264938ef48b8c3e772646763431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b913046f7eebc5b7bec3d89229c68f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c100aa70a3292608cc5159c4f190d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108069f3af6280b27968c13c62681917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd62073cc322adb6908173062d6ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd8051c78304854cc3d02d0872999436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d79eeb4443d59a43fb7e3a9bfb20f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61431df707417b747e8f2903e0bd784d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258f6760096974781df267e140b27e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c0c52cbcf6a39579b1c4d2325c614440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560c0d0f5a0e7b567ff6ffe5f4aaf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9073ed394acf0144d7b27a786022c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a59c90e777b7b954009d142bf8e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57b2cd73b98de0e6ec0baa4ded7cad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec252e8a86a1d3ab8f474a9b58700445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8fec0d72a02efb843a4c0a8540310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e4dd790b4982eace318d8ebe0c93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9196f855805bf5598beec7da1ac9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4d8333e7835197ba1f24cec834ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ae683b7ba78b02e2cc95ed50c75da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c165e770f12f21998678ef9d35671451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f9c24e1dfe2fbbc5ee3b3ed6580ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864720941b6367b936074e2ced9618453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a68b0703db6d8b0cf5e83563e634454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740f31f8a76caf8359b3a148070e59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3592923a21c1aadf904c5fe0d13c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a276db2395bea7f7f9638dd31584396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614d136300c463d80669c406421219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f8d40b2e2487bbc63546c07ad218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841708f5c2312d253cfd58dd6377bdcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3250dafdd25d077a5302df632cf41b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbaeff6eeb2ff2682a5c0d81e523a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1508cd214d1bf7fe79e27ec8dc7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46ea0a1907391cbc19c2f2d15e1871464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccfcf54f4a7a6a5fd136bd5b82d10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d53636249053aa6df19b7e69270b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f13e193d5ce1d192e0b6334aa336f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14dbe83ecc893c5cbd0e12bea1884468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f0fb0b23cc1a79462ff49dad7ba4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338066964b06807b8dc6e5342db17d49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf3772507b563b98dba84183c4af9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f1265de42711721226cc948689ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724c917bd3d165d37f2475e7a2a16dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824def4c4a8a4d17f6ce26e4835f47c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec90a12d5953a949d4f02e29dc6d62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46311d66cc49df31641d1ed6f8a62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e695c100bd397309e0f2ec03b968da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203699e4a7b444c4355a7207a5d4a3b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634661043ec6192e776a309fa73acd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679855d8ee487c42e1928ff311a79d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009012101568860a01ec029ce4d660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbfbae284e654eb96a93c3db2b09f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32bfc02564b7117fb56eea80123ac3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab21c1a6abe7d99417100f7ccf798484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293e228da72c8263fc291d9eb90eb09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954899a74c2ae1e45fc2f9d4164662486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b24a9cc3dc275482b037c71b21ce1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87b6b77a73a0d784392e28d5fcf1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f1d5658e745d1839cf7c9935e067e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184426883e1e5a3943140e86a3dbf54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad01b875664f0c29c1566f9af58cfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2c42680dc2a3b533f2670d5b86baa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00a95496cbbb7991b4909843c6ee4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2055a6f65de9d2717e45d6ba4cc2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ddbf4d6fa36bb90647bfcab4743d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243170d1a6716f2454aa6440123ca22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6cebd04cd02f8d618b028d18988f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d5230f84ae71294029eb03b5bf5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5f9dc84cd5f51204d5e12eac953b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5c0ae513bb940db175417ea9c612500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631610feebf8fb607bcd32f8e2477933501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4d8c47fed7ca016e154c888accf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169dade4c15d624df10a13d8a27a7f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205d88f050d89c5e95a246e9909082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f26af43d12451cd20bb5ac1e272e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1aad529483e56a292294aaad1d4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ba2ece70696fe26499746e40dc319507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81834894405a2a908610c71b1f6725508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662ff7931dfb861eddbb51bda3828d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47a29c8fb8b051a0c649d2d55f9d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca51b4beacb1e49d67809cfa3fefe3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695181bf4a7e1c233e01393363bb34fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c69c97e9b2179cf7bbbab3468f1fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56a4c15d0e5ce2fa131d125a5179d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491782a520c14fc640054ebd04afae29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b64c45ee7f8910ea747fb8db1c6b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842349258e1d7696acfb952340e1a66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155c719ba56d6ec5e19601d854da68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e41da5f1292b121f8b02e1f1bbab53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0c2c852ac3f95b36429d2725178e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e690334d310b1f4c2b3f5369aadde0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3bdf0e5004d3951858e28fc74adf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f3eb0eaa512b675dd071a249a70c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b262abfc46fa00e7487796ba290723524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf8b39a1db8c2f6a304091a500c24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c081b21a5f63e994784678acdab5a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174f0b7ea659267e3394f45ee496736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824ee41368a43a1193e8391f3d9f57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03496399fb134cd98e8ca9756acc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0d64d864734287ef5a7c9be55e9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54612f46a6dc20debb6eb078f9b66b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938763acb64f288ba3639d23ec4ec9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688dc8cd347853958949ce3adc4fd02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256186d3426b272deeec687e22306c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3116fb86592b11de9d547722cfb5484535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8228af6c5d23f2b7b3e4de5ad402536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110629b72a024be085d95f2078eeb1c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6605ef0409959885cf7db7119ae857f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a730c709cc7b3190e760dedf6e38b51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca537d99a26128db1950862255dc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c5d704012c7d2e42048bb3e8c2b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d47dc93ba7ee2d17f5b7fb4404b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf45c05d44af5cecbcd9d59e46513543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4049618417ccabaa30be6790cad26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcaa3821abecc6a90210e6d86f86ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430b407dd5173f56aba471b4b03611546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd3a8e910fc102421eb6d2109960a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae7b7f576debdea46d6bb398db29d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94245eb02845af344aecbc2473183f71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ff9bd8ec5ec567defb39bce517c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb31f30beca6ddeefe68c8d99569fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155490f85fe774796f864a52bc709999552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5d4aa852b33595d62ad9a40b7cc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca878ca4bb7bca1e0f140e12e0d0959f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57be898116c350b70ac2b8ce36813c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc1d1a64b59dd8cf8cdf26a9a8c609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2582b80d55ddaf9fe824c32b472f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab8b1291508043c82a1fdfbb2f028558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9ac9a5c5029be414f882b5bac37b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2d2ec29f6077e0b37741a402dc20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72febafeec0a2cbb06441c0f5631a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc44695445dbf4f6cbe30da01d4d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562daaa7ec8cf29658d92a82d525d5f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737184642fa81cb56643252bf6d76eec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aaec8b965f8837322df5a9206843c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71bd5404ace52c4dc5811b50dad4bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270555e13726eff23d059db710cc0d32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0e43a306f5268efe23927f3de558c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21edc6886aee9144e5c0797356bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6596b655c48dae4d25147a452cef1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dcd5f453b31ff2620335241eafb8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3709b340ab71a7a115bdfae938e62e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f53a4a4db12a44946864c79a284b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396e06c680d153031197da9b72d254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31adc3d8443cca81a737f6303bea6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb645fb2c5902a281d6e9931fefa3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4568f19d80ee3466e43db6ba3467b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87fec2ef9d83908d21348e50abda97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d2515e6585c59a654e1705f474c94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f19e9ebd59c632326afe5624c1102580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccabd7d5082b33eca85f8118313976581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704370c31ee6793ff772409235c0722c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a25697cdf96aca1ce5112f14de62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a968ca29e590f57248e264550f4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d258445841eee8d6e6a8137fc241508585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89a1641deec22a9980eb86dedb4ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae363fe5d3e36bcfca3b40a9a2104f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554148e804c7d6e4f03b77e83c97325588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1db61f6c883d393656cc07dd5acf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2de0ff2100fbba4f56f9157fc535b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf880e341285683583e990f566915d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359c71a04e3ec4e396e2bff9981e8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad03bcd70f18fe3df9e2b936fa9aa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ced7b0220599a881648f39af6758594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3db0f9650af6b3e6d6e5302a81ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e456d3748d5476d21d634273cdb0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4268281b2115d064325e10d3137f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dbcb2c5aee6441154d12fb590024598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76653d76baff4c961ed631b6bd21cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e45a9664a9ab8b9e8efc1049243c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d36ba2d39c8e06eaf1306b8e6f40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce64620002fd6a269e0f207faf85dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1cba379e14ed9445388ec83317c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8c0534e352a2d2304548f5baff85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33652bad4ec13fdfe1cc3a6d6966490605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8961b02db914a0ac38909195fcf3eee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70aa5aa795751df67c1dc8ec4b43a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad299e4a61d616820b43ab87237e41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b628c2c240f52a36b244168126a516609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff99bd3b8815641759c9665313ad1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b36c9358601d05f651eba6a3e3a4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176707979f9525f32e5fa9fb0a4e2888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4812c5b33507807cf86607d27e772613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615b66ff990e9df550b5e607129d8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19615eeb077ebb75f913bee10873dcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42e740a25ce466182a1884c844b4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a73b2c6f71235b2337fd74bf69c37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb9eb14dc6927121851db437ef8ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaccfbac9d96234288a9ea6660ba2fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160093e8c6eecfd17225ffd577c8a8b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89f08e93aed2b6195e5d8537818f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684ae8ae513ac83a48d85074cdd7dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692eb9d48ee43c3c46a1234d1d2fdb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d360974ea1139df35172e7afd1444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d28462bb4123a6f3508cc3549263d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283614e4e47930577a8a900e2cc620626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8100cf50d9c22d0786cf80306230c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813b215f13f6d9408b07fca7cadeb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485cfcdad7587f23e240a9bd0ebdc0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02aa9955b7c7702f073fe10985d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485de576967214aab118d9c3924d99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d671566891c57c8f8cae299b449422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777082489b12ce69416409db82de8815633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf87b5d7c93a150db90a736a6a1ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a382f32d02d98d8d65ce03d56615b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a899309f8296a6582c970c40a7df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93e21f1dec9d397c51f4a3ae4fb52c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5071332a0fd918e01ae45a5515dd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36e1c8eecab16c1e1f343711c188a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f54fc9411fc12409009d9dd2cc0ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebcf77fe1dd0383e544361cc61105d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ad5e31b20621b591952cb294f079642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c15dcdef1bfa8d552e43db6ebe682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671773415b6b5f22410ead8cc3b90d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f2c18e5d8bafaa491f9d6951a26d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36544345e8e3851fdea99f856ca7be5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca542d5361d577c2f9d9d3249ba29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93eeb32811be0acb74cf577fd5b727648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f8cb096fd4589d399bed96afb0f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d76572fdb34e304859729f22d6b35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184b83b368fcdf8cc0c3ab4aaae812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5abb9f45bc92ca5de08711fe5bac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f92e92c96db5a322e66dc8874cb1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e0734c25e19f7893d7715ebabcf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1d8a40b35b01e8140b7503a30f0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf49d71149f02eb172ca8047b29e88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87129b982b7601b458fbfb969dd7b4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b828df266dc87b92a8e3f976a5a75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75125f4460c0e7f5d83914674db6537e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0ed0de47468ffe7ec596cabea3eca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a48ebd1a90143d58872341c1327d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43111104c01fa793e0800e9a8da06ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509c642964094c8d790e7fd3a997f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd548c9c34826ed81a1a08490f8e659664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f87db5983aeedad5b8b777395763b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e7f0eb2b4eda3fbcf5e9c7533a3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5ef90cc6212f4197445fa80c90c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768508da2dd144068e2125b931268db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91465726c77ad22c002b82f29fae64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125974671618f42d3211db266dd270670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48664eea521e38d043e3dde47c63a67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13510499f3fab3126f26f4502dff8f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51ab60c91318ac94eed74b80cd0b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259dce0af66a116a0a062dc6a7bd3f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f3a79154b60b4e316ebcf5b92b07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958d0ebb9b7fad2d368be07381804e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c8e6e69f725e879476a5fac19fd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade359a372788d3b599317612389c6bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468cf0a6b6301de87dc99a1dff17d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6663f961a9cf41a35e7fe3aadfbbe9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc175fe6a8d42589b65507699a72a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273867f53fb577b94dac32e34b78870682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a324de00921b21ac6a02ca4dd0920c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08f5b695b79bb1d4179a9b12bf3a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b77d574fc10a7e77fc72408602d6be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec443eaa64d647a335c3681567af712686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a4545f7f93d300bc664c03264a89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db6f755fd981a04ce041254cca826688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fa9dc4a281d34d720fb977005599f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80474fc37334c6ccd483e5cec4457776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f868690c511ec5cbf51bcda14f115691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e21e768f64ef2e78a1aa1ccced4e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02541ec17b40f2e0389b97b5c0ee7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a3a42427f75fbc0a9711d2fe59ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f832a62aee13bade9b37c99c11abc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f67798c257ce1498ce38b03d58e5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059523ad3a472e9b3b19df2756bda43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab80d00dfed7a10f44357d2e27c632698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc9e5cb971628806ded56829d4b90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856312805b19d1afd5af666df837071d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf4e270f9abb3e37413a69b6a43c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b7db6488746c367f8f4bb6c0e74f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf726694ef9c284b195a9983e0046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d586f391b026ec469c9769cc9ad881a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5407d6f43bd806352dc9466f4259eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069bed5bf6fe0bd7b0b99d8c69ec64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0685eadd9df57080d090b59dd2e903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116ebb6530b3f237c5d43ca844c276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885555c3c79670777ff7df21054301a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189f1cde596994b201e0815a5cca25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83600413760d3876eaf0d4a3a0b7da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2dcedb4a40d9b9a4f9da19ab46f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec515bb4953c89c73d096ff88c348713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d657b153ae0b49f9817f8d428157714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7870783f03cb81359909cb3c59f7fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d57ca4cefc2494795cc9d56d92f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3b61d78ecc4a183fc84f007426a93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a30010a224d0eca83075de9974ad0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca684b3673bd53c327f4ee40643e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78283a17b1c947ceaf1b86b6c0745a26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf0db5abe1c417b7a280f2133d171721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8061f6038b04b9cc8f806f64f90f21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d22b9e0dc7c778a898de3a6f2fd2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0dba4f26d25cdf1d886485da904e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971922cd371ad946fa7d50259127e49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b9db91c053a60a592a840d7a57ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d72dc7cef9f2a94082c4ccca49d04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf007da53d78ebb4478fa62d9608cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e1621ab65e68e93ac8ad8c738c6a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a17e4ba4f884986c1d51296852474d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585404e0d9686e266da7699c0d19b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99321a70e13d9aae3e3eec02d15c3732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e631c5b38b4c9eb63f0b1e312b92e1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae62e42b39638e8c8b0fd1da8256de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c16ca5d0beea260029e77af8f93193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe9ec1637acd9685dd98998b32a4ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07a45e851319a5b725b4be4e9f71915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9578ab05d1d573c9661e0fb69192c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f946624b772651e2f9136f91ef847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980429ce3a1ca406a6bb18bc1044dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888e495a4eed655f8da8e9b399a2a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfb28f40304e58bbc36fcbf400a73810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089885190124129665a2b2a3f4121d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5702d7ce3b32ddcad2afc1417affb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b4774ac7f7469bafa06dca61592613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c7002c120e2c2ad6cd664be9ea7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc861ff6a217e6495a75455fd0b00e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b73a70f987227d26c42c0b86efff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159443bf9f9953475adc672b2e7502a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ad23566e106975dff20d3cb5006818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3505f06272345d70f7de10d770a2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce95559a5d684f7ee2b3f280e3026820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a401979101202bd72b979a6806f14b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84db22eec35fe65a5883d09d395d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4c1a4a463a152d2106b3447a3eea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e2f5836ba5da6e3508d2469c20e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac819ccceae1e7d8fc8ebfa48ed1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840af03eab6655bd24e7ed096c102326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77185081b235e2f89387debb4af97627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ac35e29ca021aa63c08fffcbc0e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3533d8d1df09e4614dc09ef5890b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebb4e490bd17d5a3ecaaa8cf22f59c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511bf2c72d88a8725ac4d02764561e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc162e0732163454344196b48348232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9095904df1244d1dff5a9f844b7ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd823405782213d33f6c078e7d322f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94425d43a5029fb351f3e3d715f1ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aada57d7adea5e64f02124122178936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395fc7cd95db0108e189483fe1596537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99b90217a2466b713ae7548594c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0850f647a2e5873f416079e528b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f129079738bf90f11ac0b237a46591840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d367fb64f6224c5ef6e89cc77177441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112468261e6ec6454cb62a83554551a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf40157527164e6903bea316545b6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fc651acc1b359a9c087c1ae7f67344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3fdd433da4a42801ad82605066ad245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa770fea7be4869e98551676c6e1722a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730682c225623d4c44123984d36b8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8536040b86954f4c7f02f5513a9c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c21d0740fdda206f4f76b34a210049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6476c5406f1142f8d7b104e9bc78e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca26775391a1d068a564316ec3e237351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e0d5c3d203080aea4f0b1bbacfff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05445ee9b317b3e914ba893239c4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fc2c4491ffec945c6e32db2bfb4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f982f8c0530e39b85731bb34615cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f189c486dd64617dbc50a1bd38433856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79be10fbd453b956b81703274225b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75098ea7ce68a0c37517b1a42443258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb9167f5de10dc2da60f5b1b16dfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5ae9d3608e04de2640a9ed0a2d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d73e80afabc9f4227f2bfd2d992061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25447547a0af7f03d83a213d22894c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246af106b155bc1c5edd110086432f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a0bc065535b21938805d012ebdb0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8144102625befd062c9256f07fc1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492e5514f177acec26d029f030824d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6decda167abf67a99c2f051a8202867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cdce7aaed313c4b9791fae3b3cd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d603324efbdbb50c4e6e5a6102202969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3c911a0deb0a68b8342e20494551070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be321401286912719be26523ffdfeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5b5512060a5743cf5df81b28be87a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59efd15a776338ba71c4e7c671f9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb3ba0698d20b45b5db3814bfe6f5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f75f7e8f87170e170a278eee930075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fcb2df57919bf2e2aa83b7882edc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b50ffb63e489ca6ed03b044727ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628e4cd9b990f77212690d75037e4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8788ece21b15efb9f5ef0fe80bf02b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381b635e8e5984635ddb2aec35462e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c08ab97cc58cb1246ef053a5c354581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d88c0699a07faa9e71e1551a1dab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267dcbee43f87c7cb46c9f73eb46b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef014bab2914f415f8a088a1ca05884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4f983ee539b3d183c9b8d5ff90fd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b47f2997d0630da56864c059a992486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520337b3d27eef27eacddc279ccc507287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d954da4e3fb9833ec2977212cf4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fa6b758852e9513dbc1330b462e4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aac94a2949e3c346741b16465cf6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829ae37992838ec2aa88631f62072891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6b4cdd85a35bf9ac57c397fe2a9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e52493c3935cfd7dde4e9913d1f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338b557747e17664ae96d6bddd628294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166f42c8c06a9f5e7f19351fcdeb1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd236558108c9e2fb096d93222f922096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49964f09550f18afbd4ac0fb433f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95e50d2bf276cd092ae90d185609ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a71e5a5d87a3a679bc078eb3fda499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e1744564a6dbd22a3c47da57bc211100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38fce86f12acdeb86e99357be9b01f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8d7fb7347add5809240106b103d46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6c3d9ac5ffb152325f3ef2f82bc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9ce725b688d1ba349394ff38e5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9147ccd5efe53fb45ef82b27156cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cae007f96d981b85e2bdcd1264c196106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c07b8ecf339e113fed25fdb244171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d752cdc4c421b737190824192e35a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e42ec4b095a0ff4a600bb12def6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cab5605e1e094d459a87d094f38c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52088d84b8a6d6c6f68c878339a6718e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a9be839e057ae85b581bafd26d42d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba771a3be6654a6c792062cbfd04c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33cce06a61f8446ed9e88323edeacb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72ace6618aa648e138afd47220ee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4970e2d3b0204723a4aa3a8ae4d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909610e886f640f5f5d72d0c6a810b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9acc59b8aa5748daecbf32f807c2dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b987e21b543064c5266855748c02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09151ca8d47f103596951a1b2b05f26e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b908a30aeea7f226e92ee5abcb491f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1e1e3d82d69471f3ec814089e432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d49d1698b7c4b4c2e99782d9f5c12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f795a5d3f42a13d8622aaac9fd692a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f3803e4ed41a70eba23264935e6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02827956f0d11e8b8570dff6e60cef67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb870f61b2c9c2fc93bfc355e26b9e97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe75f8bd2b560f6dd4dcedabe4c78a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cf5e05b4cdce43c7ede91f2efbc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe817a67affa5ed67352874c9958563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc6b4a269381219904d3a94c68445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c5cdf13368854bd1f93877d8e572132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9f874784b3aec3ea4b887df2f465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc7ae3ba00c3bf1d11c2a557fa8e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f29c8d363ff1aa8190f590429ae31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7598920334c580031fde1ece2b6875136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3d5e3d864948e9569cce04b162b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa62a4addb73ee8d0bef675946c3944138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e6f9497d8fa0544c88239d60a7738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222939be9f0051670185b204582c8c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0be3e573dc55fe3d4696e8e6ba0e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b74d3cf405b61531b0d58396393b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef35d7d6371a6518ce6f504bf027d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37c80dd33454411ecdabd790a516da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ee9e039464ffbd441b1fcb42f8be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d131e6d2b94e740bcf74cf4b0082d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f653fdf439d1358b09537d07609d7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab19c77de8f23b86dfcf933c00eb7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac3df49e2f900b462a42345356b93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e79416070d80f731605b8ab977c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3785999b2b82b6216a34529ae0a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ae806756aec8204f5d0a68e56670152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93449d43ee34eadc65be1f271a0c1429153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe322320381971e96140a31eb50320154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdb77a7fb5dfef38489de0fa633af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62d9506eb5c0d1e4bbd7718bf3d29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969b6e8ca98d790fab536babfd8dd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e87c1a2edbf97d31b128dede52b3cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6e9bcd3ad7fa126d17050203dc57e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64509a0cff2cfe8c3029c7192d83654160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b412a8bfac3f22af184f2bccc759b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1b9aebd93e4bcb7661cc2e167466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f37f4c0f86222bb28e6d2cf1a7c36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc57dc606dfdb8ad7058f8fd1c53d5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e32f665f55fa0465e43471135170165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ff1f92ef0de2e1f89a1ac6c81a31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f7ae06f15568aaa13cf6122b6955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badced1fe579cd894a6953fab93a1d37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea3b19a50aed96aa78f98b414d5fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49aa6dae2cf42a032cbacb3662b197170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5d0ee2beba3c0f9d3eac7cc0c6ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5d53d8b49d1ac927cc3dc9c41f7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7eef4cc8b34840039c205dc3f374173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf9c8dcc09d43c8b05b28991474d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f927b4e26df2c92a6d6ab0deef745d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932a93a346f084e6aaf008d0fffdcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da6fd2a3ce25b0059f9a3aeef5da2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331189c752342aa205a89a613bef7d7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029547d53f93731a825572e1070e79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62f1a58cf64ac3cc03cfec320910d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e16af0c88d13ccff1dc2825e83fbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e57d03a7dac7308d1b7df92c9e73a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb044d6af54af61670bb2e3e6545d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab4bb892d70edb61c01955295d743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6db25291ce753ddf08b4cede6c83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af7e350ba69ac221904bead44b550186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9591574ae95584759775a0450505187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b513ae4e28b6a7cd2816b0b0344e71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39ca1a4a2d48227f8b9c7f8238169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce15a74a44f79aa8ff2164a8e146b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a79550bc2cac03bb605772fc3d74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b95718b47b5833279d04e18c6e653192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78591075e256d5223cfba8f6e2f45c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58728d85361df1d0b9bc1939e0d81b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532a80f66bda39a7171a082d642fe40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822c9c57e4fc353afa0e10a33d9a5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88efc7fd374be01888296198f0180a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be418b44db3d632835ee27b109f4fd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211519d3f1b218c292e3225690bd21b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fadaa213653afa5e6664a130c4535200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8598b5f632116e4007eeebbf376294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f1a5b4fa5aab537db7bdcc6dcff8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d171083c4b86dab051e9282641fef0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e70a19de96a30c99c2de647f96b2da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004ed0ea952ec5f8862c7c854499a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55458f09b7967da16e9bf4b055af525206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b50f249ad6d47cf12423e6843b15e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f18ebea5355b78a6fef3ec069a859208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d9b6e5cf932fe867ad467db326f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5348b0dda73876c35c9a9b5ebd02ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2961e2f008d362e4da050e4500de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aae835076eab3bd67d98f5fef6316212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c2451b70c18dec64d98733f22cdd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6adcbbecd0288ac108ea54aa5ca1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64acb3aa9584808452d0451e7bc6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3db868e66fac6fb75615c3cca9f0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce5c39172663118a9a81d56b4d886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd54e378a29189e0797a706a8e4d7f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321ffa534ca36264967bc86b1d8e26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db2376c446e753ef366647753e77c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c792879190557a942a98a7062f9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96765529926008b5c59e346af2ceec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192ed01f44e6ee7b194c08a9d2928e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272e6f72b1a3394048f24a39188d0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f2371d1321bf63cdcadaaee03ca7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ccca38fd12c029eaebee4479641e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab8518dd619bc950ad6892e368a46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36cf8c091ac66a659e120a935d29db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d64ffeeca7f670bf005d3ad6cbbcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d8efe757c832c2b500d4717bb0a23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad8e0b88d1a52112f4246a79b81e2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632275ce3aef0e214872ab00b3bc0a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdcb029d247ac5d744cd05662a58b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0ad5c39e58705e7cee75d8966793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e32c1b067c00fa4c084c9613f505235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db76a819e552a275165a1bd0776ce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c36659d856bca260e27d38e104db48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb6b27d0a4e2442ce873cad381dcaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b93cd15eecba031ac1d5dd88145e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4fd03add4393b6f4b66acf7fef5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d41486cbb0856de63dc4fe25e85a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d65c3e95833eb139097f05010d52c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa05dbee51b1e502ce734a7316984a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28462193d9c3d81510bd85a98dd23269244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc615ff9b1d013bb5ec82bf63dd0274245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4840e318b5e7ef7b593c580441361d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5b7c67389f1b027360225ba62a1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80b3823f2aae903f36c59cc5132d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a897cca444901d9b0b6ae816efca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc84af2689804fa4d393f8aa5de06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca8c18bc9829979d09a1145dc4d26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fed31376bbbb9995d4291a6b708bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28555480494a758e388b70d7429c3a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3729aedb69b97b40a7b5b1d502740254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ee72c911cc092726772e3f3a0da5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679581e0e75f4bcf5059d09c49622e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934dbbcba2a69792cdf228f62709d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403c72a5310bb3865ee03023b38225258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83520316a3414967aa87d653ad95613c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb5288ea8c2aa14d74d85b3fd497e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31325e9ce300b2c40c0e434992d5e41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fa21e3c791f7d6e94002ec477a5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0972986529c45fd6c4405fda2a8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913007258cdbf985921b5f89dbac0672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd2fa5c23f8a2ac53d3838e8b41f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f97b38fedb2c6ff0536a090bfe3ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b69a0eb1edd0b34fcb8c91af2a4c04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635075a62f790b533252b183622c5eb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e669308524792ef7133473be1ded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03526ba7ef3e1940ed9637580c50fba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8b37d59276466a0a9ccb0995bcc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ef4cd7c6b5685565eaf28ca5b1db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b19b4a98471a7c48646f7b2c6613f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e73692d05fda3c351aecb58a537e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b39d71111f6d843e88a17e3cfc4bb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ea04b639f89ef7595d76f28bd4c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095293e2e10207b042a6b1c5718ed7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9181fdd350eea53c6919477ad03d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547fbe0e0b6f284959260d6cea7ae7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e87a1ca8aa2dd6a68f8554901c4a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc926bcfd015d8bbcd8a4dc6afde753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c415d75d10b7d5867bc4241efa6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68423bfe2b894084c100322ce3334283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102a69ca34105f8cee884301c02cb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7dd1d36ea25f1cdd13622d8ab4e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2da9a28f19cfd798c67253b8594a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c015f0d367019c1a66435fd98f039d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2632838e9bd1200b5e05cb2615069288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad96ccc6bdb5258ca4a68a38e651b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cec67d842515327e63722a08e5e422290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da836ed10be796c9d1ddaa45230557a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f90a1ff26043be0d3076a85b78252292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d91c72fdf6e296d4e00d766de4c7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f8f1fb21006168cda5bf3b0305332294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0243d743801751ec46b714b9014f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338daf5684190633ee8d5ebb0837c13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa7ef91306e63ec83dcfa1e6e0b90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dca6df50f3022d356b67897a4138c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c010586c7f596ffeee0219754413a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89709e5c2e1f158bd5de59b766e8d39a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736afd79443297025a2ba030f485991301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614baff2b58d420a9b0f030c42f8a22f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b87cc1f6d8b4a95a25b618fdf50e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd00e239657558c7f10912d3b4064a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d500cc7a80650bbcf234d2ecf51a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d885af084c25a0cbb5b317819d64bce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe526a18f27a510a31dfa6846b71e927307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b066b5640f305e7971abf165920b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef6572d23523a649c2f726b34bbad0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080e84ed10612eb1ca490c9a5322ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e89523117d03c5482d8c77569b1ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf442932bd0a9411eb88f244fea2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28767545ec264e7bfe755a41fcd1ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666cad2f72dacc01f6b615c7f26968314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc6bb6b4f26122d95b38d42a3b19e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845cb7c8d8759dd0de19255691b895316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d498656d51776839561f6f61bcceae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cede99aa8abb9ddf26fd57dc00746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608876edec16ecf9eac887e9b69b0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502fcc5ee87162c5821c076992eb1b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c7fa7e3561819c30449a2f7fc22b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f628e64a094b1a13e0854b6a70c85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e7446bcb85a73d68a355bbbbebb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd997a80a2d472513ed910adba18e31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15b42a52e8c0ae203b6b8c6f4ea1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c8076637a33ea9ee57b36bea8e55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25600615e50b3ecc1ec827bee999094e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c9719ca29478f794eae5e210efea7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffdc320fe9921b96df914258142edb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f301c7c1448c32f5662da57e5025330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882eca09561e6e0cd61ce262c44f796331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431d29b1441b553ccada1de560e4a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3762e0548d43396a459a8c9e73c748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d8335e6ed6b7f07cfaecde910456334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae92b8adf729420dd3cd71c38133f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477955fbb7986ed4260cccec90924f6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d5d2ba360df6bcb5bb025bffbe6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af39c8d3e6911713cd5fec279e0f57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846279631020a2aca81b44b6b3450d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b235d6ab1e6195672b61c853bf54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0da8657810d43e466cda39d3b2f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aabfdbcc2d2a4e0978e5311fc253e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011f882ffb8e6c4315f06151207b8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c57f47c01892e4d135ee979416ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f855af9bd819136b2d7d954aa251cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8716e8ec32384c92f4ed0955e5196346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a75511dd950ea3080f331f3c27f10c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dd908707b30c628e156182a8a1223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106dba648c34f355c8492045bddd93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4050bc72bba28ddb05bdd5c9819cb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec761429b47ddf4d3c5ee8eb17e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90fb957e80f8b12449a80da541944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad449ba8c93df498cc4cfbbd0748c53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d675f69f0f1436575020d029ad0ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48b734a171b8200592e3e0ddbc299355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213bf6643614775b651e5c863b9907356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719380075b4042c9a19a4e73151397d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a159e34dc1b07ca3ace3a5f4f1188358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7a7d3b75e345eb72dddb3f383d28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82defa1a74d802a60546e2b573bb8f11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05053f17a928c69e716cbc595994fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449d3c2d71e36b8929fed1d55d4dc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873549d1860bb1d281827360273d8f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc7448746dc896fc6c3e6411384a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09736e9b58ab8adf9c91ae5e3f867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754570d4d1eaf759a173c6161e2f9c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605038af9a20289cf4c20744d2c1e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9850bce5e1c183e23aaa474a41711d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a50d5eead40877d4eb3538d8e721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c93728e324e629406953b8e9bab3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb50b9f082841a29139647982d6cd2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cfd0a7282f591d594ad89af5f24f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ecc5772f9c612dc5cfef3ca86551373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f42e6eb4f5b46be70e76a048a2e63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b43bac2305b878df07da08fe8879c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6781b2a9da7a8222c623eb22e90b2fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399ce56696029159065eba9a408431377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9630844175b6c89b2b71bba9e4dbf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3a5800dbf108bd5c79f7ac9f7be7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51301cb6a298353f00de9fcd59c55ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067c13a1ae49abebff8d97e1fa509c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a285c61c28271f0c2c227000280b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d1cc0569431065980a2937d49a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99e59d2557e1c0cf0ae1c464b134a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa0b36d520bd32a47ba360fc427c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef2af795d63ae7a8c34244b4543ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37b234a750623b1e1c15e511e66e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23a95dbc9672b183e19255de34ee4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5bae531fec31d68f0c07278f7f619389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490a71e72808a80dfe0e463ab1312e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319a2f2c204b7883554cfbe3654c32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9027d230d3ed8e71fbd8db2f9c94b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8a1b81086e48910f8ead77d792e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a20d4457e002a73a29a91c23038d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515cff925dca8b8bdcb66719f494a34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb063235de10d50f345a73d80e71a05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536196e9907fdd457300d9d2b2a11e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fe6c96a04525f9c8bd86bbde23f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8585b9dc3ec159f21ccd91113a49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfbd5d3fd3f449189e0b2dad14a380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c29d96ac2e4fcc548bd9ec95f663401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ebc78e4ab16ef058b527bb69a06d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3972ea115f3a9dc63039ddd30996403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b272d201fe46b699e35dd7f5405dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437141bda29dcbdcd99207e33da3a09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734cd483b71b92040598dcb797fb77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c64f1c1256cbe474a42b3e371c07f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995dbee58898933611c5a9a3d363ebd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4db807ddcb046d38ff62996f737cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be7b6a1fd5b090f84def4770d7c67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0b6b9c7859bdad8d4c80341fd78ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d815ed6040b958cdaf533c4bf8412a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dac51a9a0c67c492d822df7b3b07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f1b3616344209f560b3fd573e539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b05a681af498804cc01f353cc09fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc77461977ce032c939d56f495720416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83a391af51893300121a306948c78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b149de061237d32ca8f380d095906418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6b004f7fa40c001f078b52217b0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72535e42d13aaadbd5be6239a3ac78c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34301e7d05256b281a683080e80683bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6544a7844db4a16592f9180358793a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7ad43652982b2ac65a0d85a13182423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947a29d52f3ded9b25119bbb002150424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57bf2411b0f34c3ab3e8863fc58b4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38d05414768e0e10a8622d7d37bcfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673cd0fdb649c71e91fa60ad99507fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d22349984a5768ca0ff9db5a50eb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a7c4df2d214b1869e3c94cd5e06bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5956bb7aa9ac31b726f732f240e839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1c8850b87506aec0e2471a1a9e5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4201cf337bec9075397aef263a86469432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac66504d227af865df3089ecaf73a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a93731e85fd9d6e499ef7b17b7169434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43a8bb996bbeaee7d9f379a33f1130435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa58c2ef347b60ca881b3cbeeae7a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacdf28d47cd21d5e8c075d20d5f06f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881174b391c4cf04cff32ec594b349b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1890c47a103ddd2f57ed35136ebba9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9ff9d2313ea8fac3f630c760a963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6415bc337375da30d7c9aa5b3e2038441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea67493d7d125c2cd1051273721b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86772062f023df25380cb37cbf87fb4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7eb5c92e204366190c639c2ee2831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee906f06a48e7e55d48de112c3af27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0356c7d1cfbd031871c4721ebae8c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b8d2c5d507d453c9658fc27b19bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e4142b2f4c3d486cdfbcd290282a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ae70357654b0c5abf547af5107b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7b268930ea1e91536bc1acd6de7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097fe9ebc4afe5a4073eb821ae8740451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c54079d0d34ba19ff3ab52bc5f652452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b5888ec2e46315b342cae29cc185453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8921463b3413e962316e1896a3099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6d7d066884c164d1b4af270da382455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72155bb1cf335451ab6b0d92000258df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4441b39cb2490bf8233892407fbf1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3e4aa4e1c339bd026e272b359206458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c8cc5b6e6a07f438340b1c4f4feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772a8e47c5037516c2b17e291a2c23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b67e4ad798bb262760af7ff37ea7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e7d926817197c26026a6d5dd171d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f3d878b5b10b0b02ddef93858c79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9c5489c7e9c698671cc9c20b121f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b909b4cbf5811f61957d0f93c74326465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c721c3485ab2c2943149dfc81291466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b673bfd4f7ddacdff1e0516cca632a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e48bcf7e323ca54bd91e0434d2d9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a205cbf82e1301f944c38c68e9469e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e38e5b426b753aeffa77befaeeb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881580202013dbf92de346b25803cd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef816986e8896a49a841120902f56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719d07ab7c8a422f2cfc0a2ee6fd5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299bd3660749d1ddd9112a5105ac213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6445b6c4e63db3784df1fc44a11069475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a010c6419956ec9fa30a256f4fc45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e40724eaa8983dfbf92f0ff787ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a343681e1bbcd082048e7885e91545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37429b1fba9f2428471e279eb73b415479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a7a6f211caa38b708efaca9cb7530480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77d0761dcb877a629a60a0fbd0589481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd3c10e5e13fc6ab7dab3ff3a49b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f7275915498f376c91fb30e2728f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8501d93e242eddfb665074a80b2e16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f64d627bd7b5efd7795a6caef5fec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee1671789c54f267c21d7aabd20e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d86341df3bf6ed7a1bc7d3cca34b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dfe1ea27c3a4ef09ec91d22a62a26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c7751806c51ccf5c6a38f7a9165f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4f38a2ecbf00c57b71554bde8673490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419466fb915f6ee236f45c2d267830491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a82517f958811e4f8e3c599ac7eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95142903e929b174cd99a2fd46a15c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713c8aaa1d6093f5631cd382185b3bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3bfa0ce89138f2cb5d5aed1e5c99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83874f0d12b29fe5dd37174706ac07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879816e1376fbf43ade1a1a2b7a730d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa80924b193bdf0e1ac013257be3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f861f9039b143c07412ef648d4e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bf1ccaae1dfcae5cdbe3111c976d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6fc5125b1fcd221fced0043476601501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5b3de909603a008bfe89506bd123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a4bce92bb3990e91e44cc49f1af8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d1ffad1fcc334ab83d750fffc0e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715591976e23be132dcbbcd2244b6ca1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a7aea0f3063a61e7c1d2531d2695506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de601619fe74585f78b33ab884159c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b82647be8978f2ae57434dfd1656508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e710dfae69dfffe5e46b3ce1ba06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550534e01216b712c9cf8e001cf7bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b847b4bc1167e62743e8c64a8f9c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d00e049a655d847f2d1c04409801f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8966e420c674a5d6b1f88c4058fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa0dc23d3a1c64c1b836b78dc4525514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483d1076827fd2b5007aaa5747f99d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab834f6ea534611cd2a07b0db14f538516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043eefebb6049453f77aa1a991ef13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831e4b461268587cd67d5bebedbca3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0696294ecb2f9009cc62eb3174ac4ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee91f329e0594fa934ba8fec885a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a5607b92b5e383a5a7629b314ae4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637819fde301de7567fa1b0cb6e2ae38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b093d300a34ef7a6ea7cf7e8e38cb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd76277672af0ee16f87e43a67570524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038da9b4ad97d023d8c2d2cd9b58016525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe02f512df4b609737b00a41e4d94a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334518a821d61043d43b63ee7f7edce6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611bf18ca6e686d9d1205735c8e530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c23da5d5126f9c04601c60323a495529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae056c00fd1344ef85ae3006c92b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd638664c3450109dd505e7d247c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c128fb03eb1a5efa07abb22eb8c07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05175100d7f4652315be954f2eeb74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584151ce26ad1568253a4212fc80abe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cff3d52cb077cf008b79e369cf3e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e928a9e571e4e1603cb98fc5ba9006536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ad511cf42618972c133f52c0aa6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcc2bbceb8f9dc4fdb9971edb70b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc7aa0175fab6f859c0703ab3b54a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0674c0fc59fd10d360570a38aeb02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8d83c49eff3a492a127442ee478f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380d884d66ca4695f9366ebd3fc1d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1767b13a9372ee947f83e89958e0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9375a6c061c4b6f9408acec76aa5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bb0706dafcd127aacf07254eecb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5cbad1be5f64f0ff65d374dea8fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163bb89ea335621aef6d9106c2ab28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bcfe58a8eeb73391bdc7219a56977548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd996a704700219a5100e323ad588d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64a443dcaf0f88220e3650dc776b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9271067d91b27c0dd865d9a51617a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d7667e6cb8581c5f48030a9a4cf9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611f065a526492b5980db7bcb20cd8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92cc0ade2b9c27867e7b54aca8d7fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2107bea091cc42637414ae7ec170555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3395419879aa190e16bc6537350dff6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360aac02894b5a0ca4688ea8209e35b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d393b1cd77086da99ecb056c3fee69e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df746d27a98d598ec1b4b5104af64326559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54a4b54139c72cf3c562642edce9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47bc8b5e974319932a50e95fc82452561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc2751ca40f985205d56f3b759790562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398c52a6d9bd9b59bf57c628858088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5e15f2c3777f9fa808b6ccfbe3bce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fd11036428ba2d4ea0af236139c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999f1b71dc401c52eb5c67312d78b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82923cd742cdd919cf355aef4f59349567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0905796214d08fff3963f82e796af2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222757ad130267e14b3ccb23efc4994569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe2880d83fac42c5a7d2b229eec5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a08d85952ea1c636f05fb80e369d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffaf385e665d7b1fb7de4db5ccdec5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b73aeda6541adec4334c4d8722166573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c533e6a63256c1e361f07cd33f4a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666af2f09ce806015f2284f08ee8194575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b5190bd74e272023e5c2fde69d2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eecd17e9353d465598ada1e03c4bad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e099a342891b4672a14253c3e84b5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb060b5e7dcb1e93ba54b42e1e331579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab53426f9cd2f3fbbb7b1430105ac64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c0678b42b3e30bb5cb020c88c3fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5840f23a46df173f2599782ed5ba9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff12a1142fc0f21cc61f6318852165583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ed9ce4d79e3a068445824d99538f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca29d24bc6c88b242b851954449e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeefceb9c704713481f9f6384ef412586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a51ccdc01b31b11769e088d7aeca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b4bf0e4189c538b010475abfc1b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be92ef08234efac38a8aa90ec8831589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8edee6bb45b6dba33e93df66597e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f77b767f456cec63fb17e96ec729591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ccb72204fbc1157fabbe019f4406e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286567113ac28dd5eb08da0c5a57005593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02eab46504f0a8eb5f00fe5766baa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d834bcccb92506cf30840b5a3432edc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328cdcdbfc5fd073c0662e8b66884e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507cca3b702c3533fc7493e293f9c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc58695a6ba0818a8bf68c5a7967d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2c3e4acd0be4baa425b3010160bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d09a5958ecb0f919250a17b5a8298600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a511ac4a7557d4f8f553ff3daf0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899317a07dde52ea850eb89a54872c65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ee7f3b71ee9f095d08dc6cbb5372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973af1f139b018ac236c6c8f95034d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96374fdb51f333e88f9113d0bef8549605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a615a42ae1f6d569698dd6be0059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6260c6895acb346b091ac7cede87b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dbd5f897166cad241f4e66d15eb29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d9ecdb01ca588f3c19b90b9e368c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c992f58b7b543da188d98daa3ad1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e61ef2c531e335f6f4a95714c2f54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed954bccae8e8b9487f4714e9862bce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169e3648a1b577d185ea1881d6f9c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10dd04d5f0a803244f086bb3fe8ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0604dbd9279a86ceecab50547f684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e531258ed70f35b5baa06af6a23b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138767ff36ed77d403bd57a6523058e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfcdc38fc182df813cfaea8d3ac705618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19c1f37fc96e3ef3721add9f6ce284619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f6458b2f0c221ec3db45cfb16fba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd665765114e8e29a58a0db748af95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aead4ae4f46e700da643680419d04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a74240b3dacefb00f2997001253cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870fe62509abd4b1c5382514206f7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0740135c5efac5231b81bc36f49d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dfd1d8559f3aa630c38cf667edb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d58b15cc3c96560fc77eb6cff0b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272166e3d5ddbf87007c5895b3ef130628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b95233b76c873883307b53cb633a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d885f6f4e644249aafd62b9dbc9ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715148142225c05053cba37004b875f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33d4cff5b1f8918d20ce8020277cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b34e97639878a4fc077adaeb4d24bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed580740046d516f55122c7ec9b27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c566caea39a4789133877f307d479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3e7edfcd46feadbdf2898c900032636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf097118c9c72138aeaad29cae668637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45e97ba8c2a19f52aab80806a3aa9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7308de5040c0d8b4dfcc567c7115e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873b34f14aa261a9bbaabb58059ef3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5e6b607ce2ff9f7ad2c3e513dc79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0ffba7170330b2c19b338bd131a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814f07c27c34784db9fba6c4a14103643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f96958e665c567c45ca38fb4a1310644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9a4277f622d862a79bd0d1666eb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2e4f2ef2267786b2c6994b8c54838646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191440e19155325342dbd6e86cc7c41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1624623bd6e8f234930eebdc6c88a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb06751a6e74f9fcc67cea2c728fc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ea9ea454c405f351cccea0a15c6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa96ed7288e5e8f3c8a3d6a786a9bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596dde6679a2f9d65fa00c2529c6f4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529387f25f68b18fa98a35cad8a674b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be2ba00fb53a8c76bc29357569803654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e82987453eddf7e4a6076227a5c62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0f3194770e894ba995558d4f9839656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9429adcd28b054de51cd25c479aad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd579d7bced7e413a1e2b07c7308cbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b6fc61e700411581dc2d954075ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0024b5135185c0728e91211b6f2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7283fc8c6325d9293ce6b676c67e8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72543b3d66110731b8c3af5fc94dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086b6d2873823eaf9918bc492b4abe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190112e28d4b97015248b56f1fe11388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b119978192e87baa0e00f5024d7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd66fc20eee39517d297fa4e8b0cdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b03ec11833812e1489076a1f3830b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c35d33ae41a6275b63488ac50dcab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b8465643fbf9a2afe41cd1eaf23b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922b5650fe0d74697a568f4990f83e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f336f6a6ee6623b53853d72d43d7e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841104944b1fc9a32126d4aed2d0dcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b2ea97194d2dee091376273cd224673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f8037f5fc7733cc7a0552307f4b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd07694d3bf4ea6fdc6b9462b49bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a314a4a63b896976feaa942f7b18d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a2bd81ae077c510eba2ad2f604e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb424bf9df007e21c8a92d3b27de35b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>