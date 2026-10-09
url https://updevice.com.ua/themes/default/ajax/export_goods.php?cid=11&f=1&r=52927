--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f529b6f75a21e0de71a69a93f829b2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb10cd0582c05025ecc05a48dbbe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f73974411fad6ff08378242d48cafa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93b4a81750edca93f32372ee0b3a1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a0ef219dd46de88f873e19233bbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ab9bce505d5783550998949d836c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60459bb70fbfca52b17a0551bb918317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bceddd9be09e894d9ca2edaebf20a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7181e15bd784931b99df50587f13e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b52dcc16e7a1a6060def178a54895510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c95124a66c920670a36878722afec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44ac7eb034a82ead53d5d94ac09c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834091ee54610c7debc5fa3c7119390013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170467e961123f02329724efd864c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df88aad8242764c9605308306dd1c7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ee206c435ba40275b7d3ae5a5472a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01224192aa1dd2f7f1c4e4eb37c6067117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6d2ddc40c2366b64e256efb8795218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285feb923c5803a1af919cff100633719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475ed124016e8ea35b73405c51fc6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e8030c1df81c62d7376527a68b3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d0c0f802823b2026fe9a183ebb4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3fa261b62f36231385b6c920a1f4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042049b2e281496a3842143d373fdc5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c399bfd2543f3da9dcf0560b0e51ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001033d33a0aeb8564febca254540c3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75726fdd3a0adf8cda6793004f2bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74875f0dbe4d31fc21a967fd6f8c5c5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268613c73fed6d19453c1c5a6acc54a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c805146568eea5c69dee91048b44a3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287796efb8030453b8dfb912c0153de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d980a4429772c9fe83b8e27917892a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4270a0b246096b774c3c266b3281a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c920d3e8bc47b8677292c744d4ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b052927641ac2c06e136ef65e624b5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f906a63a447424839f744be511e5f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc47c5c82b19ca1259d555fcee64937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dde877997f2da1fa1410449287b6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168320d751bc77deb1e7da7dc45ae49f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c090674b9bc18342a29b8cbc22453c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d4eec9ce3095982d8e4ab659bd7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8aed153d43ae89492c761b11e1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2c93b5e8a8cf7e00489da923b39e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c725c59aed4dc9ab724c283357b046344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca666b0f0461943738e437d99979345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70872b7ad17e2261dd22e3539139346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57350d30b2047461004e08c5c6df147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84dd05fd23b846590ae6160fbced3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d2487074c949e6093cf309307ea649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584df1cc613d53e729d3958f46966bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412fdde9b03adebda654110b0b18d5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d092db1812198f82e61e8aedb7b7bef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c83f0d29f37459c7dda046060004cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2018541b63e06187efad045029d85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8d134d0efb881cf88a317ef8a75755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b77d67dcb6215a60b47b418e933756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d8a5b341c8d25c6c3b06b10e678757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2590434fc592e61693784ef09096858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d00e414dc46ba7bd3ee1a2ecaa208f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a772e236dfb0085c56dc52cf677a4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c504c60811f496f79a49e6f0a0257361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba27f5b4db62c555c75ff229bdd06b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73d187875635dc08e39e41ac12f9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b19462738c98cbe021c46ae62d9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f6b153f63a47313dfb1e739a6baf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1904ef15e35512218a5ad1e74d1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee9df58e22c158c3865a8df418a7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc0e0a1c862ddb149956c0e1f880968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705a8aeb41011b295cc53bb1271c01769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba073eaabc5192de0f3f47a880efce370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aba8ed8d7d0cb98986db1b9367d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ec1f539dd5abe66b52dd3ebc602772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4681e941e879e47858599634dfc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c9bec63bbd1fa6f41625de7e96aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12dd7bebe310e0de26b01bacbdfb6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e60223d23b33c36aa6de6518215fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa45325832fbcc5f0e03d969bba1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872efdfa75f598b99e836273aeee95c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2ba21740954478a0cfc0f916c817979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9760b7fcb120208923f348bc64b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe867c64d2fd53e9e3646f3632b0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c5c1e50d62d8251556ab545b26ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c51758e249c912bd4e7cab07a696983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790ac53169593be90cd8457822413d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bebfc18d8f2ac6ebfe18fa265da15785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e70464362a3bc8e88c566fb3f5f4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54cd08baa50979ab732fcef64da7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be34d8379fec05bf30526eb07a33488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b355247b25488fdccecf0a8cf7a0fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18e6b23fa0235dc5ce1c761798c34e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537d6db51d42260b6441c43499fcd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d31b128371fc67bed77ae725b3628792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b90fd37ea5d80a9e288ebd112fe5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a36abd728f45f824084b0206e9edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5e8763b732a827d8114531a8898595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87de6f7a148e4b0e6424e8b170c73196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c11d804395fabe78d9f16bc4067b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31415970ad14670ef399257898997d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333434b7e8c2f75d176bb2bf9492c9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770eb127d781f61f80851e2bb9ad41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791ac665f025d462041b1f7a73f6d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171233b7a9f45c62a0d9c2372df531a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a42e90ebc0e7465083de53206d1f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba03962c42cb7c7ee7e66eccf769c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7708ba362e19222e0743cfed79b7ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32691d6f14ea59a3a4fcbbdac02bb44b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150294202279654b0b8d627f4799b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c23989bda52ed351e970be9722978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123cd8c31f4cfb7ed335fc13cf01509109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9101ba026e587671fb9d5a05ce06d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ff90bb5ec3dcc56a76a7b5bbb99c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da740978b106d75ca83d9162f970d322112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882068bb3af1494c4e8832b6030b42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fda560ffe9b8d55314d72d949ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a033f4f79c400e9f301ca025a255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63cea83ac19e14c4daa226063657d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356dfbdd0d80976477791d0e9e753e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9b5f8a844c2a097206788a41833a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b521fcae0f9544fdf98b7dd72013119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f22470a08000e7355f174ff87eef3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0aba4a209d1e956dd2bf3542f0a84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21c59b3341cffd0f75d5e60ef2b8b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e14cb0a3b9075c6a2952363750ca2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b5ac5aac6333cb2471b517125dcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c628a03fc6564a32b98950c0cf6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6906717b79546ee678ae5dc8e1510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339dbe8f608d4b746db110d113b42de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df01bdf306032567e1f53dbba9c978128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dbaa8e56f69aa92d60048689ec26a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3eeacedc765331059785514448ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eca5f68132261d71c89faefa927ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be08145eb2b2a4ced6803e69b32931132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751af061fe09d93261303db3df5fe7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d83333aa9a182bb91246d366f82a04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a8756f3d05520c2aae9fdf8b6080135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848fd0248884489fd2d4c03bff8cde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f335c029559f0d0bfed13b0dcb96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b7a53fc585901bbdc4f30dc42d02e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dced2bd7bef76cb29b6bf818c5ace139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd6cc31b4bb5cc1407a53c29c6aae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c557f707965e9178d3fc18e576adf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2bc7927cc2d8249f7edf50dd64273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20334b350e72edf6a4cb28ea141026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c82308c690187408ecaaee92806b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768c9cdba237a85527fded4bc6ee9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2562d83e25ae7b3b6648b65ec4d729146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713b639b1b05ea0abe2a784e30fd84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f049c5226ba6c5f82cfbbf992ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac31730b22a92569072c48e5381781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306956328551fb8f41cda3422bdd8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb194d203660009224ddce88afbba0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4eafe259498bd53c3cca439295a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8644dfe7289637977083729e27b1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb696febe556c2de8941b01b7a59ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e10025d48520d31001d06304ab00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15054ee8965c979b2e0384afa548c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e0ecca88545bdda35dec19531751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3e3d67402fa116f1fc8cfeda2e1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f445a8985e94a0ae17755f7dd5576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65c0114920fe2f1061b384f6445c01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402171431d5e6b65c15da762143b11b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b76c43fc709dbbfb3e5cb2d94d860162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311628b5b3aacf9c5db323ec4fe428d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e7ba253c9d8aa97e7948e213c49a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d515893b97d084b10bb1f3176618a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c33827d5f4e03852908bbc2d950c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0ea59e9b8fe03be80379b7d319c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d30a342852b616f1d17732aa0921b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a54bfe6b556dcaf75343a92a77ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280d833ee99c4b5b4f8f79c1eb6f55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b661e814eb4f709fc8f2ca2c9621b73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e715e0121e8564d622198c216832172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf07e3bbaf79c9d3873c4ac07eb956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941581443f4d0c9276134c01ec70a534174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068d10cc6730bb342fe4f068aa20f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c43b3aa06d1e67c3b1d75777c3b6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420474808c2575dce70d50ea70c0e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0379517122263c0a538df38b29f263178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0932ae6121ecabad39c0809c362f73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e49280de4190762a46049b8c28369f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b0d4ffa9f5d311f6a1141519e1ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb4accfcdbc9c240e64e81df6b4bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa0a071001857c2a84f635c571c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a060810b90dc464ca9017c7a5682184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e229793a388369186b20fc02428a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c1e905a20b22223fe2a77f5554ea7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91eaf10a205d171a5ea6192058a53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aecf12248043908ad9fb45d82ba1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77e96fca9c12b9f9da1ebf5216e59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915cdc675a5f9e68258e71e3307f1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e66a3085fe1e0e309378f7f89a652e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ac3fd1f9402b6f587844f0155342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51940684ae66c2f592d6d97a29fcc23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d0dbfaad0162a4f13e09d98051a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e914b4b8d2a6207619857d58055c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda627f03f8a010cb8325051bccd19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d917fb9c06178786a6a30ff11363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ebffe22b5eaed7304ce593df224e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac4111035a947a0c0579882262c55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ba10f0a6cf40739df74a5f6635ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122d3f5eb534f2504e51003059d6d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8167949b1ed0f90201fde573c13a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302bd77566ae45b50b0db7477e605e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7298e9c263ce9245f1a5879df946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ca27d007e893727cb0e11eec04d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f8770cbe0d4537bd3ddb6a67f00b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79dcc1963ca9c2fe28ab158cd2e164207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae195a7aaa56568a0384fcbe08593831208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e5d142c8d2346d844bf1e4cb2a64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb8afb4039310d0b26ebf504037748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b19a2e9e1d9d2d372e42fcc193c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ae93466cbb1f55c284868c3fc04e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a47bf32591df6a2fb76e92e011b0e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f466d6e9a57863874b650e85dab4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453dd4fd43dd05cc19281d0cc7d2c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09363b2b95ffe335183bbd79b97b131216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43313744edb34b242c43c0e722a67b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfcb45e15cf35e94337654592b15e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce386655b71dff22e40e5b1f09bc0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce47ef0821541e470e427301a8e8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf570d00c8e9eb79f28f60f887335221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c07a78621f4a7e19bd92dacdf1404222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfcc1b028fac59fd2fae082d2c00a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9e6dafbffa7ab92e580953d7d1b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f6d490273469e7bbcdd510a4855b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb2f0c10a0f9b7396df91170de259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019173262fcf51f693c118a2f7df507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12453550cc4f5a8987cca2719ae61b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac8cad99f2e3b5fb4e125d5760f304229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c164098ff6c89b8fd2310fce9c3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad717427416c1156e2c1abfc4cd73b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46651eae6bd1707a3774fb1df999b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629594f6774514d88357f305408d5a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88250d63e87a1b1145e478104082a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47194fce4ece6d95a14dce13ff4be413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c94884e00591f583b5f615a668f90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb7db07ddc2bc45fcd777087734b79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b601fbf9dc4f0e6d55af24da11f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ced71585638a15d25dd4270c739f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b073af41a2c3cc275323ada961379240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9303a0cea84fe6f05fe55c82193fc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c6c7394edf4ade410e90f45cd944242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0adffc4cd384616923272731d138243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8226c243d4dae09b226c4e76a79d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50974e94c2753344cdfe9116a0a7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90bb3731e906027a2a7fcecea6683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e07c733c69b9795bfff9ea43abab16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467e0cfcc1dcaedadc2b36f8a5c45d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b45aa1903ed33e0b168c0f041e14b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8506c79b21aa6c3dca52171771287cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54703891e33d82592ee9937240031251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16222c5127940ba48f35a3151cccea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336355f5d3ba58bf6725c1b23638cd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac0e451608f6b1379143c50d3e687254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568526667135570874d462624d25c8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9c473adf3d845716609d29a61d55b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405df3858a7389b7ddfa9e361ee545257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63f66b6f5f14de027d31310ef9c94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8afe0a5572e8925821b46b67f5361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed34fcce060dc4b92c3e7edf1b495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac163bae23dae1e6df90cc9e651cb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f6a16e6edc5d2e3ff2adfc3da4a06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2139daa3797766a2c7b4fce7a88ca4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033e11fa4e41db8e9ddf8514056733264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ad5ff8a111dd1e02141dddf05eda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4eb80b3b6cec5747a39f022995e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573eb3eb61439c9c99ba921246780f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631a84f5d2578c4ce8757fa66577ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7912bd3c80077d2710b1987943f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13cedaaeed4e58c12b880846bc5df3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f86ef6ef567f373fa5a4bc9749602271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a725748d3d97981c1831d44f2e0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c42284dd0605a410ea3355d59e5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727963fb52f69a05de2f3fdade64f5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b16b15724ca7e3dbf9c3e557319ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5cf51c9752707b56f286bd9e62ba5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5748c2313ae6f4d72996540bb96df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd6e18a10dda37f14af4817656f5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b740d2a65eef7ff1e404e3a793a7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b04ce59005847761f66ba2932587d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7e7d69d317e04012d2d6d5686466281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99fc41e40d25d4834559919f8e352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56320884fbcb75a44e89bddca1fd371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8a52ea7ec53528a3f0be845fec0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf587dabd3f691bd2f8ba10aafddf73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a1dd9e991f72429b073345e7644a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0732013a2baad713f65ce84d042c5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc0b2ef271241197739fe145fe4e00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc161c389194398137b8d6e7d987d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f90c324d8abc8c373f3882caf2d28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e9590b516cee87c01abfa70e83d59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ed1994de88554411a240f14ad373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d19a20b0fab238c0fff2175a8b8ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09979631953c7c0cf6b0ac84dff97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bbc908924a0063fa1cba837c95ff8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18cc01919a41452a1259f9173be917296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebbb6cee798f54ee90e03865320ef7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162004b81f2af747f06232b05c2bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff93a0f28be3cc34e94ea916ee403299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c090176bc6598ac56e6e6874d3017300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c1502b9b6ef7efaeae10642deb7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b13b3e9e39ee320cb46cbd319dbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d2d542ec7f16d9f2e5e0015b6cf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d684ad4d06e4ac4fe2e73edf28085304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e29498bedfabceb1b46c0cb79efe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d125de6d9996ce638f12563e9130306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc2bd2651152ff0bb7904294c00467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7054687451d48ff1300f2039b2b9b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f881af7a12d794cbf0bb2252ae4182309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122039114b2d50f5e37e239af0d4439a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cd29774f06b9dedbda1c436d10c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98532a8a49f909084cd205bf95953c08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7ec64148d3e455c5c146b0b74bb87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17bbe9c86e793b825e9a11d56836b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fdf562e0cf35e7a50f66d8ef6dbc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802647795cccf87c02588940881c7a1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586a223adcdb2b0aed9ef5afca6b6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff33d217331bb32090d9ec67e3dfc90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790057582b41696dad0b00cbaadcc7ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce2dcf3937f0cfc8034b4d7556333d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613fc1b8ba21398d0457edcffb8701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0377b8771266ef421eb5d393413307322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43294988c0cd98705a91e4db4942ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89147c891d762cf625e975cb715d3b2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8f82644326b8be8419deb9e89106325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6fae0da6c2d43a4ecdb2604267cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045aac2ebe0a339c5000c4c09dc6ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b1318ff63b8e82d643158f775052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c3e5968a726940073e3d5fcbf017c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e070489d9c434d388c91c14c6682a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76becaa9b5f8053e7d3cac77f03fcb86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d81141bf338bf16ae987ce003f9b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3087a6c732ccb8c38f2827ff1f50b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66226028eed91365cbdc30cc0f5fd88b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8baa8704b5282e3774a71a0f8ed29d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae01a38b2e5fd749b14909d25075fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9f957cc2011624df663f095383da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f68a683fc774d8b7229af7e8dbb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987324af8f5c6006e5049998cbb5914339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ac00a1e5b81e9a70fff7cfa549f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a7fc54962ff6cf9ccd08ecbb2b1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81515409f5531fb4454ed8b976a7516342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67df94735c127b5b6976c34e26eb7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d00fc65a93dba4ce85ad48bd47029344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34ad1d70636d5e5a77c9485c785dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c442c53271d94cd20b4d93d85be64a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f1b493965636f16dec58e540350eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24378db517a413dc62617440c8be28f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b4ceebef0689a55a48a70297a360349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290379145084cbc5f844bda4494d979350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d27487f1d028d87fefd54acb3bc02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d613db1b9b0287fe40147d8d1a0d8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e4684f6869e3ba75edfc6078920b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7168fdccf9deaaf560385b4a1e82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215c2f19b7a5a5d354fa3e5c724ab4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb06ead85d92c7ee10f6b9a79667c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562966c58768fdc8b19c64c91a04961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce332a4eb870903dfe74d7d2c01192c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc901b0245e84de6bdd5f69a81545359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae92a843646cb7c9b9a1e7019af5c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ad3ce4d6a4aa60c7dad89b6dea0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd3b8ba3baebcc14b1fb039acfa72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d614a384b8e1e8e3524e4e31baa35b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b445f6bdf5135867721caec11a46db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc368d46b7956f23d2f7e3170aa9c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b8294f59e13c29182e10ae3e6607366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5024f38243895d8016b028bbce6b17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce05f04fb2ec11580768e9de47ef2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1da3ab24cc467ae00a5f3562c3c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689245b5ab78edf3298f49d4148832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a937bd4f8167371a631791ab286e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf696d5262c5eb449b54157ff6cb7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd8d1a91974301c6f2acc815e3768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59749bca59374f7b64cfb309968ddddd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d154cd83d2058098cf7ab703157dd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38e12b4ef7b889d717e637d152d12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52862e78ac6f5ff1b14e89d798cba937377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20374d428c47c80e978d49a3cbc86637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1099cb1e789d5af899438989a4bbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ecbb1f32c4e2211ffbf3b09638ed7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa02bf1681097bc4f0215995100f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca04390ca11607b97de086709dfae9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad04664e9faa9e66752288ec7f87254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f7b34a0f4bded8414187b764c233384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2beac0738232a6114bbc0a023be7f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e260a4029cbb3e807b3e2203826af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c56fe2a9c5e7edcb44d4de4bff8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5a7c165048d3bf2236f4df47c38f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e365d20a74b33b3d5244dafb5903389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580685ceb91e3d0249bb46c74eda19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052a5441924950eb8736a61a2e4e47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd338e930fbb5ab1db0f4f6c825bf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b59a925284b4d4c09d5753383b9f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400f6ebc18197962182139150e9993b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6991f4a8baad215f0bffcc44f0ab1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8957f5518d724c50bc09c8866de56d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b572fd7e671ee84b24bc2a3f8891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aae7ea43ad4ab1d1f72773b26314b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d305718c96ca3f7409783d5df221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ad464b031e7b12b79c438312b25c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42529ec3623dc271679921b4f7945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada60056b8e8b88446ff524dc6f86e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc6e871ce1b6c8a895ab2d17b34a6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785aa939b71f629a0378753e02ae09c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3751cfb041958264bf0abfa245f7ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb7874aa17aba630be086b78d64c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657825e6142c012d6ff44a466656e5c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ecaabef7325173499caddd2b5116408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be14503d1145133677a53b3d536fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3b8d590a5371f016437b115efeb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3698de7c26ef5405f0508dd3e2c4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa2695f9213cdba95512aa09a4320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b864443f91348f090b39ee6ce54c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf028abb87f3368f0daa473360ff7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b8a733c82df7019e07bc79954bf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080e7a70c03106456d873734858262416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545af95b25edb276847e80818637fe1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d419f34f6b194e1c5b11742cca7ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c00ec6081c183ed2b95b6e3ee92aa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0d429b7eb83fab7031475f58c71f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16650dd2fc266e4fb36cd0d16be04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc34713647cd3e3a351cc4851785afa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b491d20fd5fd07a6f726601319a4c46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd06098b7abf0afdacf100b63e27ce9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126004fdf76c42419189b61a09d4c455425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12928459460c88e5c17012a6d58d9e31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616008065c5de50d7c661e40cf2a7a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f553fb9440059bfab497c5a045ed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a332ecd4e8155351e7350782b853e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f7c5b5fa6b3cf5c2919d641980417430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0c54a4966da873843f760a612c26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d85030e9920446609380b9ebe2e755432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4b36d75484743c90e5f0c2eb5c53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809661bc9fc9631f5e29f1c03a11d6b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2e8e5357a310bd0278b379a7bfbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f845f32dda3111857b2e28470741f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243088e30ae51753b89845c3ed287bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae736e3f1f5155c49b5b355da6193438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd7da2895811024b43b420cc703bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702cf567dcb197ce423bb51931b7eed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c778d2d52fd16351acff278cd4c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706091fbbf92223f0b8c2e5a4c5e167c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04234942097f335500471cdbb79030d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68d5788b9547675e2be3835daccfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0242c75eea0929ec315f0393c5b90cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f80c47722e3bd3e59deef2bf0907d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919bc7e08f9d42f5352151f77ebda02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73924ab561cbf77e6ef5a331730b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b3dcb76241a5d7477ac6f833e24f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beecad60151b3baf6a51b355ed122cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071b5fbf0b459d6608f010c11a99c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c5ad332380e2314f92b57f0a5ddcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208ab1b3f081df99aaddef1a6a6866453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e110636dc0b4be34a0fdf43a3958454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170025dde6f98779303ea8b0281be09f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735090c116d010591684d67421321cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b495c16bd292fe47fe99155f2eca7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258deaa589b9bb2b4c8513ed531fe57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ba292a242bbae2089d3c837b904c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49860244f21a25ef38020d3a62bc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac27c0365941ab23a4132d1bc31e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb35c24b784e2613a8a31cb89bebf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125be314fdf98428c4647345ae2300463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7e3fca43ea3213c06239e03b1ff9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291448f7619ecbe153b39c8bdd0936a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30942a4943ac3301e618e6bb27af4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe323f4ae9c4c6e87dc9cb34fce27b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d034d37be5c946476f71061bb291468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e84114da7a6cc7e5a1ed1c1e0eb74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4ed66309be370e4e65b33921502af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819cf5a552c3973372e636bd403965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c17bb9dcdf8bd91ea5adf47accc9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b3ef07e701d61356f0da0aaa7b001473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336272e981cedce852954856ad898f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb89980b99701209d5a678e47bbb62e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff161cc0e586582a736a069aad1ad6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb990bc6aa25b9364b421dc4c4ae8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2834c7d6ccfcd205372a8d6bf5035478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de54c9e7f81bec295e3ca36962fb2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd62e1acf871643911603f7dac593480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cebc611183223a566d67b4d18db4ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608df71aaf4f6b1deca9e840950263e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a003ff14861ede29014c135ed4723d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb560fc971800fff92c9e8c561aa71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a1f8c0265bd543ab327df9d7b4a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f808befe2c7c78ab1f0a06b01910da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8f155b659b5e3ff13cb95dda556c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9156536caccc2b19d049cce9bedfc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea6aee779e7d40d8c2cd96d5b0951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceeaec8de0fb81def8904f3498c642490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894365de17b3091a9896c11593df138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c05b84624eae77fb132021579ba41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f3f6f2d5d43d1483951fc702f67d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0a32f2a5a84c10c05c8128ec612a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92155afc2d77d07715b8d872b03dfc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480151e816a69f6ad7b43057c69ea3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeef1bc4ca5786513e3502c218963d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e7a2984f73441200867a7d52ad467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f199788a5a1b9d19ed897a3259793499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338240a4c1f8ce47da9ddd8523b0d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177601dafb22d908705b14a1690f45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1d28a1b955e32dad7b61a7130414502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034057d6c31a782b125970c7350d6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142831be2eed36577e4ca9f0312a8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585913426bbd1e6083f67dc232a4dcf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f734ecde565eb56a09957fea609b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46e93357762502dd08e4b2d062d6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2b3a657f7b2247449e3353a7e4b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03a8393064d2ec8972b20fa106980509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed1d5d79490b97d626b5d7c15009f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0f91cbf773d42a055f955fdbed6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26152b29701c9db67a06f154a618aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3943e5d076f18dfeb509141dfa1a07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638da4fd1c9eed787a283336c319a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533185d219333420cfa98a6c638e8e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a028c3203bd5a022d8b25e10fffa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceeae1aad7fe539bbc38d30ae175ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be9c0e6cfe5bb27bf7b792885b857518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877731114241f340e655b44416bcbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348e510b8d2ad6171c746466520616520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2c3979f8c512c7fade834f16f9c1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c28f5a84640323e130d591ffece40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a33fe0e877fbbfb7a335e3280fcd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956cf21df201f8ebf155ce476913b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3abd483872606142e5417d754474fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8d93b6cd5244d12688985dae25e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a444fe84d1a60b92459f4b8b55e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166b8bc66976b35ef61b07bf37477f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6923f036afa65761460cf7392254b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082920446f662ac9977078824c004ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619540054871d5dc1094e26f72a63cc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53641094852c719a52e868edfb51a4e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e83ec74dfdb954ae7a620144465bcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b25e462f94c134d37e1e19ec20a77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779afab0689916c76f29f51e407a640e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545bfa42907ae96925755eb99bfc74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40d17ce4437e93dc15ede8b0e2d64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb68755ddb698668a97cfb1a48dbae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237283ff768ed1f46ac556f2490ddbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41bdab00b3ee8965077667d7eed258540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25836c9f53689cf1ee813e97c46808541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0beaefa46cf6bf361d5f56bae7eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869aa3fad7e2380dd0ac8cb13030ac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4b1512ed52f249c4569802febb11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78419595d2ea9875846c4f5c62b5a0a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08841575a035e0a09391c99dc33bf024546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a41577dbbbdd03b02eb8ee50d6cd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61baa5918e61c48b6e2e56cd5eafc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f08dcf7234e8b900fbeb7865bb349a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea43820c56e5b86e205ec1b9c14770d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6bf25357a04356cec196a4061da7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcc89e997c9b3e4b41ffd6cd5645d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d1b37e199a237cf601d2bd39ad054553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856032f0bd8d202b3fe47d3cbabf2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ae07f91f95c3c7dca4b01136df77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002d18d71c8f9de58215ee4140297d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a99582918c722418864ea22b094f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955ebe79dddf03019c93edde065f6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fb334a3ea41ad2d646728cdf1919559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b0c00e469cba3212c95359c91b38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd61174491d2568f8ee4d5ef299cad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ce836380b1c36fa2d66e9879f9d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478373523267ff763b79e9a4d9b53395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d49de3b0e96b204b002920d8496e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395be6f3375c0ade54b4f973aa7d6524565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef208a2f60d214062e35e9b55a38a33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850fb246dbd5603fbd4652f2f7a009567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c51f29961400400dffa1746105405568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defbb0773b13a0cb5d3094b0e8fa0c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a7a3facea3f824f5681367722286570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498234b5330f2e69fb3ab0bffda27d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99413c2950c1823656f3b546d1baf57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d113f7e837aa7968cb17d82cb81b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851e16edbc2dbec170cec14d465a088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762297ca976bd1b221738eee28c73f8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842879d3b1e521f54fade61c0ba3fed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18adf9615f246842b8dca5e73c60193577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d9c7ce674529758ef97840c696ed3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124a80b6ec453a8e85c1ff64a1151b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee872e55ed3c578c76360e10b0c30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653e1cb2b6ec7f4ee79a20debd342c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3227198904761be7e8e3598cebbfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e841b775946c27a7e37cade3c0f7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be59ee1268072f2867f181cabd49a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d2e93a391b8bcf79476fdc8882b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0dbd84e3d19640cbb1b5b45cd6663586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b0583b86f69aa59a908aa2f83a2f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b32bbe5c3e684f2d8686c428f2d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74badaf7e4db593318f01578c607d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f6ed492c2f4719361549da9921da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986837fbffd6f31f8bb31abadaff6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33050f20a80281d3a2d45cdbe73a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab769a317af5be5d3714879cf9623a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdcf233ac300b8ef9517b5b3a085c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af650e77f92301ad82ee3ea7d5367595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba59faad3b7b512a6ded0f0e644613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fc8fa9c6074b538377c1b66a2053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10345e837fcb859442fd583e0ebef40e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041648a2ad7e739eb2009614a95a86d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922987a4984230d91340bb4ac66bb99f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d6e3f7c080565f19edbeb75c224ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a83737da2e7b845fbf6ca8f7c1e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfa118115e93a072a61e1095e01eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4918c9e68fe749c85b3359d6b3ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90bb52385bc87c27af01a28ddb807b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1bb4b4a2dabf3fa697427bc17038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec47a28b360703ad33d9e5bf1e71b28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f746f6b9b8dcf4ba5ca18361b819a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140761f8178b5ea70acc3aa0d08d1a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d01f831004c5bd6b3b0164cb61180610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850979579e14c0a5663c2f18dc14836611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e7c3d7cd016a29271c78432c542a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd3e55481f93d75fe920f847e115f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cacc1b14f3759886d1ed670277b9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f9fd0b03c8a8b591e825d43d0e7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be34e1742808cc0f077384f0d0611616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fad1be59ccef8f30950b32f71e547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e81dd01e943eb26157124d676f1ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13b81d7aa6f5b9e39d4916777cd08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203bff1b7e04ca8228fcecb36ab657620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c26344df508c2d6c381cbd0601025621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec96a6fadf0f7d6ab40184e5522e7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797933381962aa958c32c570e8692c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d37dac27f1b4df5ef969d3650ed2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a175c18682a0a87f2635ed88720e7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7df51b66402429dab1d73cdcf7b5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36652c3a6046b6ea2ced875b7b81a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00554f8a481a9a799ce17cbfeddc7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47847a77f4a3e5ca4c11f745d765755f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac568c703bfb86c29ca11467066e9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4076cf49004671f4f61bb7be3273d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875255df6bdcb1278675cb48d0fd6ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c533784bfce81a2068231006021141e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae2069671ddac045962efe29a0dec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c17a7e86dee5df993d41e9164c09c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdae6b92e61650997337f152c08774636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbfa96262e3ff518c762a7dc943e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d8c78116a71a129e9975e521f5b73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91604cc350e42f3120150a9841df2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a2036581e24aeab3bc561e2df9c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a22618fb129c40b9fbaf2db3b8f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e379743e4160179b4b75f8e103a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e25cf8fabd0cad0ca25a884fcb40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf34c45a3b10a4e4cdee4ad69ed77c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c83291586b19ecc5ddd7a78f9fd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a69591237fb318f1d28bab913639c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007771c5989dc8906c38aa79bced10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f50ac8e5d9bc858cc4de9fc4cb4629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574e92ee3f6f4c59eecfb8a1e4c008649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156487ca20a0f8a9bad1552fd2f8d04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee040fb2b7656a73e568c7659d4a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252eae6cf7f27ec65b41a18bec7a35b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3bd35b5fe715a04b70060290ca3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35a1fa28ed21aebe38a76cea5c7d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f304216e8762f2f25038367c80fe6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87940485a8f2608f9345ceab991e2621656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037cdf15d37cd5d36d12041ffee4ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91581fc262d1acf695332a286cae077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec7912c0843eb2a74ac90b6a07967659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56ca75b6876c9687917329421462c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281390e97945d1f61b8d3983cefcfb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce9c485e85cea5f99fbc21248cb68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18e9e4c38adb50186c61bf0c8d3bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52fd55d97cb4e41852ef3566e67d66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cce74e349206119f706c94542134665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace001385802567d6594c0cd460b2dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81d6fa3e671d4597add778338682d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787dd68e331554b90c1cf90c3321c33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb278bc698686ee65002631f6c70d39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5243c3b34f087f0ddaa8dac43430670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648a09ccb1ea704b5007ab3b0e25f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af070cf908105f38a53e76f89a6585672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc427f660fd375dfff6e3a7900c01e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88cb099393682eb310f261c22995d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b03e9a3d59f0d235e4da768a48b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279b0afd89bb84add9178132cc4a049676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60934df6c7534f48107a8ce36c9653f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e0d533532943c4120b390ea611930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19f0cc13da5856603d80a9d00d472679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957aa1e1bd3b70bac00524b0961211680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ca7c73d26d72b466b4104321dd0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aadc10e7f494564668b357cc824dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf598de2e961de8ffc2ea220aead61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea45e35a4819f140549be60588052de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6676e18a1496c414856874184ae0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a2550592838b963dad80485cce3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72379983955158fa5c8c0d618302c2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10d7a0d93b4bb9c3b7257ca266c74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292105c1d1fccca1e2ba2fd6f9a03f2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd404bc9849f7f6a50bde5e0de3421a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75c45e655a7bc85c4310e4cdd776c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebb316eafe04c9b4871fe387ebef7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63fc8165211da97aec7e893040612693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169badb4f44a23654092c17e5f1c47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe736056ea21227897d996df27b871695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726590e79ec8178021afa435de9b784696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755af1a322ee8aa781686dceb12528697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a48657e5a10ac6232528ccb456ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac54ebd1a58606135dc8e0758b49a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c017252abfe559d1a275323dfff13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede454bd995e37dc3c8654ac0d5360701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05ba6dff3f8e6a4ba19f68645231e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc03903fd232b9ee9cf7eb329b508b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497e69b2252c8c2acb8673dea10556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ddae033e6489a2e327807808611d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3024ed3f0ba0846e04757bd3a47b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f8ec7a90ad3721f31e3a17aefb61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f22eeb8fe41325a8bf10565a2af1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f199cd432dbafb9b5df80266980c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f22a5c0eae4c4f4f9b192a3b2bed9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d606c54f3c7c72b8d473f3ae93d925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857157f4ddf6000de41b121006c31c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f5758682c38fe7204aa7f9a12b92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2b377664b0b64d34b04243ad2d2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca1157078e01c618acc58551d218c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014249c1542d3ba208a67684e73f03a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731356b3cf5fcca6349e24e99495262717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41f1d3d963fad15456d7fd92bc30d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5822b58800895ae0a0a525acaab08c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803afe07503c1f7dc7909258678901ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb92ee2b5560560e0c278c53288707721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69bb0919587d6de1cdb7d3251b9eac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e8ea314d61b7e12f685c1eae49ced723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25f5ba7912afe98bd02ded51af456724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb8643e1b12271abf440b36741d03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2b35b8971593a9f894972a014437726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753574a7042ae1697caeec04a9fa7ff7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbddd9f2a0fd57fb1bec7f34d45e62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b8567c5b2a2e222f2f7b3e828a42a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03c9aec92bf9e22eef6e387b5f4d5730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7105237b3a0884a736db98de75d1bc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896268da320ed302e4f89a916e7ab8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50d50d281726936283e0b5d96dbca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd218c0be2651e2048ea0e7b831cef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb16a2224c90ad809c7bd20705839d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc938504ed0c7fb67aab6a985ddd908c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a7958b218d6a91a9e87a3ab45b237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c849e1fd57dccab843091745566b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1fa3f73883721ef82b0a516412f2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78366a38131a66e4c695f1fd9e0f7af110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9ecc13ceaafdb779df2ff2a538d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc024369596fb0c5f16094f3bbafd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10437598c2aadad1c912b98704e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b081a6b5438c154a4d68f79e6163e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e457b468eb3e274df13e8e0b6014c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f10b62fa4b246f1c2f7f05dec4f6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb1c012d89a9118ea0dc62a81850d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee9d88b45a5e718ed4e54b212d1cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f6bcba3547ce896191e88f5f1a4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e939987c00cf5c40c5e83e43a46820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da953458e6d4718cf118f1b2304be8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b526c6b48de7665d33341d39ec2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cee9c406d34c3bd4dbf2d5fcf1c7dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2b368e9593cf70226cf93807e6f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e83f10f0f5d86a35b97b83a8a697325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62721cbda5ba970c0f97cb0c326b67226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3ef875aed851ecd544c1db69541527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53fb16f467da620e4a91f11ea2ce0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94b7c65fff847528aa8e48bd81b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8dfcdb33f5dfda580090cfed259e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd450f15a24931054ef1f8be3f73ff231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1cf66cd1976ea14029437e589452032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710eeb1db664ad3c6853868d0b110b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc494a21230977b5acc97aad4a265b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c4a6bcda7d7f0efd3e47ecbdefa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff96462dc6e3a4abbf23038de931136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b21ab5464521630454941b053cb3fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1dc8dd03176d734f05d44273fc31b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a1f51e95556e943d069771e22f0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b4fb2e0be4638117f0735951802540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658a8b22580fe7e066594de28c80a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134fdfd8f61333b208b84b9e0b762ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bacdd4dd77ca9da46a1d04bf87d1d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1a176986cbb6af2a9eb7f8e625f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ae60e4c71c7c1469706205daaa3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce215e9adc6d8fd0e0faa8c4ef52b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bada1d254e3ca3d4f4aa9ea2dcdf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df770d368e6e5ac00cfd08806516f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc56352880cef9bcf0398a6ac5d4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b3548a77d0251c698f0cf6d6361550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c9716c2ccbca18547c172ada006e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6419d962f445586b75c60785841be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43e1a5129473ba558ad19b4d1813c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c4cdd20c0fcb8800400e8d01e043654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb67683661d72f886ac1dc47a7caab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afcd60f2392c6d082ded6cd39387656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf79b466b70366761db46f7feb8e7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023bbdf642e25ae2034a800cd82b9b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df21742f5ceb5569584fdf49d5be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0299f06889c2be9ab8c6c2093f7df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f060a9300fdf084648abb3c90878ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7f5219802eb4e8c8c6fd9552d5af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beeddccb4feafeaef25ce0f3e41ddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35398365a0b529d05a430e83080a8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea75440aefa6340c066d0180249c9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945637d294cc0a1250a9937d69abb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522d1124a2cfa79259a9ab6dee6c6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ede3c9d4490e6583939b4e438b19c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88179473a4ee2f71957e30850f61cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ccb1e7c9a45b9466c8763bcf2a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4430631655a173db305a911ea736671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f18fcee74b2981bf357616d51fffa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd9efcf27f485d199e27eb04a0d9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb6b52657a09d001a14cbd7d81dff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28f16efb57023a334931950128cd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe41ea2a9f0c82019dd663eb3f7733276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acae4dbcc1e2e80b74dc5880ee6fe177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196b0349817c33ba805925220c0f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36ee33778876693414f91ba38b7dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec3fe943152acf4ee0864af276d0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48583a67937359cba663fcb0e9f1e6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6bfa206a7316a12addd43713c3de782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f48128b0d7508926ae270c45857f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a641addb062fc80cc03504d28b71384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb9548c13f23caeb5572da25ae0de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac05e5d0559d197a53f0063d7716386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef4e753a87b836303f0b755ebcc0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b05e491da36c7f5b4d765714b0ff8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a99636d11d7bb8243e2f3b6bcaf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068466b62c26fcb92a1b8750e937cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765215ca88ddfec4764dbce18d44f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ee6f82b01064d34791cf3d0ab73192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6533f8e8c7fc09f97127217e91359a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d118997499a28ad399126c52eeac8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5528f6a23a09dbd0e2b5b4ea796911695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28715e081e9a11384858ee41b81dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd802eac2c866890dd09dda53bcb55e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa1678d1dacb561df985d8d27972f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a3c2edf1a9d3f1c8e9eafc142cd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcfa25e67fe967da04b782946950ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbcfd74cb40fab7fe0a4e641c9771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17020b219f25ca8710572ed233d34038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f27293726fd91c58c73164812534ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd813eb8b0bcdde711fef380970cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa1d8e6cb320317fae4362a52193e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103672b213087287ef62a123835084106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a019e832a39991ee7b89d5738619a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7b424da7ba0cbea8a515d5069ef5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164551e95f35e07cb261ba8efe5eef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac493161f825b52717ba6459c9e31c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48351827ff71f082bfebfd1ad94527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd9da7b393ced688a5340f97b6eec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda7ef727b5e522bfade6ec4a6380b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828c142a5160dc6f8a0a09bc74498e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91af4f12bd38a2c3cc6e0434120c5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5efb8568b7436c56595881cba4439116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b229ac34c623e30c4f26495272187d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a13eb0e95e7bee469c6e11e5ac7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3568bc6452e5cb0b15a7907fe400da7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371d1969d834f8f8c8febacd99149e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffff9831009f61e842b611f81e2780121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae938eec5b0e6060e9748b79fcbfe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3623a5d6915748fc21368bf44d4d1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c4325039f54efc1535bf3799b8bb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a956c9e283e1fd01328864d2eef5b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8c1c24a5091c437736ad0dfd1026126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0573da3a29e48e61cab9ec7e991769127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb45bfe312241fdb93ba0ce9e01925128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6888d1444ac8f4a017a1183a87819129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a026e5b8eccce82459dad712ad41c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdaebdaa2847e7f6be36fc48939081131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918639b735b9452784f91e04c710e5f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86d01dbc6e2ba98c3e168f0e74437133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d431060564a921c1994488a40f5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77aa62b43a71b2f98d5587f09f81c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89118beaae2c9ac19711541d541ecf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570645253357bb121140a116f8c13f5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb8766cfde3637b01584278e781e4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b702f94a237daeff746cc1d5cefacf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f2b301010d3c93ce753a3605f1d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ffdef82bb3a4d9413b0fef39b5065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d155f45b5c15a99f0aba1f1327ef0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae8cdf60f2bc9062bad74d3703bff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f9160ba77d9eca4d32c843225c8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303552ddd2d4746e36300b2b779f55e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4def4034d8ff20d8ce69b3bfc63f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98aabddc8db28c9feae1dcf5b6b36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18141a1f8f9675bdea1529096c9a07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2101e3fe0dc8bbea46973a1bf957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b82f61974c938097ead65a2d42e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba93b008483896d62944546c1ec90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2df89aa9c134f8bf28ae7c0cc1882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff61fa136fea92ced353aa0893914153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0a0a1b9e5ae3e9fe450153dd1ac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688b018130c2a35c71420ae9f7b618f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70302e87710e49cb21f87e74cdc823156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efed6945c9b77d8b9133b4da1195a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376da9505f645fb340ab83990390c6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc1825a01fbb5a09af876203bbf0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddade50d127e8b31896eacf16f1d8f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac975ed664f827af8002817c89fcfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abb2b53d2c8bf218e6f16209f39ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2166f8b93c606090f3a2a47dff3331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea64b0ff0480492cd870dc02626d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb1f9026ae6c278cb215e09ce772f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d5a9611be7bb8080f09dfe452862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae643b2f5752df5ad9a825f684f8032167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975492133d5935cf30314608ba71e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397bd9a8dcb2b984dbc1bf691dbb10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305de5d5be12cb9d3e65bdf9e922864170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4913b0ed07084c821daa122dfeb9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3fd19683dbf2082715dc43986592172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd4edc731e0e821d6736e459a2c9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a508736b4e589077d80b4c33728d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74de4f742eb864142c25ef87ea9d52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be590d26b52af274f5f852bdd6ff6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06089385a185cf786e219c25616ebb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203edafd4939a185b0affd93d8554d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d97ed833942744f319ad32153a74f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2000f394b978f0a4a9180ad59ebf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef428efc2e57cbc3f980612e1722caf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4ef1283a939420ae45989ec9483a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5da62fef9205f652e9b55a8268de8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211daba79a7f42133d53cb1e7aa0fe5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182914e76a7413f5a284e410b2fefb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ad166832cceae981373bc3b92e90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c1dc817be90e428f0f1e9acb29c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6fdb97d650f234949804da4a59230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa79127a1a6d32bebd244da7173ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7e5f6a5ffe8d0983ec2e5a81745d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986adbb5073e5832a00caa3ad0001d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765cc5fcbe29377df81c14e8fff634192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c1b0007bff384ae78722cd35754b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b10f8b032f145e26fa02397f7afc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aecda5bb366e8ea830a01c1dbf7227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f83d6c88f492d6c2647a3283cb31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0e95bc6ac131344baf2f04d3527d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a4cfbbe913865ba18ebda2d71da2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e1d3d50f11ff2383204f483091f82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3de23840257ec752c92ee0a40e65b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecc45a1a358a7d6655bacffa31b409201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb8961f02804889db082aeb0d25e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f5a939b544d52e42bc4b9a59b61f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19709f368e9eadede4fc0df76c7ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db001fe1c41fd303fee5249461090fc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4977a4989960738d0aafc8165f9cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fd924a62a5e029bc037f49849cd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549094736cf5df6b3176a190460616e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876418643796dfd12dc8967c238aee62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e35def3a255895e190c65b7e67560210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17199d734a26e729bf5432f8eda9a74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa999ada33bb4ad2da173d859cad4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea941d4d84e1e6d8afe09bc57eb3201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932b258fbbff028da3eba2c7d5faeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a83f5e6b67fdbb3287aad15c6f14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212819be0db2a22d9cd4adf34ccf5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a229bd735339179da2967af9ebac7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279dc0a08d4e9297ee2c9a9bbe70af2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60136ab43a52b02ba477a9551707c1be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb64a17ea7ad423b1e7f214078def220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da1687ae5bd2cdaf6811025a7a9aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0dad1753664529497ee2f6dc615e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d61996b947c9315dfdc88bd3fa872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c20aa55e1a2111df3dbb93b8dc9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd574d46586eeb0a38075c5572a1dad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854758d7f4702a5b39ded26f71968c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3712f8c2c195c1465b0d3b8f89a58e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae605863729487a44f0b13507635f4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253faf46c73fb4d91eedcb225a2af3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a82ce487c83fbc7273a9ebeded8d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44cb23ca4a0a1cdfa0213a49791b26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0bbbf9be6f5e736fd7b0eb2deb9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d07addcabf5c83939e17f42cb0f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593b4bde0c76a387200f4714e38dc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5c45e45c4c59098e4dca1413ef84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93d588f886887d0f85362d8cbd2eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b084e791da8719fbed8206f1f4db46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9779b5aeb7bbc11fed63f33381b768238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c4c6f3a346196edeb9a73e78ba8bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e397c5dd275c26ce9d2cd9e6c22fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336449db3a3a1f7b64be5df19faffd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec9eeb510f2a8d679be523cf6b574242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac95d5b1ebe6953dd8ba6cb49895f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a7b36a7f1be1692fe5194d0bff60d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d3680f8f03c5d8f5b8a127701874245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223b449124a63b8fc7d9a4dd34c7cbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915418f615f757ee7de7e26f8b6b895b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f7767baf4e2520603195f1a5144a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f11dc0cd24dd547a4ca403041c1cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c10b393629f7280ce6be65c3177ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8769eac17170d9f58ce681462a9cad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80272a08341ee68ffa7ad7e7a105dab3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e360c57e2b7a88cd7f8df1dbe07f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa110937cec11a22ed9fcd07d822a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fed504b681ad3bd5ac7a5e1662252255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced9042fb8e9e64c74d5b5bba35c3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f7b7cd7201326aff675586aa06532257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d7a4e6104182471aaf98777fa034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558466a328b4d395e6ea098834c7e51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d379d60e9e1adeed239145ee1b61ebd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9c9907d62c9e2e500d565c0e77bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b655bd586e68fa37e3e43f3d3a39ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758de9a0c8aabe658c9211e03daacb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1209f5d1e13d285dc4f493dccd85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65cbb965e3ef6ac16ad4493846e0c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b758b0ac13a31362c03677027475ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c2278805c3b27513bdb8787e079dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6adf8a61e21619c0c092b610477c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed53f5569a38173f3f330161de0a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293f6c28ca15d7f399f183506555ff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb84d8dd3b037e13e219de938b0f48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15084b9f5bc6655bec809e848d1f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a6d60cda58edadbbb484977c4a82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb7dd7558483348c8a076a7372ce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558084943df2e849dba6c23ad816179f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d131b0a2b636c6b6bd7c3afb4a891276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb60aa39532da4519a4c71dc08b144277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f7c695148687fef44f094b0d729c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894033caa22d88d5cf3853aa2afe84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c107b792840ff8cc39ee6fcb8847280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193262826e0ab084bc130a3a0ebf204281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f82548af77922eae17f4dbc342f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa03e05d13dd01b573d29abf59c4271283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e66159339bc5efc5d785dc7b9c38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccbdfd1f537ec8b825c27f7152a837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0eeee1529559303d8fc8141d1a668286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7de44107f108b0753a07ed82d87c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd796828b3f23a07a691662ef13300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc27565a8ce4b12fded511af5c10c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b6dd4a2494d67c3697efcaaa1c55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace9c5338dddad9f62a53ffa457b4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073db28445aca8a109240980f30445e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aad156cec89e5f43a53ebfe863a29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73915452571f003cfb688d16a87844294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c6cbd2489af35a105234ac8a96f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f975c7e095a5cd8ee2a8ecaf18633e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb56d22875193fc61115e4974c983b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc16ffb25601283c2b62deb8777a94e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d43a23027053e0a3d589c2bd7a899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343330041b8feb5ff738e3419db6c58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a560edb3db18fb34c53290ad01e920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553948b0d1de5d7e815f37f335b6ad38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d5a34ade31feeab41055f4b2c8eec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b358491b586b1e1ccbfe5ccb5dbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33dffddb47dc5d02012c5df12cdde8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f5b3bccf7eabf06805aacba8a3a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a46fbf52b97c024e4e7124938bc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88032d21a064851810d9340f1ccc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79936a4f910abbc86a44d7e453b9c3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe394326a6a8821be461183262b884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2b145878092a8caf87f06d71e6d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed311bf37d240de90a9a3942711e20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d249fad1923dfe7936cde944882c963313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7382cf5c5e5bcc7b1c5227dd3132c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf4ed28f7e54f8734f58e300769f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554303c1ea7a10faa32ec9a52277ad2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c911fffa1616ab4e4b20a108a6373317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c23cf83240dd0ee84e04147b669c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71956c76f05a30814bb72b9f28a3386e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e84ee93ae3f960d2261a826701354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f12f4a05309e41aad08fd9e140686321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48674e782fe126286f0f121cbc24394a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecb7cb9d23eb793e096f687c260a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff3fd6850c9363f6bd6c9c542b1ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74bd98e30f1090e582c8d6944c5b95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f370d538c72fee5a6f9497c8a041e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfcc0172208aa8e1d4f47bcb7af69c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdebffd90d72bc30f45508fd746962328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c77d9166228251b3b0546a5fdf1e34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16f97052e0c7df78531d80643bc72a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743955b17f0fd357ec2d39a7ec10154a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d17b88efcda7259db2e15a12a92f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f11157dfc458549f66fbbef088cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c5f5756f5b779a09745d02f9607f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b4d0b95e7571f0a7635426431ba8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba0ba7c28b21afe169b0929d3bd0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884167efe0591c05caaa33d1b534aaf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1cd730d9f1ad619630eeed37b46f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2eeca7eae15b3757b6277c7b23ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e3abb44549c0076f9f86321ee104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15999aac348bd1b09f05126f51d16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7fcc8eeae7496b7f1f780b3f842f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a755354e20b61c8db1d9657b0ff7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd617c69336589efd8b3d7e9eb229344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b3e946951f036af0224fb22070ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84094b6f74a4b4026a374f4c2c1eca55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbfc4fe5fe4265886f06526ec35a40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fbe00cc9586978f57bffee02de3c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf3028032dabfd48ab834be7db7eb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d22ad13083c6034b9a7c1c5f97210350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482ce51599b804b181baf8db117a28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290926ec5ac40542cb2292da2596aa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0b07c34044ac21a7238088d0fc0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdadddc7f095a0671be4f9946c5893b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e035cb35f4a36ee51f1b3c67e3c83e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c401450108f7b4de46672fecbe30c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d0c2a014a228aa000f2b347d7e56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917373b02c307a13b0762039083bf266358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d61d1aea43eed354fc8bd3fa0e380359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec512b199ad4a047ee589f837911d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98235fe13d35db7e062eef16e54db1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78007b0138e5fd91a339cf7670256362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d19148c1092e6ceb48b6570da57d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e7ba24afecda3e361c12b0bdbcd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e30d50e8634cc8dc5c76cd6cde04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f77de09a1c33eb6424a9d48fb931366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bff72e5abcfb7670646d9b8528dfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039eec9bd624ee875a316b20286850368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a24a94be972b9ddd64bb723986c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54fe319022acd5e541584aaf3b2ee0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f07e2738c2331d34fed56bd4548f90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964764f947c77e7b682c792d35bfef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772c3488dc6965e72ba2442aec20e36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35c83f94ed157327928cb78ea68db8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f62eb705ef37e33145d1292120faf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a53620a90351b1eb4cd07c40bc8ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887665ff0206f4ba0a0561b4f2d5e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95145bb93c99351c3904994abf344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803496cf3df65a6bfab690978d0d6d46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8830663c8d58327ccfdada034d9a74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656259ac2997b6db7a9403fd421bd5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e70bcce882fc90c6d9193f899fe33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832e5502e9b474e9906a2ff52d7d86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec626679501728026be1d31049236c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e74ec2ddb8974534ec066f5385ea0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5c492a362fb248ae4d0371d6544a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f6ab6c299988cfcb224d55fa4cc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3abffd6f4e569501c0704d1b05b1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d79002d8da17d80f5745d4e9c9fb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d5da8cac572180d3a2abdcd53b7cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61463465747a9d0e284ac2617cff890391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d13056ae0c513be95ccdae120cb9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fb709a9d395be42e75ab50abb22f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933c1a54cbbffb151261f51753c65f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3946a4bb25306c8ec7358af4d9d9c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ac204defb5106ef066223cc03e37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd71180f11850d16b74483ac88ec2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e25fa2d817696b1f4b8b8dc29978f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2601876022774e908cb60050175dd5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d234d3147ec49b3a04d8d677bf28da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a8e217ddeb63220fbaf4dcc979de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b458746ddf0d7426247af52a8ea1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ec5e9f34da6b0e99414e43b5af9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651a8144914f60784c8b78525c12b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a33a97f2c5dac60e1f79a207b198405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d475d01af58a686f668ade212d4f6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc258098acf5e62c0918c4063aa47fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262fd1c7d9272bbb2b196a2066fad6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95e2bc3f9fad9a0a867bf60427f30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29929105ebedd9c0c1f4c99fb26796a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f91b8ccd493e16609c7f53e0fa1ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf79980d6dc5fd42aa5f85b646344412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccd5482d14d6f131f22349489a1d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37858b1e42972beb8205a411838e046414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec0c076d8598fb74c1cb705d446ba5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751a55d983f995902fae9742d7213b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca8cbccda2d62f5128f42f934563c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eebc674e87aafb7625096c3fad273f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b3bc5958cca24459099b9efa9545419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d2ff0da2d5ac97b328fca0a8d58b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed617e59d1aae47f722d3357dc4261a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca413eb1bb840f06e38d5cd90822f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fbe21297f6e75db20d33856fcde3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97cf5cffd733c54dbd4bc8ae10602424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6d271a5d0764a33fc6e853f17a4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613a31a94ee2073e46b39c191b0e4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c76b1a141aae8160725fb295deb3d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd006f4eab7ecbfd21155bc47c737428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7280d9e1c06233dbb077e3efeacc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945edf6c4f76c19f1d2a1684878fb4df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546df383f9e1b1e8ce373a7316db31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9a187729901469cc5caeb84dbecd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34248de2f22b876637085ca20ced1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947917dfb7a454ac82ccf3f0d23c56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ceecb46c42c003170f3019c658f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ac3678dbc00be6c7e2de8f9b9e57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45458bc4966b031b7ef561d4144c63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97be4d9c1e30861f86715547d7a505438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fc20d6ba54568d76de4c607bb20a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640321fd9fe0a2169a9d68056519113f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff74b3f77c6c549c2b52952643e90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecafa0802f85e2f15e2ffba83fdc7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa654e61eb74116ee28bdf09c5812443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b1be2446eb17821fc2c1bd1ed5f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49f0518465d532ef785077166780a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc6db88708311e565fb194a6569a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8514b8ae28fccbc8a5154760ed5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e45f1d36588a3ca1ff033278e4655448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b524148b70ae6f83068fef27181c6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c398c57e9a787b3e58d5f4b82930450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f391dbca0c6eb520e3833633414e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6244080017cee8e05b69b3e61827f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095d40be55e607137fa9a624f4e055453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa207681889b11603c74ac5f8c568454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525278467558a9a56aa9620ca3f7cb4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2110be9f557afa58e683b11107a68a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b1af47663a9bbd2091401ba8d4c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a579515c6a4a2a346da64b510d89d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d51c82aed4e099e3bca4c07f5ea77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb67a614ca69e7541d0db70dac2f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f09bfcae7d9461377dbc71fc08f30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e508c61b8549985dde569267cd94d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba574809ce1c526ceb68397b35144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55148fdc43b6f9dc67c5a38a52bb5b82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d93171a973f0ccfa37a3e0812bcfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ca0c6105830d1f6b5c5a3409b6f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660562fa0b1b8b59ee360cfc91c7098467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac0067ad1ac428aedc2917218fbbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7d4d4a6d63979e34fec8b6f43c6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f39909191106518ccb65ca1fb40ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a836604fc4f375a8cda679cd9f9f12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b430ce7cb165ea302f7339c9800c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b3ecc40c1c9afdaa18c32b90dff37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ea247a1e1dbfd25c148a9de4d640474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257eae0ac9f72741d0db1cd44b6411475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748db256c47cbf003d1155b07e5097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656be6cc9dc4b7238c4695a043e8038477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d72aaad1d27f327b0a6d19d3b8f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2e5644b9739412a185b13a64a48f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c1588d9e61134ad645bf403b083a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46b22b694662cc01c2d54c26e179d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bd34669cfe0779d6ee41726e19b26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c7f72d2d41350d9aeeb69ac0100df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9137e41acad2680df16ab778f4011c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e95ee5f1388a90bc75944437aad37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf0f26bac50608f300f92f4ec2a43c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8174c3c4954a52e450a730901e09b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02bf3afb55cd93c5c1eaac749cd4c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4edf816836c909586e453b1f0ef13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2937e87bcc1caf70ce8465ec791439490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49746b112dd7e85df03f1a4747093491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352401727c9dcd0c50b800ee6a4b377492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b27409703ccfc830d3121eaa7f2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2dd4c89eb175ed5e90dca1c5c7ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84f976b0edfc54011c9c7fa6cdc8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f28486d36874f6a8c975d0634f87c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e81f670418ce0aacd33144fabe4f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779f98d8bedbf9942d35e70b500e5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ec81742bc213c3e371e3df2e1b9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c999a71a58dbf506fe5c8724c6a23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c3673d8ce50948742d09e591bcddf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17fc60ad9ee4759cc71a193b5691c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad03e86d91e2c378b2ba53a85dccbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471783fa67009a29b1e0e4128ea5a613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295429e0e60aa902ae03cac2c3f851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e368fdd236dbf1a1837d894b7a3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf30de62255bed6b2e5098be5af88a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402afbc0e4063699bc5b77e8cf5ead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788aed27102dc8e8f0b4ea5907a609509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0b0703fa7f71c66951fa9cdf18d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e9741c842e475ca5580b2c05b7d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f76d05d6d07b4c8c97cca3a9e92b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b502d4b76e6c0a25594b47f9eb2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44dd9e22cb9f78577809793c33fcd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857049f055799650342731d5dece9d45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417285de98025055ac8cac3c4c5011c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e827496fbd9e9c0485a791cffbadd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e227dda4c52f47aac45d15553e6ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7372c690aaf973c14e576d926d9306e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c1cdd0b2c98ad2b08d187c00dcf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704a2cac693e4bce3d301fac900709521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025d58c555653f5b3feaac6b3e9248522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d26f7dac0873cb7a208f0964e2b0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df423de0a198d99cf4a1216589740524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec393f4431af14f960b54c4512267525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88ccbb4b2ae224a3b32278405d72b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751d81f1dcda6d2008e8b2abcf6fe7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340866309fc2143a9261a9882b993b5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b422b6c2ca6b3ed95d6bfafb282a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cd4eb26519429fe953b431e52421530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd03d85f79b0237faa22bff8567bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1d1c1c927d79a5d4adb5ef22e3ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a192d8ab8969b21890f2626d2a15c02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6372c0dfaacf8607597a5547ce6346534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec538d9a7f6f0cb09cea93a4a40eb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986bdc28f075777e391565eac595ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef2afaafdc35ba6875b7af78cd2d80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39926b09aa435ea7e630f3c06fbe8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3b0982b1d2e3de7573128242d0ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effff7a8e6e35788860d791036224cc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e3674fe062646614d6564a0d59cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003054bb2948e7d0c96e628a54629e95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776395f7684f3016e888caa9c5946c6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774699f5b8f12212f3b54cb2e46e198544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e333dacfaf9a73bab3a264d0aacfeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22edc2b4622ea105313f772bc80917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f742d8b8e5342bf6f92442f79fe408547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516611e3b46896d0616915b16e4db331548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e5a07ac55b1e8e6c7eb8e1a134555549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2535ebb721c6fe53659b65a540c62b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a39a7f7957b9a92932be27db337f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d2a4ccb26035e3fd8aeb53948982552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de86ed47efc89d6ffcd056f493e992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000b72f5b9f598f972f1c95303cf98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4f7474aa99cb1e7b9d1d9076225a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0822cf0df3615a500ffa6bab4f43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4473a66ad4367d992423bb9752a534557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939fdc41297cc9e9a17233fd4f4486558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c242f02e3e33311c0440211cccfb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca7c3eeb36315f684f33b2c5c4fcc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8c7cce159dcc8635fc113b98d4f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488696a184609ff204ca1ff080c3de3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c38ff140b5fdc32d3e3591fd2728563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86faaa2f07f11f229fd4526a144870564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87bfdd8d0415929d4d7d4c941f8ccf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700a52f947e4fa219e1d6b7a528fa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26404525799ccdb64c2d65d53ae78f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99078fa69e92da96163cc8ea74077568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400274cae5b87035017a52edb399a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163dba493ad3b879defda602ed7c832570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca790371df8a824661b77ba7c6016571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d64c9e13f22db40f24c64de0afd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd589375d50186efb823715904da6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8160ae11a70236d038305ec483632574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ee755d4d72971b46c7b85e613504575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ac15c3872ab3a39256797ffb5acf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d18a864a99d9cea38e223d4605c25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef56114fe323c8c2f9af1a15cabdf82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f165d2cf5fb02f9cc6fc6f804ed7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9814ab3d0897153c66dcdb4d1585f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728804b8949129849c4554a7c3195b7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f21647357e7a3777d3df99ccb9fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958c67e061d1b6e8af3cca9ad6f25e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ff1f54530ac25920ef3faa027d6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc1714cc2d2ac363c7e0c619c69921585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8341fdbe1005ecdc4b7a3459b4fb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ad680b4cc730f771cdd65461d952587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3f0cfb86bdc08dd2f0d551d1d958588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed3eaa42ba38900471e14768ce383589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e4cf916bb292624c83dfdae99f601590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca13a73c175113d1bea6a3d7ee91b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c6d6a2dc982bafed4c31f0e0ca06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d5644057f7b900c1e73ddb26186e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8628f06c4333da8018a8f67208a43c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfda608ab8490b1e15f0ce6bb0200595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc684575a24d325e9ca24f5620815b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775091065234f355f364350a488a934597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886831f39eb24fafb191ee048217c9ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce11e7bb60bce3144923d4be4df1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af79cd70194b2570fbe3ee7402ee2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa8e754932f162a62e7f17128b2252601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d988e66a20161986c3b0aec5ba3cfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd71889c36fa7cfa0f8ad76a317d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8eb78a54ce23e5bd254897dc46071604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c413b422ef510e8deb377dc45260f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317055bd0be63464e63c231aaf6d4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a3fd95b754045d4882f54004dbaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cf4cbd360a0e1b44d33e12bb9b42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a6dd58e5172de1bc5547982494f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d4ecf876dcc966c60a05004309cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f8a15d1adbcb4d6ccc4018b4be0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1b4ede00f6a8e56e154fcdb056e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354b47f80a694b7e2d68f038c27d15d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128e2cc393e16fbb9bcc9c51cc41dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e5952e879268b1c53f9ffd43227bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761a163846cbd1195d4683ba0be979f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340273135e43277591bce248fdf09d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc959cf857145c1b9115b6dc6c971eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb8be318df89d099218c368776461619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1797329d5f2d45d45ab400c7dcf70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850244d2aafb22c8aed929468e26505621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d4d8799f772cd0e47a484160638e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccac8974162933eb817c8d8a10914f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca796846fd27bd53b47f363b4762a0f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a1dde09ef3530e709d007e28e13ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d597594a1866ddc736ea782c08125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d60ce01e39ddc517e64004a18e6c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66e6da4bf7ea40c0ca1bfa6194649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d56238e23adc4feefaa4ab258baf36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbad88c3c1557796d975c932ac9cd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435252c6bb74e71c0bde44e453a7fe9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a31a26fa6953a98348e8b506eaf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a6f01177917196aaca9546f9d2b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde03552a749f736914cb7f54df3186634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea2a91cf024289b8ebb27fb8ab9ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b087ebfa46717f12fdbda8ee1c7e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8d32043a7c8a12924fd9cad85f51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f0bf1dd42254a031cea560b5f17cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65eafb38fe42ef045bb84486bad453639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae172a3dedb53bb1e7111e79f8c47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3a97dd62d681df1867b7b2edd6cfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e16160fdadac75516c1444db017e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f00bc2fd600a726b005a9faa41d16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e371a490056a638de07b9fd15422644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca763546dd358b8293d633d0663a6fed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243855f6481ba6662bb019801783a535646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d28d28dbfe5d05d637ff332e36aaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb31395036b7aeb2d5168b1d02397ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064aedc4d4878452834602c2eea5b49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70577f564cda78c0f9e36213b8c74c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e00b96dc0f28655ff021de8e7aa43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975f7c5de11ae22b307787bc619e691652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5ad5beaa56aab28b3eb78e4453cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd59ac53754b594cc761d8d0b8e8d32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21115a7ee60d7ab59f817f0c2a72ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651fe1d9144b3f7eaac3b2c7409ab9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0923aadb7c6a9271ad45e2e983d0171657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e730c3046658a6b53490e0b4c4ad9d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311391b2d1e02bef692538c746dd3f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378b7db2b93d4f94eed1d736c10f89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6890c009d7dcb7dba7ea9f0b6cbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18562c95490e0f0013b703f7f6cdd94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede2f4f6d6cc8c80c564823ca1cb5e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c058fc44dce6212da7dc4ab7a305664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf090d98fc35b0ed5c923641452615e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fefc479c3be8ce24e9fb01f860018666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b7f9a9424ba1565832c9472f40ca0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05da0172253dd5cd1a6e1171637498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6044d8fda615a269fc151bf2e07aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478ecbc2a061884909d03f42e08820670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de506c43d000ade80d789d04bb9565a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2967270a77b9bc52872c8f884aeeab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928519ee92a0b0897845c55a5080731b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5684e8352710f8d29231b524613e6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c17419325e530f8bfd91973808292675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda095f8a5ad0d5ed899d2f0721fdf89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce077732ba2359b854a5dd1c9a09b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823061498a11963508ab8b14162d969678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9892b33cc4017372b2cc3faa6e849679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a25f0e8c65ce2b9c5c463805b71b24680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>