--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04730270d9be7f64c4eb4747b6ae1261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fabb8d47e857aefb259941bf469b392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3299555042f21cb8c25eb203646423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d43b8b161bd63eb7e790e3019ae674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d409249c03036574bac83ffca552ec55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ec19b86d75aa7bc7de1bdfaabe0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7ff44aaa20cbbe67b8a3c84df8417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498a230274e9106a8a5bd4123b7b078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a885e6ddd41fce7eb722929ab71e7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e79ba54d0509bbff74191b1a8fbcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87651cd9de6f3a5fa13f4c278053d1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0183b7deeca9063dfecd30c4d481612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a966562e71eb70330d1c8f45b7a43013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607799b1f4206388d6a39e2ea5afec7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c958eacd10388933dd38af1a212caa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279675bd274d083f7d0cabbeb0e972a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465ee45ab4a3fcaa17a0dfa5a6efbb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5ed2a68c90cd77f960dbaba42cb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e94f09321e40171c579d861dd27f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0992b49917ea06f5cecd5cccd2f99120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55505b924c4db4eee1909c446dcb51721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066feb63cf2e89f8b7aa6c900f80c6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aec1281cbfb3868fd48dc5249d12823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9362451bd37a493cf00acd90c3afb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74999aca3f7fe4b365bf97b1b5082a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7575e7df0a92b40cdb4e4837c8943526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14759accabf0f794d1a8cd1569b53d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5dc3d4b6182905f81a3ca2dd6633228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb6d8acf30184151843eead94595429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6cec53f2f2c48bc1fb48ff5e7e29f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f1a77f26ef46bfda67252143aa4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3c07fe2579ab9849f519667c66a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0172a62fe09d5484ec3e8bfdb4b81733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8c364ca9e41542545e3a26a2d071f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd572be6bbfa17530a42601cf4b454535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9d077aff544b9e3ef2567f9e6182b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd78e61e4d8cc83a80470c6951cd9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f51abb63e8e83e41b0c7f122e94cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de302c228c1e22f0747537c5b571a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1a6093945d861b1a0408a22a167140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d7b54f08c79bd1650022b6bd4e0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a7979927ee818665a31256d3c57942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197eab70b3f8ec58660a83ed7d549543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd592ce45ad6226740058bf3d52d0c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1bb890d5e947e54645db792b30c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb642a2f84ae3c91105e4bfacae906f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe3eec0c0ff6576cb25da73cc50bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea47e32b43b205914e3732800ec5c6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b34b55ba73cb0285427ff0c8d476f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e9e403793b66343df448f49821e0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4cc86a78833ada6832d2f2623d3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e310af5724271919993c1d9997ff57852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03f04c8f604c7e5f3ddd6ab04834fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aab4732963480d1f8589310ad7dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6750ae33e1ac598980045c297fbd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42a1c9dadfcb3376a8639d728d15356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d623f0f6296a3b8925cf5dfe90332f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb0d08561e69cab16501bc831087158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ad58c167e81e47f8a5398eb2b3c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97019550d4e092245ba57cbae4eca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed300ed4811143eb7e0588bce8db1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b51df0d1d10ea59eb2c2556404e4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbf865a3f2445c56864bdce91029863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a41b39bf519b6a2f1d35b673f630bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f77159392cfe08acb840f7828250965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ded0ca418daffcfa730e81a7734866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2170773307d44bd0ea923af4b834f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2220016cc1aff068ce8dce1ae414a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90793776218814f73ce80342f86921169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099100927f78ef557877041afcdd269e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c74d7f151a2bc236e757194b75743771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3d6db887ce0b1356434a347761c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785f60d6293659e33f22f9ba5c06e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e26cfc4b8641bac0b62b9a013d7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d90ac60572033ffc06a43ec67d5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89431fbd803ff00aee531151e86d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f5402626e6ad0f31d051b3011cfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02b100eea6e109492fa9d20e6491278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db141e7ab1c11e01a206279b8056779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6299a0ca84513465ce55e374cabf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e2b343f72d541cdebdef2b6a018581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd9b24706ca94e9e8ba4ddba75f0ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ae617668d7fdf046b4a1ec98aeae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ee2ff6eca5a19f131fc31503769584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009166c98017d8c968e7abf409997ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4a1fb19f13e2cdb2c248c01ba887a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8001ffe6f8b069fb272d12143eba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280cc8149b6f86d213d273fc55e51288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81593bbc899a9b326f312a9a821d6df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e423c67d644b5002443cf9fa7263da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4122cf88ff385f94075c5dd6ea9e60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972e66993845d475786fa6d503ea3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ae2f6344f9b6245d827e9fca5b2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269382f3aab91f80b4a5476700a633c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d296965eeafc261f70ef49bf3b9c5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f94b1a541a6203197b1ac307a261c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184dfb964a7de12f7b426baf461bba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4539021da48085a103c72db8932798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c477c5550a3e0de91aaa3eef24097c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976214ac184c9f72f3b294b8b8a1b4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337185cc977a97a81331d06a58b7fbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5a7c74980978816d96f71f3566f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683509b94736e01687eb6322b0664fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b49771bc1a9320b573b5accefbeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae4341736f8039c1ea0eedcffca76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc15bce2bb2a463fa2babd740b6d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc681316b9379f1e419d1d43e63137f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed204ce44a9fe885e5bb77038bf62b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb115a801be1289ddc35bd1a91ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be67312547e86e28c29656b05ceb5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a97ca668bd77f4c3a2f3483649a47f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01230770a2bede946e87b1d393b651df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc5fdcdb08fdf7be570011a2c6a32b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214de10ea2322d77de5f386ca4bb452c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115b78d92f34bbca54af9fff23bf29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d4e3225ecb648650852fd3fab1ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c9f348e4bf23fbeec6f089aea4fcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906115be31c81565391aeea909312b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3bc68217b04ca9c42eb5bbb7c29f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350cbd074afb39bca406b85ed3fcee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7046c09f91f7387946c8aa8809353a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a870938a46dc5f5b2bbc0bda92a492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823b3cff9effce3d9bdd1e0a26dd95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38877d986bcb0fd10b50deca6d05b27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1132b6737954054e53550d94a7d03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a96ec30f43cba15b7c80d811a6cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67be3917fd6e83fe756b73814a004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c9db43ad58bcdf28bd4ca36dd9ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72d440e411e0cd337b40935004f70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e5622e2d6b914d21ed708e9239c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8c4e1b09442c112dc2f74da02ed1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033126175cbd0e33ebf68c811acffe7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3aa2f0fb7e780c7ba3a0039317046133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f304849ae7e3f0797cd35843a17f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c69d03ac8b6cea0c4445b6f87b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c90a619be5e6080d774367371a70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef5899dec5d53d52e040350d2ef249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab12e1bf7c20c4529bda646e9d76f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c3c183d6992a6f5303523c50090d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dea9d832de4c132367d5726f7d637140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832adc5ff78b8c00f39f27ec49960676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd95cd953a36df25274fc5cf72c80a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7db0072cf237818567ae2b8a89d64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba784b770777fc38b3631e5f0f607d3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5972c1794ebdc7472c4dfdc5c95a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bac52f354817bd0e59a70d0dbd55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398d309d7532200fbe8c4a9af2e3fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b40891a7b22a7231ed6047687260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfc0225fea0239ca08228b44b8c02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de065241d3185836e0ab37af9aaed15d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff428164d4e7a032236274cfbf7a0a1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b8771bb3d0d161f875463336c0f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dc187d7bcaaa202d72fe70e7ca4d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4dffe14dc26101fe7226740fae7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d5b77773f15fa531911189bc68424155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baced08b82d79ecfbcfe60e23811186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b9f2e2c458cd64e88949721baeddc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aa937ed6e6ce7957b0bf9188e9936158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3cd5fcfc620c44239a25e1c6fe1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b969f3b36913bca67e5ac11fa4fb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1298300576b4d7f98ae3ddf80b7b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf128c67fe976cdb955b78ae8a096162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32bfef17eb183f05eb5200885270fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de453f47d1dc7d301e9d766cb2563f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49c673bf3f19397492f970f45d1df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40905c28460a87c7987f617626eb596166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb42ae30fc073a2256eb2e8e49bc6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293364ee163335c3a1e83715b33d93c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311963363cbedf170f9d8cbfb3a0f10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463a27a96e58731ba4935d645e0e0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631d5b9ddc87f1072a88895c411efd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8785b76abec8ffd4840443cb15999c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d4e68b9bcac809d40701417922b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6074885b6490b78cd92e225149ce4d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c115bfd4e4230a9fb4f98bf6bf57f3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b8a560e13f28933625438147479f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e02c1a391bb3566e9c4d6ca7e1b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3c7e716d26544e4cc1af7895c57f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49728f31593ad06c46e9d79e1751d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e285607dced94a835d286ea781b81ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a378b977697ba5e80413bdf331550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5308f8286e88dae80d1fac955596d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e2b2038ab9beab2489c07cf49d77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6085ab57522a6550bf2b5b08549f60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c695620ddda796115d689df812d9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c62b8d5e62005ce915f51ba427eb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e64dad99f1e7b0acb6669a2ab0ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7ed6525bbb0203025199cd2f59bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8206ca9c65b8aaec5e2c883491d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a3763be0df7e53b97c4a8a6afb77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bee626b1111b935e56393f8d38432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fe1d818b37960f3dfc8f80320982d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971a26bfd952c87bceaf36710f3447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2afcfec1f7e16abb9d6a0a989aca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a1f463b4b6e3b8ec76c77508a7e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d07894ec6df00b0365d47dd016fc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b5b041eaa263ae013919aa72af24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403b0d96e54dc1c2442dff14260b4c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c79f710ddd54d369a3f6e052cabd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133c36f3bf59a10ef7989d68787187200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937df9413cd8f79f4c6f3090cf5948ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17b3390861c595e00bf3e16d3c2e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bdacbd3eb7315f7043fd513e865bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33b7bfae4188539aad96e0fed12ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d341bfa2e7ece82ddab07ecb6afda69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee20fb8e6f572ea4e9b929402893a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd528ba82f5eaade6bfed60e4d1f72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7efcde50e34b390910924d54bf80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e1a991494bbd7b9c3374a778225e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafbcd3612f42680b96867939efd51e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d35a5c54ae35e5f0e780f05b48222c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2299707a223e61b8cfa07db08e6880212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2283edb9aac736d8417e154cd2b997213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5572308d29e43ae38923180ed777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa97b96092482311bd5267c7b880f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb014a4d81220b0feae5ba8e69f52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089286f4ad0e3b7498ed227bf42a06b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df32d6084f2903d7837254096c3550218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dda45059350e6950337ee3bc2d5ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f1ddaa71f6cab1e15ced0948a5368220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f726eccb573f87e77459c935341c746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59fc63e3f7f19bd72b4c115b3d498c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63829eb0d6e629231bafa887b0fbc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ba1e20f7c70acbd4c35a347e28b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347fdee835b14398d880c316cee5b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6150f17937e1399177fd8e21208f9a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48dd30ac5860e68056a126ff36dd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7424e5312f96a72c608e7d28abe06b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1448f5bc22b31e5cb12b2bd4f806b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e364fc0621e2428257416397de10e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6917da88b12f07cc5da17f00777c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8cf09da0f273cf0bb4736f9c7885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b811dcb38dd8ab18705f921de984ece233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e9ca9256ada7091c8e563824a9af3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a64ed49f0e92664c76b399d70a24f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdadd4f72da248fe19b93b0f381aea4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceeae9bb27184221da93fc4c160bda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade2d34eb07ffb78195639a93f080e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d67b5af196f543b599c2f46d69db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9468a0f49c7a4f38aac6d73e90eb51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0447787f0ec83bced9799c0467fae35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b73cb1ce4bbfbc0b8eb839e57f61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfe41ee85a7012462d006c039c1ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016272f2308650ad6d8e308803905ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7f4ff30e1c9978a2c670c3b9e7b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc98e87f829124542704fcd40a2bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd5ec9949e9097dd5e6f3df79c13c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e95b5f86eeeeca79d872a76ecc6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a015a82007502a6db83454eab39b66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d553b4ae81b09c4bfdf225875ad2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea0f0f61bcc10a13f7b554117aaedf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fff43658575e38b5208f70ce92097252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841608c1ca9ecce4d6ad26c8468e72a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d480305e14d42a5378897f4f7478f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dbeaa55b58107dafed5d82d9b8dc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0569118f9bb113a68c98e0b3aba8e82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0811fd07b65c7cf58e6ccfee98c73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16c0cc87bf600a88da930f5f24f78b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93eb234ecb42133c713cdadd49d6ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5777ed016fae3a5b58e6d25c199d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb50dd9f97a24bc7928d7bc729cc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf6b42dd71b1dbaf0d9b9a56dd4ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a652fd7e699bfc7d6528aff0efa4fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0937912b0380dd6744bf4aed2b1b5a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e23e08ff65d6ec5240f6c002f2c28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428bb6eef941021b5ac484ec7cd3f0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c363ab21f9ebf4b9246718088e8d43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc778ee8e8b27446c21ca29de3b7aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b421fece091846f29f57bb6ba0d3f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27cf2bd068180bfc9fbec0c96710d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181def91110bf7cb7382eb907f8094c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2e4d3082f09595dc7117b35742e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f53e0486f292079f1e84379bba184273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419f96ae01af2cd7894a63ec2c419d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4b1e01678f1099b45cc5068ce3c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a267a3054da51d4f87a63673152658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b45e3fa2c59a69cbe73db7369389277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ee3538aa4f47721a226f0db56510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a61ad65c749d140fc180e9f6a1712279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9e76947fb79d42fe2db64ff76cefb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ba081226955e3538914f835f29ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f29a8cc6b93c864fe4d5ff740a0e8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2f5b91284467e463cb54a04260d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c7f914efc81eb47a1227800fcfaac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420f50acb583540a4214e73f035440285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbc490cf4f30431d18c033557f5a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc16f73e40cd195c3367a0418529f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf9ce1e13100d61f39fbb201835f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dac9a9119cf9558e2001c459c403c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bb96b75c98b9720c39bb689147641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd0a297718f2d0236039719c62db1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c07b5c5014984533bd9d364d568e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2d5458ed717d65023ff45f262f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7d68501b2a679c505ecdae9c0e34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c7d7151016883f46b371ea6d74b5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc92879bace51d34c87a9c61d9add2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e733737a106b1b4be258e6299074db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b59078d7cf64a3f5edd93c7e2cb59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a5df37d45431ef752cf2e30f53c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a16ab2dc69112744c2da6dc92d2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9e32614fecefb83b05e0d41470b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f535a240526edfe7b25f2c95d16f76d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48378adedd1aa7676efdcc06079ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a29a8439c9afaccfa2ca5c28b553304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5627fc654d04eb363e23372b5cdc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c866cf49d98834868e363a87aab9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d678722d2dfd5522a1a855b64393f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67772af35cd42eecf1b297a58c9e04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9f597cb77df7460381e8950a1942309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ab74efb47269a0a8dd8eb0b19b71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587e070388c9652d5d7680505c12ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190263787b8c9be44e1e5419eb9550db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7cfdc213e6913f619603cda4241b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a336090db46db4fbb5d865cd80462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e232bc65cd1574693ef24396148f03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbd0826861c84992fb0acfd687971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbfd222ea6feeac2dfbb37904741c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebee0d27df095cefefa53c7ccfd6c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2cca7e56821ea00d76e028f482dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6b0369101d0b14f98af051da16018320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c88d7162a3deb2bc4d22d2c8d925321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b35b5b3386ca0d25cd301b75ca6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a1e99f2ce3f6f9db4851967d7110323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00a6c74766534675198852e175921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0db1adcc657b5cc3882dd9b153e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e2ff637d4a62528bad0b693a5e0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2da5da45b3192b12ad962c4918fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97739cf6514db0c7da26b35eef0dda79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5d31ee5973b972944d9ef2129ea2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed4c71f6bcf3ca3152bd0546691d21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2569644a95a109ad9878de40bd6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ba9a40a8a78c5a10db4f1d5c5ba8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b95a7df34dff5d436c73358b880874333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6936c45c30e2fd32c27bf503f2ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4f1c0ce25e1e5d6eb9fc7507d242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f244bd9bc92c13ac920975b77d803fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7532f8b78f6c5942555ebd5e4c62944337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b1b95ca5eda68347e279fab02d96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fd78be84e51c36d5d0b8eb827415339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed417a0a65b67f963dedc5a8b6005a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f471c0857c413b79f98c420fce4ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9524c84e5c528b04d39c4fe74525d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c68862720482484b678c56f7cde319343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2d9ee7eca0a45cbb37e287b1c2583344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c094035a00b2081b80b76c2cb28bc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec86e4ee15b71fdf07259fc192b96a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e086b7ba4ffea7b02b50a1ea0b1c20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be13efabd1eecf01a1222ac9af96c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aeb9f55c58b86480015f013eefcc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff785c188f6e004ed79127f15d453350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6cca91e84ab7dd7b1026434044a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8628067fcac79f31c31a2b09e995fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa90cdee9a2e74f0686db93fd0b44c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e76aaf8338da2ca1ec7494e51b8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a00ccd214645e7cb24f85ff84c63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ba423b29a8ed71d8459acc92ada9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d403b83c39e30d11c50192592b38b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aabedf6f096e90f9f682585a2d767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba7dbef162acf04d3f1ee889ef3b29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0b1f1c89ea6ecaf19f42a11485fe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528829cfc35760474b49f3e7297b0ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22201ee40c23dfc510b2dc2abf061e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8234270187abfeb0a7b9b6eeaf90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f9a11c74d1d7af6ceca366d8303d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf138ffc4f1bdfa6d1fbe749e2ef7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f43c0e15ad0f7a8e5f737f1c468c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ecb79fd8532f81a831c860d12719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4240006375c597e3a2be77a3decc39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73a9a12c508f27c78657d21521b8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cba613d37f3bdab1975bd08c32512370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fb3bce8cc1c4367a2cc25f5754df0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdf8ed44e6e240ae068551ff6b666b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accbc6cce8abaf3bfffc15ceea7f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1146f9cd80b464f55e5d3da140d66e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b57ae9d788be8e46f7e1b07aad75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889df5e97d4c9f3a590d0d7b73189a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d525ef2fa7bbc86629107d97f06b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ee53825ed70e345cf2de6e04a800378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8474b63fb06b0ca1992c1909a8c30c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5ef0bdc14981e35f5b5720df0f9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ff713b79c1f8990319c74838222d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f5e53d69b4737891f466c7874836382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920539bca85db7709b2514a22ea664d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d62c2aecd61c013db92ace2056dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fdb38aa15bfc37fbbf6e4a3edec5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc8931d51a317d7b27535a62de528386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2322b8c527c1e4c39c26b41ac55b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917d725a122e33189fbb38d2c3e17a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753fc07317abb917519b3af8a4bab7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51326094e2190adf4d5e7520edd029b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f104cd4de108c5c4082b767a28590391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca5a388354350ca58865507d3d8e1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42e81d37d06b93ba847980cb0347ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c96f1c3c8ffe51ba324907ebe9872394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e5caf9f1f443170ff1badcf73a9f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54260fa6e7e38234068d0fc560141c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43159d9251c76eed880a22278a258397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aed5952458989c6f0fe504f86962a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11342ca6c97e10a084baea0c58093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785d2b1e73df53d6eaba3e6051cc4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff556bbf401b421b5bbeb6e12813f04a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95b7cfddd452d2e9f0364ac4a0650a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be79e6e6fbdb9773121554aa736c1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc773bbb05fa368e10583729cec06ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ec9ac1c7cb184bc8a7efaf8d6afc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea983d3320f52d13f792e60bbf68182406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8da851f4e12209356e41542a2261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873cc7b4ca465ae6b7d4f2e6bfd9e26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab4e715e2cdf69df5c608c588baac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68777c0c5179bca069e49c13e6508a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1afb1b2d99c7558520d65088e000b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ce21b81b8a8a8df12d0cb1335287412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42f643af504af6b3dcebf56888767413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181946521eaad7eb9ae27c61829d5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ce5f9d13442dca07580234ebe15a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0390a9b9f70e1da9d7f7672d38e02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25f7ae9d84b51bf76ae490250eaf1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e397f442d50d0dd6210e690173cff1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249014cdedc017c0db6a666f5125853419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f0bf34bc7306a68f3e7b41360756d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0465737144e8b38fe23b4f4188018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271000e95223a208f52fcccfb9e10d4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd389915ef0ac005f0a5a473dea3d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a256fd176a0655f3ceb15712f941424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f6a477d6e283675ed4fcd43468b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741103ee2b57a6323bc87a5c539c7fe4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8553b432d9c35670514686218481a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8181b0dbf1ce05606dfa29158980428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca655042956e9c85a88eaf8247285e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce1d916af054d0bd454f41b5804a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983c2ad2f1c3a01bb16f5edc9414af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a472726c8e9661e6abb03403207f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d33df1a17124563100a87a4b08b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96742a0fafdda141eb4d29d4be3f24bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429289020153fc785688391b77a5c2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6aaa1c72ef676516a0e7df6695d3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932680981235fc538c1f20e97c50a262437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004079a9daa7f169a5df1d1b5271f5ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992c3bad1f05b13537036c46d2274e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cddd86e6ad295111e729eccf821b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892956eecd1330df65a8df61124f545c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb154e927ef69ca54e680b05a801a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94818f07cd15ab16677d26a8bbe2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd986aec758a065c7eecfb00a7bee3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6ce512164ea49fa67bd6874acf3a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977859116a8e6c5900644aa56a6c33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2087e550bfbdf2d4c51ff94969f9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5421c373dbcb4f964e30ec7d043b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6bc460c6e4652e2169a33d87751bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ffdac6466461afe5a4bbdade68e78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76440b4b427db566b9bca93d1c9bc56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544daec1e4e6d2dc01fdca6c14921b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf870cb39fccfe04abb9dcbe2e670d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937b279a42ac8632eb0774c2fe2917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a78789458070147aad8a919efa37c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017fafaa55bbe814ef4b323074b517456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9ae77bd1f38ee0e0b78b9dee65e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ca0c475909e9bc0ae1b5d6a3ed9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe534b622672c0889119c3d5c0528f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74e0b852edfd18003288a335dbd6ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e5dd394c3ae062b4f29d429bb5d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc416b036a8e1138e9daa01ee1fb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e018dfed2b9ce122cf6f7ddcab1939463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525ad660e868779ba9d4c32e326d8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b24d76da2b748862c26f4149c7a660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d13a5232ea88f33f65df35b6b349a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e7480f4f2d476f1053f0d2bfc502467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3064e4cb673a6067955ce5924f448f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc794accec8987a24471d2dff56360f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd01df4d896603753d84a68c50a2f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b792eddae38e0af45077920e26f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc095b6a5a2956e3f238340b339594b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3bb1b7ee26d709af16e55166253f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be688086995f79d19abb94e655db90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1251a00d02e3fc8f540f69acc60c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9241b8cb9a18fa837b2b55ecb3a02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902a922fccd36892197db3d75e2f0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29ce44c2915405a84e5a70c0b61f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872bdfa7ea370e74b134ad08f08c6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544b6448c3669de531b77f99d5f9420480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1622ce83ea75a0a4eb70c141978563481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a9952eff54c7302f56b6d3a3cfd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d54c674586255c8052f936d473974483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3be8317e37ba9aae071828f71b86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b87fe24a32d8e07bb361bdc6e0fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8b061d4f72fec122b570ea35c9f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495a55af86976826120386cad255c81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c5d52b89640cacc165d4a588b068488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798aab177d3475680a26ba1d44b0a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb358ca74d7cfdac323cd65f249d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2baad225154239d9bfd956fa99bfe2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19bd66fdbd456eca2f0948252b00a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41b0586b081b4687e6b2800005808493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cd51dd8463d343810cd053e624160494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd3288bf7967bf18ddf3bc6cea3dac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f7acf44f6b459a36b98d785dd8fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43436172d3fd8fc39f4a705dcb312497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec636ac81cde90841791455f0869b01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1518e59836ac137eead2df92a1410499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece53c94d79f8d0aa9db778795f382500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67884ee7c2a888fc80d857acdbaf6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e3fe21964a336f854dcb7a4383236502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147846bb0ab5e31e7ebc0dea2a29623503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb600e0a1183925427f87bd9d4f1a652504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a66e36b20e67a598dbcb13bd2ccb04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388ffaaefdc42b076df4c046303e19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cdcf8c0356ae92380d421662e6367507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6aefa582c1f7f34ad5203c30b35f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e07d50d3067ed6d24ff9f23450d47a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6fec95906036ee1f52683b5e4cb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e72baab5377af150d5cd6374d107511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29241be957ccdd19a8785d9bf03aea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63187b14f8de8dd010554d0506329ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340495ab7f087fd9a7e3ffb13b5639514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86adf5789ff2568eb5afef7aecfb76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e0b4bc17a245acc82caa2ed0f637516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796bb5ff2aa166bd76d23ae57e65142517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e65c95070c8d310fe58fdbbf769ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e246e3cad0ea92bb1b9acdd254a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05862dd8c114c7beb5e7a5c953cdc71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0b377ca90ce35ff18c548c979aeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785cf44d995f298fbb24dd2aeb353d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749fbe359ddec2dfabae9c126bda1d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230359a93fe464adea870cbefd6c5ee4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d41d98f7cceac524179f903354a5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80695148d74b59f588d81cae92de3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ffe17ce4b694e3aed0f0b3c50e752527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcdc65b2d9fcb4ea8c6e02d6996305528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba621da6818852473c6f9aad6398e94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f368a2d009c6cc037ba3e7e118574d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984113eea6071726b44597fe40063d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829026af57e141795d52a97f5a810fe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ceea6912f7624432b5660a16a32e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48339a924756881a09dbc866dac25e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e4f9567d2b4e4bc9b8af0b7587b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140fbb49df8a7bb65d3f515a741c84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561397fa2c453e8e1766ee8e5cbcd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9da3eede95fb5abc44cb4de13c73cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e35e6228d7a43584ede8123e1657a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9022138df8ace454fd411b7e1b1413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7f8e7c13dc890acd60de9973ab08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9762ef60612d8ea23a1e89a6f2ab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69244dd3ca07dd6bfb30f30c5bab54f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227366705344725858bc8dcd3b34b1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dea711bf505cce45389114f91f992545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe91f5e6c0ef47cc48e22a602ebf6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc209249499fe4626f69e5b318778b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cd7cc2a7bc9b8d02bfdee55e4a442548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe64abff770fc8a233f3818d1ec8f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019e18cbebb160d26dd7aaab8b367b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca838348655e11a1a3e1842f076e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd89cb6d7986f9703de44c71571623552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a400ab4839a2c3dead75a8c75b76f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e2d767fee7211695050f1dcd430d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309439ac132e9712d8da70baf8b8a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f62e8534c5e034444dc0d23e9e6119556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7644736ed43d4ba931070f328db481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713faf34028c1e848797eaac6ac096558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd8f036a1c95264baa0a3e27dfb2bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca634f13a4bf69f495e01909e6a8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58056c9efee752a8cac963fc2ea5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64e7464fb3f93e9ef49c8f3695c0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8638cb38e152534e092d6aa0ae46d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3b2fd8822d514c4aca6dee21bbdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1bbfc4b08191e9f8a986ff1d2246565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bd1794d17bd1e78c6c724bf860f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79eb95cc1df8833d7d2e1cc114c54e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5fe6bbb8b29f53581c8fc3e250e34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c4461fdaa499ee3d622427b8bdaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b44a448c03e8b71a52a30c918448e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244ac0b91984ee93dc0853307ea37c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a9fa862bf42076f2d6d512aa9839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d04d71bb933cc601d6e1a64d5ab8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95463b6836b312bbfb2bced16882bb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641cd74b470feadf2782a09ef1975a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b41204965cfe1f4fceea02b133a689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48696845ab68555829c9b9c1a2e0f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d85e4fb64d8acc46f1ee8ea870690578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b271f90a233e8400f90ed06189f380579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970c7240ca91536d8a88aa8292372b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a03569186fe0a63a16a6bc70b5df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622207354fb9c191ef1beadc096e367582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb10e51d6f33e83cf76e34a76a21f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268fa94f98429b31f1480607c041b81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294686996e2f2a0b423fbe5217edc16a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813421a018d7b4a4822e3bdcd9616c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab06ccc6a60bf37636474c1447bdc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c4a0ba335832effea45537a5bf4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380528e22542e342a645edd89ad64ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaccd866c08ea764c2b7a4b0899df74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d88cf94b56c4386660aac458ad5a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33cd1f346ef3b45751b22a47722a25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf218ee6dc79a33c32ea197abbbd78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a288f6ca5107f0af155fcf0c57572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825702d1557dd8948f22eb60750e5b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239043d057b267c6c7e5409c192a13fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d884e2cb962fbaa729ad6250a8f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b16b66bbd47f26113444c98bb6af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e1df02d5fccb8531451033ae11b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e26e93f8e03fec7206ff53f18bcdfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70585a3ff8f22b813a4b2fcc182b5d71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a63491d01da7c525be341894a14e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7b1dc2177400fd5af15d735a4240e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c55ff16e0cdcb845e125d630f0a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c96f5cb07e8a8de83b7518d6ef10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ecef8c8498229ea343d4c784f9c04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74004d12c43de8b27fd0700bbb2e26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25555f83626e9bcb5781af14b70805608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4cab86b7f6e86da9044f78adf5f19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7bfd2216fb5555991accb979b0bca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79fb34788c7a91b8077ca489a563d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895630d0c8fb8e3770a931aea30b0adc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc272805fa446a7ac3b3774416f838613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839172bb6d6449a0b69bfcfce973110614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93afbc5880c04007d7f08ee52783ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0320af02925144ee4cad408ee1326f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07eb594518da3e1549baab540dc10a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82627c34fabf6953f8d13e86b6437989618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243026c743da702476a0f28db8d6366c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe70fd689b928b4dc8b9973d5ab185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f455a35820a9324a4d67e8cc9ae9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668dae76d4478b58bab5ec1f9416b17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e078697033bae06dd1993fa39b0fdf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3493e8f0a3421316c170f30613bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aa3ee334323d7e944608fd1be4f81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf37504f2461cf7535cb4c45ad6f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9de060fd48033a0d58b44d4e49ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505bd09b5fdc543c3d7ac69ce6cb294628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd5de834f614b406b9b3f141d72bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6d4c05ce0fae15dc235f0b5070e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e6212fd37147aa08c09d138a9498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fca9e82b82f94801b4ef88f46370fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d5335ea676688c32ab2df6aa9209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02703ce4519f02fba4eadff056a607f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af791b5225454e7e17b828fb9664b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee129d3732eaf41c2b8666fce975352636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15eb8746fccff752b570b55343ae9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c173cf2e2feb46b97ab4c519b29358638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef20fd997b6f1d0d1ae4ccc2d1f165e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af26f52f96f78cd31a22cbf701b77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e1fd808419fc6eaf9523bbccc368c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00fa245c24579502581a49ac4f693642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3d4b0812b12af5b0586f454dd639c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2134f6d9b7ddf39deb6b1a3cfcd5e8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf6a0dfa453d3583b42667b0b3db7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73240e70fb7464a7df431deb816d5b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9cad8153df5e2329270b1aa11ec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d070afeae40ad279ac3181637fea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6bb21fa70817f86ededa296c6fc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7cba28eeaeadb659003eae854d96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82939656ec017c52352e37256695587651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894526947bee12cb0441bc95a105ca13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeeef325e66d80bad8153d7e56a388653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde536943873456607ab54de27535578654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e963b2e1562cb940697fec1acae99c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373c4fed7272248bb8fc4cd2f5e77a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df540e6d16a6f7eb518f580f6a457657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e46060825d9779a42e206c9bd2229658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a86a4cc843350d240a57db4336477659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77af3430328c644ba91743ea42f7901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d2f098de84e85d66247d347fd58a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61944834fd2ae05bd59555da4e00a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758f6df1e74a4cc4d50f51e8247a40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7f5f4ab18d96aa4a2bb74d057396664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce2c7e9d416fc06923dd63621b2b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447ca8d9dba61962d77b881fc4da475666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d2bc1bf6eb3c3896844e542f1654667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c22a5354a3dfbf18277557d992e84c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e4f40e79f26f0d7baf5d93cadfdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c68d233207d85d902251215e48c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd794a48cca64f43df37f206c605c4f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e530236df417d3b6279629a05b6951672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e0c0c6235ed292081ac82a7419777673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7701b9c4c1b4a3636a60d31140f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601c78118f4e755cfe7c3e3d0fe8b29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9df73fb8d532b106c285f61c12ccd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65d2b32efd9aba8c278c5b7eed6e6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c075d9dbda86c386439fc1c8a757678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e01731ffc281c5824736c3d9eb94c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966dab9e4ac512ece6758d5473c4c0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c478d94640125f94d9e600b0e2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dfd1e6a431350dff8d76a24f2c1c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5ffd91b3f36a2726b2b43ae1200c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c9b24c9c508a54927850a4ee534f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5edc34f19b049f9ba5ac270eaa81d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba7d29fe2500c33bfced406add1638686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3a259569ce38c17e7bff12367ed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0d2a64dfe01311081817319cb1ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d701c8caf2b93c4d95c97080315b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f0d2a9362d57bb8e2190611908f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540198a601bb704b28c7cb00c5617a95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb99b879fed262a178d45cebf81c427692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b8a8ae816e43f32d8d4e51b686c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6101c9c13e7e649f772c651939cc2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853b86fb6e4b0299cdcb713ce66c12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b02845e04d8d9029ebaf22fb6f08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c2946096a4d8da76baf9a2434147697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2fbc9cd04a1865dcdbf8b20a8896698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a16ca2df8121e0264af7bb8423898699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebce9ca4e3da5d89480f036805f0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8959813b6b710fe16067ae49881c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2340f4725b57b84b5504babe78f3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc93033063951c6b2d7f115e858429e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd3d95fbc4fbca06db121a70b44e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa4d0402f45c146e2054b9ecaab6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd33f1768a4b1fbe206db01715bc78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77572e7c3956315cbbb11a3cc21ffa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34856cecff4d332fb698c071373b5e708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f918dd9c680b76aeddd25f865dbfa4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf51ae544da73b2cda1f44a96e52b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59648d3bf321dcb9dee76185e59cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197429a8a1aa1272548b97e24e33fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832300ee2c8c39b88071a54cf6ad1e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e69d80d9bcc492c42b31be43907dc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2f98ca60d69dc0cb53e64b2e6f517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda254b657f1e3bcab3e3b67225eee868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71551d20e5ce92b706915862fcb05b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87db130917e813ab58fb9e4b8eac37010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213510a2826c499921cebad88d3bb0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d4a44e82ccfcf3180b5cfaaef2be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769a65d47ab9b74e2d52a7dd236a7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24beabf192c7eefc981b2161ebec3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0997acafe2bf3f346d33f5029d8c30215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ffdcfc730904d312a6582fdb2a5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c4f1e04a79db21a851544ea53877f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e97e85dc73e3b75256565cb98950d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208e8170d90941830cb7cc9978829619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95458d86c4f4241b55ac093f980dafc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9983026938dbe21ddcbed7849b5b5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8412adb59fdcb3f2077aaea641a5d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72103492e50be663ee94952c04ecb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f224a7fea47fc20d22776322240b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942875d22bb7b54edbe1c827673ef4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191888b7e20fa841422e4cf893abb43226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd3bd3b588705f79817d26cd6233427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481077e2be3b06e87ae4be5a8fb4498928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba43d51c1c1762c3d5679e07e25a09229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2610dc95bf24547be2a24f2012d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e10f132c7f13b4c91223157db3ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec92f4617f0a4f5014689e1c4589f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434573dadb01b4af8a6b4caa09b1aab633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75723210b61535823450f012d900db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fa8012772fec94471197a557ae3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c57f979a208785f925591e64e67a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a34c014c842368f6a9138dbe00a3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb1a2bbe31dc2bd3e6c0e692876cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23b5060c3a7a7eb3c2975c8b2b01ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b4c2f061c0ca01821b7e12baafed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9e4caa05cddc5ee3b106ffc6399341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed6e141c0302504a393f5a08dad8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186291e2c90caf55299e2a575dc071e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dc8f6fe3ce1a5265d7fdcabcc2d2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afba2a18890d92b6c878378849709545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ead09044f9f8f087cb9f83ca76e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca390032547ff082b5fe9d780e6524447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84350e6435f21ccc212cc6cf067d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2405839e46569c824905b9f0d7bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07cbc43896e5c38f08c5f8f88d7c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc88fef9afce8a4d501ca781c75d51051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4a5e79d38a719fc68f2039ed48af552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e7bab00e9349df3767910dcde19a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f2459fd9730976a77c5ecf75479d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2c8eb973658ad524377d40fcf3e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3f043fbe4fc1461547193c0e4e77756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb591c987de1746d5c384ca2f6d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731087950721a73deeea75a40e231758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea5a670548907cf7d97a4bbafbf6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13beb4ae66e95497ebfba5d5ae4b21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a69f41534b74d193ca5dc78718f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8946d63c3e967ce3d090a5c57bf898762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089de79d50759fcbbd6588af43fd1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938dfea7d66a5b8e64ed766c7f87b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6aa3de9fe9091482c4de554a5c9bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba7f9a7567c2585255fa9b8690d2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f496969e4cb0ee438c6c9c0c236a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7bd852d93590d2c8499349253039368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521465251cf8768ef303f7f3d2bc14069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc3de729a256f0154491f851c09e7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436308ac6e0ab4b0a503a4dd9a23d1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d412c6781537a1ef10753d76d2a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370be3848f267f5c7d84f2bd49a521a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca8fd6137503c79cf3d16bc5560ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca40be1b3780bfe3b8cff3f8ad4d4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac1d8b2492d8e486e8b6b6cb8141176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd3dba7615001f89cfe960155eb47877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d44feb505b921d0d7c6ff52dfa0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1a61b711b4e206f30aa9b87e45d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb0a474972f5f56362c52c909c9ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9e7e5a32895ce68ad3f9671a55e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2565010a1c4530e8624985e40428a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2e33bd93ec63e442c905494a337b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804195965de714c7fa5122836ca75984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c87c21ecff8f6ca27ffba461533585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd525ea7c4531862e0502edb83cc4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd37f369e8ff0963bf5a958664f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90caa5769d04154759311258aee7a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa13ea592cf370fe23a88e6611452e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af318cf35a1bdbe13cadb61fdc07890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857227ebe39773140630beca91008ec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3b7c7de4d03083bb56c0202132e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c430e8158010b7d0fa16869dab47593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa90c619e6282946f5b8faaa205f2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679319d7dbda0ce605cae636f94c5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df77d293362c51a24d682604f2c27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a875e903574ae58519aeccac13cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9460b1b26c596863e5b703319783298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb65e4abf763b522cb1b3f85cad4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f576e3e0c85e7f424e27b8709bf43d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10d037e1e2a2e442c6fe6c1b41c21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e3f5f3f288bf84ad90060163ed28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b4ae6653443c70ada2f7cffe4f824103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12498e96cf9cb6cf0c91afbd79a8fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45d6902a024b3d25db48c115944ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987957400c4518a049632111200b34a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51343262331904ae40b2503e0ab90dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db33e014870540386825bb0c49ad5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a54d4c791613170b52db204d7fd48e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54497b97011004a64c45fb5e6da65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63791964dfc6d3e883af57d16ebb33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf63b14541c2df91d8d255558f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38cc7ebd35984a87f83b9f718e689113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9d3c9a50fd9daa1cd232360955f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b2550ad642d2d80894c0a0e7260a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a521791c96778bef2e562ebfb36cb06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872acd14c694ef9517742268cae9335117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245cdeb2646ad6ae58091bfc5633de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee23e6563de903b93f38322aa3ef46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316da8d5836fea7f78bdba6829ce5ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde22baed2c4c4d72569242caf18bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d3e5d3936c648b9e5fe7017fdc680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1b5bb73a821be0a765e24fad0c6b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60851f2d85aa8acb507fbe1e4ab9ce4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633870713ac8024c4ec0b4b6058e4a8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ee79ea14338170eb67b3c8504ff6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5bca810f19b7456c9afee5d36bb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3066a1d32f42253fc1d4817ab7bb411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ecb7e582d5852c66c3ca504d1fff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258780e48d3b02051a09bad9cd6fc30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225b6da9fde8b54470d64ee83cd287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526342f1bbca6cd8512d7bb238e20b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835645fe86fa0eff2f7637dfc2125713133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6d8d4a6c8268dfde4d9b7b9b9045134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5f4e412ebe81ff584fc50b5bc0cfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0f8dc3e8a90ceca00fc75d22bcae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06d3545e8a96271558a0d19ddbb3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9e6a85013b77731d4cbf23a897c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef55e597421541717c0658823fcd28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f58caac8a27f337c6ad10d6418b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c02469686394c4e18370e3f5700fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390cd9348eb6df4a6bdae5aff2b6f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc3fa0846461c935189a761322801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b526f037390856abea5086810ce1552144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223ab930163eda4efa646db0c662ded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2f40156338d5b8a66fedf69bba38b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617cf8286c0804856fec4570a324c78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3dde38026f5f6bcdf7fa929c8bf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c7e50d8157afc0bdbb41a8bcf4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4a825bf31386cf5af0896c36924b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca686f6cb8d18bb7d6ef71021578b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a297e0524393835a4177983ffe3d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dfb4697f89764399f85eb53c04329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126462078d089418bc1b755bcfb1a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40e2a12dd25b308f163dc3cd35200155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a3f691070d3d5c846d1bfe180dde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e446e935fdf494d31a2a05925bb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1887556014fbb69f151e26fe7333a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec808946031af6507f279fc302f7122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b9f30d70a6a3cb5dc4200fbec2e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337119e42e10f303baf9dea2907eb75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6491eea757191d2eded72f8f7e36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41368a4712c7d96c217af9f01b0cf68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93933196d4338cf6e01af0372b61b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5851822ff9ae757c3cc106139294db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebf53645c07c6beeabf480e5504c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251969e70c035688a66f53c0d185f3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b151ee30eb3cb26a9991470fc0c0dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc78343cb855f5aab8a38a1368db5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2cb26ad80164218cbd1787a5ee60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfde6a59f768a6bcd776a52f16e890171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79347252fffa50b3b50be89cc962a81c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298c8d9a939fc0228266782724d3e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae92c8c393edd278e6cfd722e797d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8af2fa71163a549764bbc8491efa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243382dd30e4f4b39f12bbba52cbf9fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1397db0d4e808f15e0fc30d1fa9e2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc7f488f2205ffb978a22e29325b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd32d3ad85258cd8746d1e172229f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a77d7662aae9124984f374d43bc59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a14cc77bf827779445a2689c152e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b105b73feb2947e0ebdd7605e308c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3baea7a93a2cecd4e108abb8e281b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154590fc962301b90387f3d717ec7ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f6d2fca4f8e34f79f7e639b34917185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273015c446e9d94dc0edfeffa799b0b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d06679788dc9c192afe30806e7dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328d50c3b4852529300b837fe96415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe8e3a7036755b16c454378355a98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ad000d6080c52725d9d9048d9a61b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7c387bdd8a684ff343cefc601ca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ccd42abd28ba65f5c918575c8d210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab3ccbfb5ab17ff9cbfaefadd227a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec2a675759b2f6cf1d47aa0c84197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7525f4d29d9eda8feef7b1e49b85ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98642251cf2b44e12fc7e0886417cd37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686bdaa6b1785430648492c575a4a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44b0847c05e1bec786e9a715238ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8fdb81c2eaa2e76ab353cd954038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0355aacd6ca245f6d52bec9a6c65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284d438a5cb8af8d35c8820e624886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e902b183a8729d8d085a2d839bf707202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d3fa447b6ddd3905370c74e32cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c205a06f7a9c7923fe4465887b50dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512654236b56125b00bc215795f4030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb4acae53386c8c2e717c46df15364206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1efeeceb600147e1eb19740546a5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8fa690a95e365f348245b3473c3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601d95e3794c2700e553603b7a1d18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf256668cb6fe7cd1535ebce39533d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b92ce56a0c8f16275bf5f5761b61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648714760686b0649ed3e38b7791c0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70bbf345e0b0467030adf4d1c266eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d512b2dd06d93f83a367654851ea2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1b8eb3eb6268d754de342651c491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bef58438914199b360356ba54f320a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a56779446bb9dc07b7241762c5c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239b9ae5d46ac3b625a1a64019f87b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4cf2a5b87ff8a77da0ee98a1a20d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3296e559c62863c8d5c159747da1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe8b6b3792c85786ef6cf5e4db5c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161da2f06550b22a888103de66e4815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f913ac50a4c455694cdff3122a29e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9765955441458fcb9d664e7d90280224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68a4d30693e32d5c5d2f80723ac7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4775357c5306278bb91258f63e5396226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f504bfefe176faca24a2b2bb7bc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f616aba9dd88f55f9e8a5728766f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcb1b56c4603430e8c7c0178c64af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a6b9dfdbb167d9e25b4ae36bdf24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33dcb7f16fc5edfb84d35c5855c35c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd81dcffd1bdd61130e65d86e2f6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0bf8081c88595efb7faad3e262c57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8840844091bba2d48519ae9595dc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18893b91d06cfea57154f491128ce4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd3cccd052901880767b542b02f6d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb5ab1074e9b77237121d39975759237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1456fb381476770611fe9d3f70f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428691da2d2c6537f4eb9283e9881d2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d1d8b055934e2ad498c80bbca274240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916aaffcafba01af185bb09274c8961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256259f4fcfda152d4f19420f4a743e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5589f82702e1f9e733354dbe5cdf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b00deb74dabced82024ba4e6dc53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f53f925966fb0260a1c8b88bc53e0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15552a51453de3951969c8de0bb7d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0b7c9f215a3c7314503e964a27ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e174fddc1a19ddb82bb94e2fa97f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3d35efaa3ec7c20b8af7651fca52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ac86c6d1b00ef8f38fb7d88e3aeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37886ed811a380ac01614c46c7f4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad803ee4eac1b5cec4f83239706aaf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ae5db1d665e9104785353a0ad96c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d7063619cb2dd5bc369ef7d06181254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3c45f9c4ee19b52ad9e160754472255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeda2ab4d8ce7bd93619343ee41606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de565c035addf153cb53bfda90970fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d97b62d400e68f011445b107779cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e20ba7a34a44df3d1663c651b4b0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805684affb3fd43879c468f92cbda16e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b1e7358740cc7d1e6681e0f7a037a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64bd03b8e27319448d7dd214156b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4101cb8d5dc680168d741f80b5a6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e903e06b1d7e9414ee5a28175a972264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d513506d6c8d6b883f1c14333584eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8ba4321f8ebf48f646a9f45e40a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed60b5f1e24544b29ce3c81f9f3e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c210ddb27fc300ed8df3adfc2c1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4fc97e124863eb8f1d446289c54d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff9830f0d053d1801dac75037955e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc2ea768a0481b74d2488eff8e1aa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4f3a291821b17ea79c50818d79de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50055c4ee2941b84603891682093b33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907c02631e3ea40183f6e9cd6b751f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ed00f2696b696c81a4b5fc7a0f0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79760ceb01f7a80b8587b912c5ca29b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ac59d6837950bf52fe0c438b26577277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729245314df4ae64e7ac38aaf545ce23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678483287f8aae1aa55529250e9e4f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad0263975d8212741a9a52c548f51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b69974a8ca6a8091f921c06bcbaf90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63cd64cb176e9366b429aea1f58514282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99bae2703ad4a90396c4e3d8668c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f40ead08c9ca56560477748818eaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48490e3b9f0ed25d15db8efc7ad529c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e427595a8cccc846ef7d887f4730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b914b9fa155cda7efae2f3c659c0e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe04b0e55bd8ed158656a4598b5f33e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db823066ac1a02c0d6a7b0d9d8620289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85e96060768e40c79c108a99a0f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a4f72cb208f3115cabb474491bd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915fbb26cc2b6ad4a06391772b8263292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484dd28b04ba25745c030f72b287963293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310498b9eb733aa7686340fe48d1cd7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5c007e8133e174f3f7663367d1a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9512de323e85c0c66cca52549b59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61920711a942778071811fb4a213ad79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc893aa289252ac6cbf0c343da52d6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f819b106ad357b2d9c76461fa09c67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec61ef1c2f5046d3473eed6617c6d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632c0ee081297c40d597d3844ef7a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59011f3c04f2ad85d274cb3fd8467e63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdb64af2ada0847244b979dddaff0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f06a6d06f0e94af16b03fd0b850c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ebb32ba8adb2748f99a394405f6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9bbd8da3369ea7fd6de5326867e24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0d38855643a3fb759a426483e64f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521244917940aecd10e907773c3eee7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379030dde64db6090e3b5f14a54512a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040fc75f2847087524bb506dbfb0f99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b98017e8a19b0a0c981d1b789d2f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e0a7b3fc8056440e360b8ff40c4c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa62a72c7ea4e4360644c2bc7f0f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ad3ce00deda0d55bcb6064786236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9ffe6bf360b656bf06707bb7558b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846f30f118fb2a466bed22a439821a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e50ac8f2f51a2a8f078997e59bb35a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf98f4c0a0f564f6a82372fa5f49b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed84b30ef1e487bf22c6cf843e0d623319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be3e253de5eeb1271dfdc30be5cf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b6b2ecd67a29831da7183a0d10bf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb230a52644ef3c4d2510e7a21ce16d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9eff859e813a2aace38c7489a873323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59cd8e0c89169f8602a8bf7ac9883c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cdb156e640dfa17bb8ee42973393a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1823abc255081fd2164254d5f7165326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4144a81e480f3e127bbe62c0e3e148327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c58212a021467e4214a85ef1203cf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee42d5c337731aee1cce77af41fab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7d3a29ecc7d9daad239b38d5ff08b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c95550e36d8b92b5c02df7bf1025331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46a95ac1d823f8fe41ed118bd94c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a4cb35ae86ca29373a6864a1e682333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d0e555600796af0e53171ac89908334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad830cd088b76dfc3791be0e91cdb10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d00032b32cc379d982592481e3d3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed7a2d8f3e4e60adf49e155ce77ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02327ef81368e9d6c2940bdd322ff2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413432eb4f52e0c8d877da57111e2c93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16434d9ee05fcffc2e0b1ff08c43ae0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f0dd8ed6bf9f56291388ca54c7b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3bb44e6f7cb296da8479639db253342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4dcc3dbae3b6f3f843e49b2f841ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6062b5c9ed68b2206d395ceec9e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fce28cf5100123d8c027f8e0dabafc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895059e4ce9ac945542fdbdcd9d628346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b07a3a0d8c7ac32059b3fd5a71399347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937a08f1f5a92c02d5afd2fb28beeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26efa7b150426ce1f777eb0c599faa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7646ee944047b8bc7f8d6adfeac047350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0f3c83453b4bca2b62716d16f2ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ff2da7fdb88bd295108394cda892352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431db81f285635dc7966a44cd5ff299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ee4ba60cef2cdaa6ccf9249d3235354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894b8873c5f9262d30a89adef435fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a3c5bf106e033a0c419da049d6bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3125b183d0ccd2f754e9a88c34cae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb237f656108559063ecc83d093e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16a491b3cfffa98a5325358ccaff2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986cde24f224174cc4a0f16a7493d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e437b7807a25af11b380d6475b8a6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9d965c01a2e348ccfb57eec2f6838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1345781c4630ed9e1e1f9eb99c347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431354d0b1d7e8d917de33a5849b92d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732942627ac8fa91ffa9cfe545b1e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac18e833a25856a278b000a490093366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa407eb2d23897c96840a2a508440367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5d1cea0015d39fdd977a5b3453e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142253e8ea6337baa88b60c07203244369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45acd1e025a792e3d15687e38824303370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f821ca5ca377854d43598e22f2fe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f256539830aa1f6298668a2b181a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d71993442c94562e8d838f35ed84e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25f66de3fd2f74f6b6a6b9b1bbde84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312383a01bbd1a93e2372e819df0eb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d321102bcccd08c3f7964ad4c59c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3067474f5c7e0f4e08ffafa6990c6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a156e3655523990d6d30377074161aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b34222d74feeb55c301442c809ff46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9af8b40ffb17fb8b071e19833e9aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d2aa1cc9cc294c0cc4bf71faa5e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c20e9b69ca8bde6a152a04ddfa1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4cf6f451ef078582dd558567e036a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b45c8d12e083cab53c50efbab44f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932ba68bdf3c981574403442a775b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53dc5ab5a7549f9494a29a0984d30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286742acf0cf3a7861128de3ffa0450b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76dbbd20854cfbc4e0cb4fad0cc37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a9e0408aa777525de2f9616bae77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9957b58d2db8102f2a22c13176fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21110b02d4224278834dece642a0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ffbfa6627abac97cd53130b56586392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9549f7b246c38cba144fa6377e54a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a94396eb93ccd37d9ba7dda1f029394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21655d64a34c222ccd35d912c9228d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b858aafb48b3c0b20bebefeef5fe25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc7315e8a44daf826f52f17be1afaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5faba6afb88201e269a1effc35b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138a46131ec2eea19f471f9c3adc0cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9cad7369d6207339ee3e9844e7787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f53ba4c9e1bb9dc8b075ef53ee35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae1139766f30f6c3af8f9edbfc7119402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cea919230550659896e7f5e7dcd1d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3bf244348a416b0569404f976a7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ac9dc52596e4b0648eda9a40d134405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a078a511d495c10e4140f2f114aaee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211822472462fa32ffc2317f2b66b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c64dbc6388e9efda3d9672717105408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1d97ca62460b1a600fef3ce17152409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998ffd1adf039fdf3b08356a15ad4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c20804f6e25026c102aedaf82274f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fbe5b5763d1cf8ea181e378fde8ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628fdc7b66aa4320c72d4164bab73df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ce126a6d64a825b0ef6428dac4ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc50a275a26ada7f36f7403662faeed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757716111eda36b07c2fb3bca3a5f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89e82576abf69ca2ba7c2faad08d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a7a14e66809dc7b3126e135c4ffc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1118f6bfbbd097701f8e29a491b088419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e7bf38306f14ae7f882dfd845365420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3053e75aed6b0b3966f4119a04c804421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311a0e8854a746dcd17d7ca3742c22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5a22f19c96e97a3ad9e8ad372897423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677c580872438861ec1efa37cc90645424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235c9e1384234b6a05ce28e96c31b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27954de3de26ccbfe8d6f9ef4fb16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054742648143a5a749f1c877a0cacbd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfaa48b14edf7f261a002bbc26c4d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9cae31024d3f546101b1598f22db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d0dc3ca51ae6a4b26f622a71077d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2be8ced86013ea9455ca4b0479f6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915894ca237f1504e26e81b869cf5947432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae04d1c1b6798e17d6b225e8768584433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67bfcef3b9c7d9d892b4b359a11365434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bd6bfaaa85263d338fc0a0fb3da82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71298f73f674c236ac6b3e86a5d03a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc87ae48fc2c575c7973805a9c6866437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d64e2449be9f4561f140f186103ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceebbf81e22bc6fe5e6e90915bf5c27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24225b6f21723d879cee8d02e7bf5c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b96d0dd374af8fd8d06c9e81f0115441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd97ce33647404577d6ff4cf18bee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db0b16724bf491105896a96686c9ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72450ff2c138fff0c3489c72abf0cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241868ef27c047369322f8a6db33999445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1dfde91d9fb1cf0cbb5d6a14ad7ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d8e8b39c8c9c1c85b623491bd0eb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397c26b11ce2116716e6ee64b6c397448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e65e0bdca193793dd5c6a74cfe71ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291106ac77fd5193654db2faaa99f0d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739547535b03d1ea26301ad3127f5a31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2554b0e1ac3961c9b503e1a2b48273f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5703a9ab05580c05f693bd998e4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783865a64bd622ce15647f749537a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8c4a5146f7d3d4aca13156e3967f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7201028163280cb05f785a0770caba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b8f5995b584c28f44a7c5c3b9c220457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80d6a70ca06e4dd661dded155d9d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b84c9940928aa548e43c1c04c3d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727092cc4aac7a3d45230033ae1c045e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4bbb1ca86a9716584b6af8b5cdd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519036939f45526d37859b2664fa84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e15b54b1bf0dd4b7671b1cfb8c1a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69748dd254d9a9c3af644f1cb1b566464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab688de132e5c420776b86617fa19a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c90514b087bb9e1d2dcb235df7c59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54835c8a7400665a84caa0b55afdf64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ec1c494e43aab5d475e871fea8e96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954df64a3a44aeba02567232ca8beab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ebf3b56e5ff3ee6043b0479ad553470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830309123b6fa833a8b3806b1a7e12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906e29f8aa7cb98f1ee777e118676b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ba621eb3c582ad9e0111bf87cd6d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52216ba8743dbeeb099afe7a982e1ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71706123d71086510189bc5621e3f51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da46539c88eff85692095e0f56c8ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d560a473335ed2f92a2e642f162e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543c2c2ebacc7582e5fb8c6d358397478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130aedf58f14fc33efde88d10edae2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1897ee36b3745fe98e4bee527e0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f968fa583866d0bc9cdfbd7e8587934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736f74761f35cadce28155f709cb0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca4482bd48abce93c816310b3fe86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8da4c8937f7777dfde35ac270233484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df8d830793a2cb6613772c3ca002e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a43e5431459ded87a81c10efba0df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957efe0773bf462c5e36f2bec746d3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244982a135640a111e30e26bc25abc58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d039594eb90a2d2cc16ce5ddb5f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7168ec899aff59fdab8d0fff3503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11474d7121e015dff73320ec4935870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fcd55096aa9070445be48ab43906492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da026232d6dde62717db173403959493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014aa3c6c40774b028549d45f6ef8ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390f12c750a7cbd5066a9e1746651d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7bdc66d0ee8778ccd663f7efae878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c8bbe5773e3f717360a6f92cf939497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05cd9035d9fd82889e94449c3cdb3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a0487d5d0e5d798a36ae15423e88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e06e6b8f644e900787472ab9358e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cfe1a8f45a46fcf3a4743d4863f85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039620e7797d2c83b739e8ad9bd9d404502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c911bf8bb855a1f0250c43861103e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d82291486384c75b6fcedabb11f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c15792c0859ebe3f8fc3e4570c552505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c13640c0f7e6170cfc7c83cea0c7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82616aaf8785e8f50852454fb18d02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d0638064b2491e4625d9acb989ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6132e2ce85a0848df97b2f308868b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b7369604872c9016e81d7a7aa77de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ea3d5b44a57e65c450b653314421511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8ff4514fd9e80cf9718b68807249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991ea79b6d992c2f6a02234581b099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b7e402a6a44e800c42189abd146f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d5e8ae8b2794dd3598f912f0e116515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872694fa916b7f8f3e61fdd83950847c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce43b62c217849fde1d9334e16f10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de69a3416b7c37fa8aa9f9361a37e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68558f26cf44104a7f451e07bb65b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439912cb650a8f4b3ef4cc12663edf3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe981baa96f136a233a18100d7af68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c02b43031506eecc44b751df487dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc378cd6fd90c99afc39dd322afd333523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632e2d5ba6bdd4a319cd735452fa3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a05f90b0d36d6b0315ffb1f1eb5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad340c311136c2488e6316eec6466526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4bfe249546d7cc2632b6918c1ebb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981099ab8278638c6786842bee0d24f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292640055365123a4ce4a3e1829147f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1eb16bf8f2be168a1dc0444667d30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a71cf62c25fbb448bbd489a70744531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840573de040217edc38737e5e7700270532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02403b7099051a33b64f6ea13b73ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d145849a9ea5bc4682f63c14a825e2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cfc6c9fbffc84981c22b03f6ad13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca4f8e8488daad5e44769a96de731536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4905a0edd1c3d71196ad01e0f92d283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9bbab030b2fa482cf9accb71adf0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd349418646a20b52fc082d323cf502539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df480ce86802c214070326322f376dcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3636841cee8fe6d7c315a7e940b767541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452dd3cc07fd427bbc3840ba811487e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19bebd9dc17c5cc116dc6cdde36a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41839a9b934d8b4a1cb885b3fe0ed1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de51a04c2685901a062f39ffa8a354545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8342bc35b02be9d7b222b8e1e7db8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142411eb3c0f641ffb5e963bfce5beb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507338c30053ccda80a1ae6f97f3bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef2ffd03c3781178754244f437e21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef00d5620b5ca5dbfe7446ffacd7b29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44346a0303076cc06fa3cffb9d2db8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171764da164d6736e40c1a49a3091e5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336abfd24487369063450bbaa04cbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becec946b712d0b23ab76a876e8bc91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a399a1e9539175743647fb637a75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575464a4487613853d7f638aed87ab3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4a12745ec8492f58490433392e883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6853a291a1920c8d76ba55137494558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f4cf6641c31b4c67448fa5cd7de4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9826ed73aefe23cdc45d0b509780b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b665704b708ee6dbc8f176c5f8d89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09f17f49c7a46e7ed7558c83572a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ff122313f25ba3d44915c445ee28e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b509b434d488c8239552ebad9b7b0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032d4607d7865a60ff47370971e9a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326590a58dec3e57729f56e7f8b5e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630094fe2b761571634acb030339425567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f822aa1cf1ce4bcfe6c92ee17d1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c226d7334f52171bb87dd3a200990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ac7c1ce87bc9e1489889adff8ead570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab3a90f22312f114d53c6daa613e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749375896d3b731521431c338312607572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b217d6a1eb5c1225fe8711fe4c52d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd712a5dd92f673129546b278f85b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff41971a564a7173e35462ec2cb491575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccc627b590c452441cbeaeb14dae9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282aad73bb8bc7f6e6c42f146d73935577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c7cd9f7046429b26e6d2094bc8a90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e73453f0fdb141d25f2e5c4dee663579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30ec04c4cd39641a755c8cd5cfc8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99b0ce62b06a0118e764d7c81fc744581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec80f27c268dd4b045484b4ef0f55e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01fa056fc9503231383cb8fe40b116583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63a52f7726c99c6b8038233308894584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d83f4dfd920ce5b1b29a411f21c92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e76f76bf4a12b70de9d3e69e8976586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e36da36fae8860bbb9c08bb64036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b008f886d67be5fe81c15d83c4d633588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9999c5fb233a1211c4b9fdbc7032589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c5b8780afe78626a492e276a6abf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e776622493928a996b70ee4aaf9f82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151c1b61a0b35299d09c12e43b37c1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a870d74194907cbd1503c248f0c03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8f24dfd4c5b65191ed2968d5814b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc8dc841c4a58bdeea8ac1de564a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd4b9383464c99193a584413b66962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd54f061721592b948b2834f4ba6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c89203d89130bc3b346ba0373e5c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca1b34e347e3f6f51c8b93147aa68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d5324418e6ca92b3b7735472ff18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc40341136eff592fe9f32a2a745de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64734c37c7ad8292395560271ed476602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a48b29b4bdf0bb3e11850d493af3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b97ec18ebe67a830a4527c232c2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8245985f959976a0186f969ec978f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd52eb0dc1889931e21a6c4346b3ee9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fc338be2650af22a1cc0d56bd119d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e89a4875e1e3358e44c9afc8e3daf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130beda1d638ea60197b7998f8220a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e76d770dc54f5fd31821482992ddb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2165dc3fdcc5dd5604cd5dd8cb2c147611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b1d7cab676fd940f74fb4e53a122612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f5450fcfca26c2a9e48e39a5c7c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a581eb7d153aef0074a5d5bdb0ca10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23420a461d8ac54c7be962fa683699615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71609a61fde6584b651b20786a31d1c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaad93a6599fab23bed95a8c26d8e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132da5808c756ddb0f7eb2127d621f3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18be9f1bf68fa053698d4c7c856be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f67d1669dd7bdf2a180a70a96c5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116fe756dbd2884c112a52926eaf34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2b16809963268d5218c4fda9ec8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6618e49d84203eb86932fa508dc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc07d0be96b0c7e526c321990491af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13c709ac538b586bf1d089c86f2dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb50e860acd49eb04d68d60aeb389626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7478b6e0fbb095371c3ed742519d357627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a860217c6bbbc75f36a891c4cf7908c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eca87312ab3a65407c3d390c8b45c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f59fd6cf7a259ccb970c7f4f89905b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474510fd2965dc4fa9814cab8c024f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459baa658a1cb2f784ae2ba47eed58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a45f0277d95176d12f772142dcaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ab881a4a686d1848583be113e3cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97dd458ec554bbe582c61bc0a94a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb5036a1994eff20e14ef75bf6526636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6f3fa7b2bd17fbe37c42db9b21d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593d9cb42b7824ff87b3418024f2b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7895e8d4028e1358f88b5bc367bf9d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf3e5442b6465df9261a46edd2277f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d734ca1e8be202760a8d5eba2375e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ffe24ced3a637a231ee5555d1e29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e937ba7474a107f087ea9cf4c7b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16a2c2fe8c0603fb143d2aca182ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d889246c0f7042fc1eed636f61d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f48e3c18ff35d5685f6b2cd1753ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edacb71f7695798e23a3d9130692ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439bc8593e4c27e61f2b2afee8763e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1edd3e6aab77d5639a9e6cf61bdee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085179d647dd5349bfeef685ef1cc17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbddfcf8a73086f1cb0b659f6a92ad7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5687d995e4b4f99d6df99d3b5fea0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494e8301078cefa63294a30da0e99c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51fcda12420f15f52f6201ec3b1d77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59d8226521abec9589321d4f40b37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed534604af5c9a2aa0f9bf5c412a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce11ed426d06c7fbdaf9935f8fec0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524061529f1626bda4e4a491007334ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1adf782548da38788d1d9a0e240efe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a79a2db67e5edebbd621d7d35fde3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071842509e4d7f6dcb407e78c13714df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a3d2d2a5d2bbbf81a79f7ef23f06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f594a2e4b1e217566b6fd8f8becfaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042f5cdd9ac3103ae6961dd12937a6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdcd0804cc8546b3b753ac7575f1cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12704c659d78455955f8c6e608fe5440666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25911cd8018ff9799d8a1c61c9986f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36de3fdbb364aa09dbc382a1a695cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e118edba46167dd4ec67b6b2a5df3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b92d34f5f56f79948673d3cf04637f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c92ffe08a329fe4cb2035a3032930671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c79906a5e1148d133f8e0521a7e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8192ab207e65fef7dafd992cd44b060673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3251fa64b963f1047aa77b9078164f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f60be3732ee815ec4d8278d90b19c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc071a09c082d648355c3b70a729b80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34cd88dd3d95f82e84b3e1384cafe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96d09f734850ee6632ab9ec31eecf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7720145fc42c098d34a0bc750f56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a375edd12866a1c2387be57007fd680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>