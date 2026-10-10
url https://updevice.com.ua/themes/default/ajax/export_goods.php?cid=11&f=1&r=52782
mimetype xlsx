--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd42dbae97c84ab7256b3f26eb0dd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00a34c8099f80addff46f2621664b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc034963baec0848ffa5440417b71eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea401e529bf18845fdfede81abf2e134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed3c420c59968cf24b46dae3314bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce511df8a21b8e53c8ab5bdc03e5bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39bb7730d705b88e01f292dd83979c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394fb5a649d477b2d8eefc8ddac9058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60454e716a68ec7efba7196813f49a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49724a6db7db54bb548eaeb479694210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef66161883781a89c4bfffd8136576111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301902986827d07ebbc0faef62851b9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d3e70991c23fe5acaff1b042f5c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad2363c4aa098668d023b0ac2d21314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab74b898c9aea41634058b521af6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30aa752a754c3f7e36f4a48eec898c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a98a62ff8e1aab7134c43cd12b29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604db392f7c9842cb6e80dad68ec9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3d487905124ca4241b9c796add1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd2eee2861710e848d11e3177873820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea0861f13efa5faa9f8432cfdcab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2d19a3b867dcb273c8b8b8dbc37b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1180b8f0d92df0532e2186ba845b00423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c90b4c739d12c4a78077319afc892824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa442b01a7a5ba0c05bc7de21cdd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7f459fd019ffed399d7ac331ef3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882c9db932f1c445049fd4d320a11427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ecd206573fda8d3ed5e3c5fdd67e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee342f8eda6d5ed99da6568c10d81b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb986cad186ffe6553c436ee2ae0cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3024f74950c80a9c7445f7fbf0065731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262f4fe34afa6f518edb36523bbec632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd04da311919430424f7c94572148033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a9a0fb6b48a6212bc47fc721dbb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b912d3747c26714a58baf2df162fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6403defadccfbf61f7da210e758886c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbdfdf71e4ecf54e2e7e9608f444e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a9fff9aeb9b2882d984b0730f37a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bfdeb4b72358d32b46f8588246e3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aabe1c5c042d2cd93984e69c9228f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7ac0cdee0669723059f4f11c544141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a6bc414a698bf05414c3d4c075c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c738e7aa0033e2d6bf45ac45d28a6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b153b9d0ffcc22287c9a7583f3b95944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7feed4865bed3ddaa457e34778fcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f1f244ddddafdfc902a1fe4957cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b11cb158f6ac9535435c79c5fc0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9545dfc401c5d5ae549e84d8c9188848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10dd44c266b967dc3b66deeb0ce08349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc30de9a184427ea5b543b006bcf5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aacc25fa165d3e0458f38fda05ccb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff27cc75af21b8be063cb825dcfa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46c27723154806aa8a9317c1715ac453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda554760770a8b4574130d6733ede54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ffab89c1898be9c572ac39834a71455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac16ba467c420e2cf81d91d543bc5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0529841bd1ed8191223a2c11f1e46f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263a7741e4ef9c52edabe16715828058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e494e2429c5fe52770ce2ecdd17e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7246a2a6c56e3897cdefd1b3fdeb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7eb85a8468d9ceb160a0297d7fab061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d953d64ed09534b53470561ccc85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e286204080fe0773e63357ea7922e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0caec9a13352e00cce8a92399ae28164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567a26d0a3d878b784f5320153654f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed1fdc652793dc89cf078b7a7df3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498e276d73fa0bbfa5ee68e1c9d63a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0da0da56e70c83915656bbf50005d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b524bc20241c132e1b3acd7a2aec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6bb2cc39723d73a6107649077ef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd9531ee2bacaf2d50f185f208369c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884297ec5707b457ad07bd22a4ad2e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b478b69dc50fe7ef7febca67cea773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87ffec76a64ca06b798d62d4c6a4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a6d22d8629a9c9dcc0fe236d74b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f5a75759160451d717b792b4e7f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20e7dcee1ef360ede65a0b7515acba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc42120e7b6b8c69309c2a7fbcf49a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c231e29edbc18b80660abe121274779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afdc767b3643d91e63ce5bb9ade3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84ba87ee9366551ff09e3941c862f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa52e0bfc030da45ae61cccfe74972c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a69f8476001092becd77aa60cc487a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8db2432ddfe6dd7de285f4482cd7f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a61b5380a282173fbc7ad057770a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b799b87e737c199a551819c063ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4d480690fe6a0c52829cb7d0987f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e90a7e44bb268cc2ca759e3ac419688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2a38e97954d179e20375ed7618cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb13411bd82ab79691eba4faa552fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c7113e95e8c97b8ffe9854fce8b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f8b9360e1e40a3c04d37f91743e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6ef025366ed328d17cbca52eeda6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915f87d12c1fdf9e9c1e1becd4e45094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed047e43a6f75f312bb3c5e82ea84d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f607c4a59a0c443ea33823804317396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd60292b35c88b3fad955d5d5693da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6569bf24aeec85a39721b833e38ea6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21aed19fe79159e73645fe295c9e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a0f78701f08d510d495f39c75882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67cfd03531382e540675746dbd522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee69868acdc48c1b6d805f2621e858102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a398b2018ce5f767af60f27375d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ddacbf48fe9035bfdc8a0dd862301104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5951fd25adeb6e58846be584b58b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd819567832ad7f02f843112a9917106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f861e0223a0bc3c821d2e80fdbfbf04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeddc145cb397b8502890d577d9384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db02a2f4eff3e89ac6b11829b7ebe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779fa940b91ae82eec34b978be559af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f9f2815fd97665c514e918cd778f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a30a0c10cf9ce29af57072668e7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6533f220261e5fa2b6e9465340b3cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4c879e46ac69f8e6653e87523cb37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab203893677930aee81449b2f4c1afc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254566cc5933cceabd8539fab13de0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f2c7ff1fdc26be84cdbf68e9b5054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec122dd7b77041cbde6d06a50489e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176ad86401c866e7dedc3816238225d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c760419dddad468a014c8b74155a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9488bdb8e7e5ef71468464ba89be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e6a4503a00d3f98a3e4d1690209de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f065115f005666f381a620e52922123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca95b028325f19fc1bd6f35df9bf00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141793f6cee62332ba9011109e93b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce45961435f731653c334cf5871e2c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761075278f4fc1ef62fb1307827a6abd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b34f5a9a4ed49182475f051498b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fe9ad902eb93c8fae15609e989f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e0d39839c182a67c5aa6d6805acd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd182553742a489b59b1806bec1d4f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ad3e9abc5b4e1ad802297dcab9cc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80920a9552fc40e524745106d4189f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff21493b5cd40b9e78e1296a5e0f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98531244d957f8365546a3406c87858b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e783d824aa3e0b3ebedee8727dd55a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7b35d704f0c2ffd0a29b574fde45a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcc3859c38c0c66e919dd3818f2a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e394ca92ca8b1cb29dffc86b7df36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9bc80a38ff2ae093a7c3f97719c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb7bb99e431c1fde684d9d73a2fe2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827389653e58fc54f9efa528117b624142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f9a4368de7a8513bbe374a0333b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4337f0cad2b61d684cf8ad35bd68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1447c48eb916a3699bec906a7540ef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee6452ecc6d86a9460949ee6638ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebde2b2f77821ce646dd2c40b0f68e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8564025e6963add2558cb76517b042148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e8f19304d181f4458a086eb82d5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8c048e2e6b1c47778e9f7b26e63d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb90e198eb2c9fedfa69025d60a8bdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b2fe181e9a091b0f9f9a923dcd925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153ee836f48406ea0a89e5b669d6a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57686eac517f6b00f667ba960ae19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e661df2453b04d9f324e6b315fcd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4592b9ed016b88a7fb7329e1d690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029689d61ac6814735fae8659e0b0102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b66b5409e2024ed0806f7a051c0b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af398a44cdbe0bade2b90c480fe532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49926ec77ec17d1eef609bad7cb44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1db7f0d8d93fa09298e8d2d1d9b056161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7126e891d42d408f271510d62a2cd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bc741a328c9ed28dfb82cad2c990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359674339c538f2ca71f0bef7c32b517164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec74045f58a5cdc21c7d529e27398c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d35c497680504b74ea774a4ddd293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d7a7f11ae8edb23181beb86095428167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395cafd5486c2ef4edfc483072e89ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7303d0f680f71538905db57bda255169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac98eb4b49cefb3856ce638a1ef9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b685c9b3affe663c9b32c6fe1a6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee7cf9398093aa314014c650f753e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6431550e704134ba7ca5cd886f839f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cc6a77fbc6af88e467c917293cc68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16382402324ce6c260f606a7d06e05e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f57b1e7d77543426961daf003018176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf4c929f955d1900d1fa797bd93190177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c59f259a6045c0665c4373f630172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e29f4f1872ed6bb9c419744d1d9092179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a68d6cfefe70cf5b52fc67f043b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34651a4e75d4cbe57cac13c17181e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b67cf30be5dfda3850a1ea92e822182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216e4b10ab903e402e5beb10d1b853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9cd47983f9831de154422115c9af8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765b8af7b98dfa3db2d8a74a474990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b61ddf57e8efe741b442bf2f7e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2928571383e8739625907870ea8ea5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef28f0400d09503147066f3d4252f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200733b309c5f6fdaed42d58f6fd1bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11108ac57587debd3212ab85742e91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce646d31a9c8f4ca25f3b9bb2074ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3341514b83312d0c721c2fd9e90624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a848a757d579c8b392c8e82221fd62a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88af9ff59ae3788d35191dc95d4f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25482a5249e0e0905fb4d3fe48099ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da27e5d3edc23722d9775135633f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b72279dc5c570b73dbf01c3cb673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25fcc53271c224876da50e6af91aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c803f0cff21b215547c5815aa561a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56287b7d9e6ebee502af1d791e2b8b42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51dc10d396baaf0d2efa0410fb9e30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f80cfedce33204103528cffb3e72f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb56d5a6728d46fd5d27c9ba9e52c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fde2992ac95501907f1f243e6ce86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea62079ed30058e924575623b73ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e69dc0a29081c21f31bccb290f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2395eca1d38d4904d44fee0bac2db7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8952d2b5a2fbeb4a39093b7ed5611d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85038f3b8b819d4c75f3aca9422559c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19db1d3ba9013f11af788edd3d37f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e638f657c19ea28bd1d38edd0aaa6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35310caea817b08f664e118ec548b66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef99e5373a4ee401ece8924b0954b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9918cfe27588d8e08d67dd1190cab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1716d48fe39aa20483c474ca6c874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6f6b4421d7487f62a69bd2754619f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704820b1083c5cd97ed76f4bf43da6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d442f3a045c27654d831640896eb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876fd519149e41bf65007a9691487c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3858dd6a955f6f073e3c3d527cb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072751ad77dbdcbec2afc3199d5bfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be880165716d889f08cfb85e7bcf776d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa090c2b22933299a8b953ec74f1c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f778e3fa105e40708409026e3e597224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36396033bd627a5259483762576e5e3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a48eee27f8439bebe469344173778226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4979b6e97c7be6137c67e13d2240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e4d022cb2eb8a8a7f558abf43052228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4689ee5d74ff75bc7c749df254989b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24575a0db2895d5fc77bb2bd763fbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc49eec6f9ba93536d39d81a9be436231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29daaf6b65d189978f93221dd15455232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816e8cf853caf4c0ce784f02f59385d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab54008c6481725242b1cef3f2bc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c07ccc4663f60bfbd1f21456ed0902235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3d10315e5b43f1474b6e69a214ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ad743e11e2fd58e03cb5d5a03e09b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb8e8799dc2063cde9b7377187748f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830db96a272fcec60bde8c0351049f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709dd49a0e3c57e020fdf2e38cc792240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1cf23f0a46b3d1b6e11a61597889241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca530642202bb76f4377f9cc51579cc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb6d42967391754a0cbb3f87f24ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f8cc68d99b29bbad582b305d36a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942497808150d85626cb7d77820a376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692aa2ffc9690a1802722d97d592d44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328aaa8daa489705f0c96acc18c2a47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b460787571996ab740c92c2e50bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fc9a3e29196b6b9ad51f86885d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf187b4145a1577a4f9f1165adf15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114e838858831cf0d004f58e9a73eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf1662895eae702e5a62532ddb05d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce7d53f3842d9b78bd1dba4a1bcf56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64761e1d739efb4d6e236e89b568c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db3bc8fd68ac0bf90cd66cbcd7577255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada08342e1ef0e46cc2f60fb530a17d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843616be042f17101c0df4c4772ae83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de2734b3e36177e8a1358de03381f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f723ff9016544c9b199edeb47dcd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a747b9a18b7245a8bbdc0df209fe56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659aafbb9340d7137934fe5a3077a99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f6dd4b120e8f06a08d875c7e154b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb892ed1eef93225cb94ecbfbc586d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bae8fe20e8fe9389b82ce89064e7ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc23d81692f3bdf456d9e15d8c55e7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdc3c79c506f639a8ac74c0cb4078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a19bfa9ffa1b4e8980d5ac2694bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a279060cb041a7c67d55750f539d8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058633c55ba25292eace7bdfada176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee48ae1897df9062bff7ce6c98e30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4022f85a177ce1a9045b06362bfb6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4135909c7c94a06efb5732553add146272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9e3d1cb6fe08cfbac84e47e942d33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe5f52e43ca56e127ffb1ff572ab8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f19400eff7f7011358ca929fc765a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd056f068fb360ca7651ed56296c20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6338ed77371adc3cbb587c731297277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d3ab5d14fd370afe6fe17a43a035278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b13ebb8f6d0f91ce7cc797e25f8f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812154d4085fba415944cc474501cdef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179d8ff302772c9ff9c23ef79f47a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dbd56e0769879e6799f2d23ec4e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc05b0724df7663322bbd0f20a42f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dbe154a7ff367bb65577c6cd855b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3112913e03666a6ea561f8c72e1a03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35050e212ad7ffee94933a9c0fcdaf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04e2577485153faf7be99aaf8938f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a48ca5bad141d78b427344ee7612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b26e727ef19ae7188874f00e08dd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16061e13b1c270a1a3eeaba7eb7796a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d959c999e64c34c48d922fda57947291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce4a69c60c43a3dcedc76888045f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c72d006d6bf28cc80aa6de2ee51c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533ff9e0f1840a5bdad35ca91970d81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a07d68493629aca5cb83b4caef2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0095040dc79f6b28e9e2f366ef28d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d2eeab6275e7ad82910104c27822297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c429c2f1faf44e34432fda1e4e13d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ae807b1968e27d82e1c73f2dafe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce1c17a113d5eafe7f9f1625f35f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180aaa39ff317f4ce839d97cd536ece301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804a8c8ad1ae4c5add5b8ce4e3ed5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f4e8baf3a39d35a54338a71526053303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde85adbebca62b1f1f4a359de3a444304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0876bf835389f6465484902dd8d2a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8223a65dc50469fe45bafb11ebd0a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7199db19b236f6ad4a2f6275a72bff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9afa09df3b279c4e53d560596a1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e909baca489a1fb72c402996094b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ab87a40d2311dbb04587ed0eba31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38a3035c42043039c3ceebc2af15e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d97d32d298d1c4dc2d3769b88687d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c6db3130b18c2d4e92ce8d57afa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542388d7cae6265d755a89e02e0e459d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99604bdbc278cf7dc2d685b873bf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e135d9ebe12fef80d30c231d8d2972316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f94d6a4ade1751f780749eaa47be0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203b92c2ad205733e1c53e6f315c03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcfba46da3a6ac61e7d484c059e325319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a45d03f29361d3fd93eb4285e8771320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa44cb54c016661a544753a71d935321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed1c803b197927944d6c0b14f63a3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027fbe1cf06c191bca12cc80228695323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c99bc87148aed01f25de2cead8be2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce8c8125e773c30ec6a1fc905bc59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f66b3952e9ca70b1c63b3d0659d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b71fa502d905926da31d1e2c6a39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bae8c0fe3b487d19258315a54da82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e121187c0e5bfb447fb2cebb00d67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0ec6cb83bf037464b19fc4a54c2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7161576b7710a3d83f7a8af4f4f1e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6dd695a05fcbca5d1722acf1dbfa9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07708553e289715955cbc6766daa35ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069d9011110da05d069358ad456c09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae7752b96b8d6d70a898824a95367d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59ea0aa9493eaa3e6f4a6bda3f0dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad6b99e82a81e754fa3d5519eaa8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85935945dda85590a4cb2c3825e1391a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f8cdb6722e6b9272faff369096f4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a8238293cfc6d1339c67352f1ff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f75ed4c3695b15f79b12f59a9e046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f87bd986baba59684c119ecce397c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57786a032b1fbb4c724400e6fe421ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022829eeb9a722e1d07b4e2c323dc0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a9b6f7f5b2ce1df8c5021970c6dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92845d05a1c72a464fa934a3a7b816346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4fd6646285f45fe86185478f7469347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d54edb2c674c2ac39b05bbd4e5251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806c8bb6c339eb066ca1f225e9e2e88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea96c427ae43a0ce7b97ee446054a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5dbc71a4b58f0bba43cd4e9130e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad95ffc8063c551837ea036eeae00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91aaca8b2c6420682ea5754585dec9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a3c90f8e5d5d6e1f50472848c9f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ee16e7e4dbe36c8fce0c2b1e87a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863807f60179c573da5229dcb3e552c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba064504f810669f212d198f7c76e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669f8dd3f554b28c6cf6cba07e3ee2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6caae9f0d7875f7cbbce39fe68c457359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1732336266aaced8a3e0c460f679360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4e11bb486ce10e5f2eec58ecad3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c636fb2eee994247fc520c8d642878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6616c8c3269bd9d880ede5271fabd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855afe1a6f0f8728b43446bb71ec67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff98994afe5a794193ad835bdfda083365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a242e04169b81e1f67d5f22d4355366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821e7cae459657e02fafcf4d09ff40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568c14fd1037c208c9eac475de37a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43b89dfe4e8a49d3640183626f305369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240dad0405eae1d30dbc12c191346b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7114673146ad198336ffd90428fc4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12b575969fb4c5d73e16c53670d016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749ef4fa2640d677ed93647a0d1d8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0121d7d8eee2b752dc7e2e9c92652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834664dab3a755c8e5808dd59a9516375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c192a6053321726ce5fa4e59be6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08698f61458ed9ae6b280fdef40f5a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ba4a239be9f7a7604b4efed9344e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec759a4a5323c783d6e60016acb17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8dac9f87534f27e7914f13f1c6199380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a02bb7b430589fe0906655013797c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b55d1592ecabf4b86efcbfd08c632382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fb6a42f9a9380bff05fe3b151a1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8f363f2fa0eeffee718742f0b98d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d994374b14ecf8e94cdf5e804e4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330076aca60047fcf457e7d7c6d2ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0951894f7ebb9cf9904bd986116de4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952e9e93d46e8804effe906a229763388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74f0643510bb7a9a4cbb85aa12ef7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c198caa6da508e57dc387481d348b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f0fc32693838f31b028898d0fb7fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f66700eaaf2683503f5dbb108a27e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fee3d8291ce77d7ee0bc9ced35509393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad711866da3bfa785c727c4479f7785394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944ad7a05506e4b46912ed7c06b040395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a1bbb798f9cc59b9201ac1b6819a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd303be465cf5cac8e768c2c9f3a87e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d7edceb286bd14e425c489c3591b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f15b0876b1829761969489305e4e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83172024c54b2e27ced553572fe6528400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c1414ae47ef21c9c487daddfb311e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd2ac3753588e9dcac412a45b02bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986de273202ef2d29c522cf665647aec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13aeae7e722761986a0e9fa76e9045404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0febd7580c3e12cb2f33a167746cde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c2fbb520abf0a7672c96548427a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb287cfa86d280d11733a134eb104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75704a38c901a5cebcf175d0f695726408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7909a795a0aa155e0bc4ccec06a48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510416bce78c2827d8ac782409d662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9271893d62e4e916e15efef10149c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b003c0b6be85dd9792348cfdf1beb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f14cbef5fcb7a577ae9ea04a22f4aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e22ac95da1666599d03f0e01a7a28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4219a72cfe09446c13d480e0210c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c1287309f3427f7b0601f935268fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55fe1fb916ac9ab0ec4270102831c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daff7f9de622d8a9f707f6ef30ee3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e432c1bf2677de3e93b0c34416f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ee949339ab285adf7b09f814dfb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361225e2bb025e68c43bdb94ba02ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296e86dbc08f0a3ad119a98fdeae11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad372ed203326011986c8790d8b3e16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f213b46aeaa836b117d9fd0f741b143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd180e3fed5094d9d4dcd10e0aad0357425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a223c48c2a2fb1151134c2261d0a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33304fff58a5382b765648bb946b078427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61495904ed2339ec424ad48c4289ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc624abec527ddd0ba8ed7667837c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269024aa566d46d6e88b4f8d9ca1a417430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ab0047b9fb15084f02f96a2ed24a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acce2d8140dd67e7a58d4ab46a6721432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e5eed142e96a5e768a5ab7da4cd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b264dad36fb39e134ee8fc4fd0d17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9e9ff0c4865d1646d74594937208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb535003b756fe1908f5409b2dbff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9adb0e355b5295bc8643cc8b0ec3b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959002fb744d2bacd8fb19499b85274f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81428de7af21ed056bf403afd15ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ff8330cac5ff15fd2fd0f8a8d588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b511de12bbc79a416a462d1080f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e848eafc5d1a3e43a48e752bd8554b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a84e19253ac8a8dca49c2301b1f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cafa94225b32c62b8ec6a1acd1dcf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f5b719a5d45944acc33988144b89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6b9098ed8158fc372193f36156f3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96a5c118d5587535d70b46ea0a31c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2b2d0eb52e2b03f4b68fed367fcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61119024dff8aa1e03b716ea62b24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dcf87ab980cb1183527dc8013b6fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f4ab2919099013516206ad38e6e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d08c6ed78a548284e4450ae05146452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f8831e86a029c3a4f76270931cbc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0072cef4cfcb3c3e90c49ffdd277a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e77bb32d344f45137831c41d29ec1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9fb88f92fbb3773b893e36d3562eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b886b3916ebdf499d4e17f60a680e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632079d59c3e1ef831f55f205535b29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf57727510a6aee3bae5f59791b064459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3bb219b993e1b764de5c0f4a550c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa799430c1c0893b610a2652c038c77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f16850db5d73bdd94eca33f948d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f99d56f8d9dfd4543a1f69f39da1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a2bb7ceed09f421c5189672a52f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384ed879016aff23fd2e33728e8fe52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070915d7145068a8f35dad0783a71002466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaca77427ba13e7743709f496e0cf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2463ed24cf1fa7135bf5857cae995468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08380fb503d8700408d0df2ec24f4b5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ff7bc9396b5ad2f9bb6eff4fc146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9ea5c726879f7e7060426ebaf2fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdea7cf93a356e97b84848aeef6d14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329228b9dc885d2d82eb97e7bd401faf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4994edcf5190974970ba97cac7590474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f65b0e147546cbc69d08e3b9c8883475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b1b91338843678932ecfd32709b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1f9a63f57544beb4c2fe419405cc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c303c05f0c08ca6e7924620e4aecb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9295bff1e679452536933bf9807124479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471c660df97b9beb90195c3bdc989c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626e7eeb6458092e191e9d9b5823af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ad195973943c16dc39cb6537e40a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98514fb2e4138b86a2810a15e21369483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73bdb96b7a46acd62c6221b880c12e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54282b79e3ca393c034bbb5a109de7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f59f3b115b879738d920ed0cdb995486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70572bf23c18d06a6ff1934e7f954a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa060577d58df7e7b589fe6eff4dd9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1f263b71e781f2d1e590ef523e0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338fe1dae37ef5f03f916694ac06d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052a2e17e92aa176fb0211a9219943491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfcceeb09d377c9c81da71199731ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987b501a65d23b92606f22c0809138493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96fbb2031b0457da9ec5e1b234053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398b37dd64d5373409c727b33b9ce8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561db0b3adaf02563f218e87256969be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958ba0f46b3ff659012f1843e0c560497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c650e8e4930b399f9bfc6a610f828bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6663e1d92732b38c0a16946a9d0cb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b81a746eb7cd1dd78545175459e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39224c9f2fc3cf9e37fa25134be0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4180be3f2af8ff4c08160b59d8d92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f0856f677dbe312a18d22204159b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf7482b4215046c0f5cdcdaf50498504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218fcf98fdea31829aa794f58492ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c495de486d09e3652e3e653dca0be8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea903a1dc42186106af5bacf9e64a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a90dba3d0728c305d12e7d82d7226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16d5870cc67a7c4264cd6fe870f4b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb6f9dc5ae7ae316e80049844df315510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c14e18f8d077698f7f042946be18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246478b328c060a2c4e862d2a3166f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943d081a68c611bc1e43f606484fbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a9888f2aee706197816330fe32d24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41da41f9a5095cc34ea0dab934427515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc7c222b2b3f628771126c2c33dcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fcdde6b74dd3699114509a1d29c83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d88e6c74aa7d0ed00b09fd2aeed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716e6fbf45fb025e2596e56ba845bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296986bb75d379d2bc6f30f5dbad313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50211dee4c3988b8de45e3d76438991521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53a6596374e9adf9ef46a38b82edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704066c03e230c784377782fa64a151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fcc2c133f8d4a549929ca7306338524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec13085b8b94ab933478023930fdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd6c854151842c6ad81098997b6dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39fed92f48af64a107094bb5762d29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb4944620c279878480e667a4116d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27f93f7407c15b692609d1c1a4940529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44996952f23c3813982f399a3c90f20a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ce52f635ccf17a943edfc3e62843531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef69c199b5a2f73bce97d6a4381dad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c2e8774edaaed44822e042feca75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d6f3b6126fe69fc6035825948c81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57d4fca1998537123034521230248535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d662b2f8cc3ce417efe012a080503536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73983d2b31f0373633537f78e89f27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b44db1312105d831f9af0cc6ca79f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003291c55fefcc019576b2b17328a3e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993b0626546900fc874408258ea852540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5ac8aea208791ef704556478cf35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13891f7ec153cfb49a7d9045497abd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3fadd5f53b86ec0a541cc925842f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd463d09cf7e24398ae6877097830544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576de064f9143974cbaa83bb3696ffd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59e89b466433261f3976822fc2e44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3ad693b51948e4d9dd4a73f1c7f99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f51fa3a091664995a43afa2bd03c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ae642634ba090e393d743c604a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72d9b57df585e6da9305dfa2f32c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a29600f8699e0429936a69682527a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165941da37f6cd93b877bda8d97048552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264c666c94ad42e93075ae9055339b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151007859a198d148ab8556310d27f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b0b4ea12ad339d7678e477a385e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def783218ec7288506b83886ab3cd9c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cab4fa0f7abc640a26341c645ddc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e3ffa8df966ed5e76f39edc63386f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9024181f8360938a8b921bb6d2f08f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c091e7ca1858b52c4785b6ff282e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124b87b144914e7c33793ea9e12ea6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28cabe84e3af5b6448c2402bab5ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99128fad7eab71164781ad3ad8d70d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b1ed65586d67b2e582b6d1bf0e11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6afbe178ef68f8395edd1b05b5ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125796bfe8e7d2c36d86f0dcc10a176566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92d8e240a1e08acef027f0599f487567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780c2d2c1183bd6d64f862b15601e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1dec89fb8635fe6751201fa133c6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4d93fe994c6b1041ee05140cc291570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7ac56c69daee3fd789ac901462f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86368c7ace4d074b38dfe6ab6467fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dc629d22c50cdc849926fa2fb326b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f104badabd4066c8fec56884551ea2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd5d108c97631b26e633e9e54cfdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14464da5a8b183d894cbe71672b29c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a52851b1ee6e5fe59d40e64a3535f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b5cff791bd4e8b7b6716c195e6f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9a7a6630e58dcbe305095ad800d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd8f7cff16842142ac733e18d87df2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876b7fef8893aa136ad4a5ab853a93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145054a0e4a38310159c14fee125ab6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ebdb37725c4c7b92fb64a73a912ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd37798eb02a2597a176a622e1ebf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018ec630463eb53cf0eb6169c627f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9339b436a760ee068962e206b6bc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38da7664eddb081e3558054992ff2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5963a1c8d6fb623d690d4445aa2ce5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9d7c3815bf345a3ff15d0dc56b66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406da0ae7b8e6c420b3d533a8da0c9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b0a21e25d6b2283a04c855c436db5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea98602af1b89a14b8ed8a75c17982592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92071c06036d07f559cb8a395dbe4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159796a0741c146b87cfd4e08761301e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f52d02cc59c85ea31e38392d2e89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61287a5ae9f579980c023273c17f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149cd9cfec01359cae69886796e694597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97d22d085f1cc0c15852bba5b8814e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1957f1c4a7176c8ab835f3344146358599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907e593a3437afe2d4d3b20f84f8c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab1b232b70847a3e6ca3b3e119e0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f82cec162325e3f2b9c4aa44984e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7533cd3430cc079411a5a07c4bf4a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122caecf76d38f0f532b643a37a773604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41cfddcefa8910861cd77392f49b47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03fd843ebe2cb06ca83db9c93d225606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ca4a697b105599181e46a2fe9126607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d641ad474c7473ed43a3a6d31e98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f120f6aa32a7a6cd522c034516a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab7b18ce591277d773518b05caf013610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f3f13c19d235053dfadabc1ad780a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932c3b3a0d63720dcd9b5660e7e198612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086275cfd690f93e203b7a1cb9a4ff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc12148e7fc389db4b0d878c8ba21f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce897d3b3a33ef158536a2a8e808ee2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe60d9aa7ffa7588687de98494f045616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162f808c49f94dfd3686dec3ed0330617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c8238403ed051f05e9c251eacc2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4b3c83e1c93a03b100075b0d8ee5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996055fcbe26326643cc8f58c0d065b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456305c1454e17f4cbe3ea1c24a6be52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dc1ebec3e8f2012e628ba16a71862622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20aa2c3e7ccc05fae7da81a80e850d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70184b545c433851e1e01f499122230c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594fd3cad9eacc16c76563d178e667625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add4a216636de209d040bfc3b8946a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa728a4966dde0dba939012622d7a7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33516722faf57ca178d6b063c4f8c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f987fed037d702bc2a6db795751b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d479943a829001c7fe6650ad3166630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0e29e36b6882220d63c1dd332152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a81908bcf85f9501c95eb7f5ea9e43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6de50f382d7924f8dc6f0c1896d1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2d738e4edc3bf0406bcdc1bd6075634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f1abf5c7940d7e559a6a5e2ea5d08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b190a62b57b19591698d20230ea0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60a34cd06ff867b4faef589186e0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60feb7753fce1a0c8b9d4884079eb9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d3de6d0bf7a361c7e99219bd512f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279e60c3592be0430a5d44e0a0d7c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f7124e58ba2d456100d6334683a73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfc258ad548a4a2d8e8bcfa5c4ffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ed6da70b798b0b52dac909d178ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224e67e0394fad9eaeba18fb99a7d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce5e30e38f6175b8bc04606b13490645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb9f1c2fd7703b9875d6560ef34f13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601cab12a0928894d0be203133e65c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258f1ec7ac38472cd5e904962eb6cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701887399ffeffc900686c1d8473bd35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84b1f68af2066c52f459e8123e32d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325d6f942107b6f2fea5da3cd4db4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d8a7c276075285c1e836b7295e45e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14eedd44a0546daeafc8b6ba15fa87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d48878cd5237c1683848fd6af40f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22b1745f63c3acc93bd814a0e66d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6b89b0a917047fcc2df79b1d422e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72dd9d63311f87620b8112a0b4e04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d2b1ab478867e6bb5f7ec309fef9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bcee996546e8fc19b7b3735922c0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a53c6450d42a45b6cf54e21c10ee7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3d63cb32c03261294f4adbcdce8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17fa2b6390333717bf6156741e1981662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a1dfb92ccba2512de39394909f66a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b4fb2787480a631cc1eb0e96eb2df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5336e99d6434b105b05a8f037c9f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985baf9bbc40eb67987b934ded8177c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfde3b3235265c5f51a405153fcc50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c9b1b8a7b8c968248b3ad0a5bf7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c36ea2c46a7c63ea3f8636c0674e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa53abf11794577c5ddb1e2b7e180e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cacea400b3168ca2d7f29844d0ced3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a399b3a8b5d2fce84f801ba197ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f62a6d007969779c83f6de987212e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a828d9b0e919e0b03974f60b33bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf1e888db5545adc8094d425a02512675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d0154c5e93ef653ad274a526c581676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b6f75555184272742717a963df28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a91849e8632ed4e464b32a7db6c6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000943065d7203298f8203953af67c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295523e337d2be190d1188524c7543b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76801d917e326d0150c61a84d4799b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e0a54c9d96560fd92b1ee3fb2849682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ff78e8d1db860ac2b86c9b9ffa491683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22704054eec2c7cbca49e4a3a2e8fdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4b7ba5df85eaf05a8efbdaf2a816685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9bae1f7c82ddfd042290c8abf762a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340504d943dc74e8477663698f973a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51291429e1e00ad99be86080362a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a89a7d41037b25fe01ffd03f48e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160143278f9259f418ef88493fa6b3dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0a1e2254d913223fb9cb8c314ba7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4e98763a26380c3f1b18878906e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770042de5b1f0711350f195c582c4e3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db8936ed2c5f6632fcfa6920fef120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093cb6f7ec9f7db52877049f095b3cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb807e295570fe5791080230141703e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dcd7054aa70be1bbb3a7081efd24b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0686c99fa45cb7f8d284fbc0a4b1e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae329b286e4f6edc5726b2f146d636699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a09b13383f6789460dce25999038700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac544a41cc5464da8baed3732f1f6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c7dd7259a28dd38d7f46463d2fc84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cfa6ba19eaebede5de7b78073f01a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c593cf7578101e357bb37063d73a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c0eb0cd494d7f2b4ad9d85af71870705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf50afeb6cda920ad784d922e9a466706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22bc66947e6bc640d86b6aac724695707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cf0c7111faa7340f921b69f390ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d70910e901853deb606b1a6bd76cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b106a4605130cd272145bace885f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2364ee9dcd8367f6758fb1c8460b578711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1bd151f1e4d8abebcbeaa25bce7a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5751610cbce57423c4e32ae830ce2351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a99f924a5940aa72742502294001e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a446af86e1a94da8da2b4a4ac4da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2774eadc6c2e95b6b1ac77abcd5464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e369a4424e9bb931628d15f545199dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d3041bbf62dd68f2b919f9e25dfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af477458e344c1ba4c1d3c3385fb5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb74b37ad109f6afddb02bb7389388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce7220d9f8bf04b08ba48c79f881929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa9aa527eecd83b5e65baf71fe55110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff036c68d0a9b224ff98fcd9438035511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe0679315d5fc36ada8880b997a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069baa0dd2462f031822e1bda63694913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d157880e58c0b4d1c9b40aa99488fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed46e5b42ebad79e82440afaf79dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd842cf9d4650fc953fa7fd274e36316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6267102c0a9d8e897cf955e5d7371317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b177322771c9b0b44d320183be9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd7ea98206653dacda23761a74a80619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873839198150b4bb3c9c539cc0239c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86abdaa61f7e14d6a193b84ad04e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8474d232ead4e9e3afac9b1508762c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d984d8eb00560a7a892d1b549a8fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff55557d975fc806c5287af6aa40824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2603d3718b53acb52b37a38d21daaf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066dd5049fa959719c5563f28a996a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5285a425af2fe103a957eb22f68a4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc80df27dba61502d2bf71c84dfaca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7f9ee31ebf9243aee301b3c12d81e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b46715ee214678d9eb408e72abcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f93acbcba13a44f6fad374c61e27731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2989ffb8cb07d442c2b5f7508933e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e81b5e455f980b6f6feb7ebf77d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff193d61e5c6fcfece540b0a9964d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853f671f76c75663e5105e5dc3ac4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af8aa6f8f128c1012a951423247cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0817f11d393b1bf0396d6e6c55270237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a78fab0bc3c9ac16383cb1a74d77f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5810d85b80b0e11058a389ef581739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b09f7878cd2740828091a4f664e4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6a108760923865ac4b474e49637c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce34220ca7d38ebf723794a69408e2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d30176cc42d8fb890d087c5b531e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23acdf769ba976ff65370bf898e599244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb955181443dbbb3f8d4fe22a3142945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46c0377e17c09316683c2c7bfc68a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27048da19483a5553386154d2b8aa4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dec55624ad96d23bde25b828546d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229392213687fd7bbbe3a08f2e9d490e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c358a4a71c36f49af9c2f204472dc0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584fd2b198295b5b563180b4a6f7f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333de1318ea09ed076dda6dce623f8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ccbb7d3c1f7f81595b29945bbc0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368306dd666b2cccc45b03719664d9ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc444b2d2b306e40f27ebcd3591ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cfc366b5b22d40ff4483b8340ab4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e86722c205e22f2bd8f75d2fa3e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac063c50f57d47439577b0f44040b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001ee4732d506b385a694f776a8c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08f258badeab94f859fbf184daf1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ca011df651723e3755813131120e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af38a11bcb7ecb4e5a62e46c0af3c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86252acb822df51c212c8a559192abf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f2ef220097fa437b4cfaad4f229064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd850ddfe39e28c98b2eef7546b4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef29b94ad5adb975ecf1b95a3be6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdb2344647df532288ce6dd631f7cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b28c6d587a9b9644d6c36a789a7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b7c2b6dfdf941e4132d3630b12a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8417e1a205c25efdb5ed462d600a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b9bc002e467afa5f108a4bc84813071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0cb2b9d74cd32eb19fb64aec2c1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3d66b5262e9d3c657fc612c2021173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884dd9200ec6de04f9abdc8d25708ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc1c17bdfc8479b50acf4fc727d11675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc999528b993f4b135abc0abcd54cb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c511b2d82f1656f9117563a43ed0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a1c363ee578fcb3d97a64d99f04e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe8db84294298611059e1540568f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99862518a30901f22ae7cf7c494e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd75bb5686607b8ff908c922ac51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4b7e2f66af85abdd87d1397054da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991cc519c49f688a7edeb1677237f7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecd10ae060fa45bf8fc74e1a82d9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3d143d0cd6109c45749621fc478c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e569c4a28c1f33a4cd1524404eded5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15edfa1e8998647d35fe57c57208b3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab696255b6bb0227c890f11db2d0b4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2148bc2fe5ede11d724710648a7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af418019f1aaa3a51724314632b6c2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ef06c89491fc15391b3da99ad67491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c3c994bf2d9f6e49a5ad6434601f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f7c5b19add6895b86aabc3ddc1f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2b63defd9ee61b5c6d7e5b07c97b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638448be36adfc964781dfb393dbea695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84577186cbc2a285fd507e9b4b2b690196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33229dc66cb1c111e0526eb1df297c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d20252b27c2a90c0df15e320570d3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356966548e215ab0e6339cb5af44eb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4be72c06e0fdb8e96b346cd4b459a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549ef37aee926de164892d6c4b47a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd85ab5dd8b08087de726ebf778642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760a8f1749536c2e833042a7d89c905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90adfac8d3f82f0ab812791b45ff319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620f535d3baeaa0fe15ee0e915beb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267df91bf92a9782ab9128edb0a1942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d833d5d8f387b1523d4d9054d34f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3557258330f51d4f50aa196d2d6449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd10e6e7d70465d16bfa16f217553109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712e87b2dd216bb5866b875fb75fe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797eb7d920bf9b663dacee29d05ceff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef31bed3d43d20ced0cd06124831b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86df234e6a3ac292aacdf399e5034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53bb40bb80d7fdadcd2499b44df11e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094982fba569ab844e408b8f5c940eb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5cfbb51388d5c8e88138691c07d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec12636d6d3f4db6a44e835c2ae29a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031dc215478cf46ada9447709e09ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df9cc10b2533984ebc8c6ff7db44b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f879e5c4893c0f45ec92570732380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9466969a058cd4e67e420d3f2615a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40bf8743dfbb6cdb26457b1408b9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d10152140636f097a9ec395d428e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce15a75901779de86ef8961e7fdaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581177fc83bc26bfc98a974d5c7a4fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84611b7888ef8f7e263977c268c7d15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2da8a71bfc131479c18f4b5521c09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a72863a872b78bfecf96dd8ee184a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28da989f134257b7e6715520d4c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195c2148b1d84aaa9a23b3f6d90b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110eb6c4534ce460f6113f67f412443131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c860a8d4080c18655e2c3db13bd0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da1f6c7ff6c1079cd23bf3c0ba570133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab92e5b6edaa265a48fa6a2d2786d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a2ec5c714af0ec707df263fffbe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60d5475c7c77982592900ab1b6c1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f777d4f6894d27ca2d70ba4f827b0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97126002d86ce97e6b99867955410f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038ba2d13f42ca783dc5f4ecbf89b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad352afb9edf7599b5a87b20c0aca1ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24ecf773a1eaa58a76fea63d441ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231ec617af2391f2861a22f6d2a777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a1715da8b01d53b2546996eee346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8003773d04ad36c9cba67bb256b1d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0b88bac27445257606c067a2ac2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49113af3f180acb441f1d3a1d2942f66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6d561750586e1525ddbd5578bae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6849df957c15fb74afb476967df58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dcebb81ed04c1a85bccec73f6c526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1fa1e280050097adbbd8b2079b386150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840445fdfb980cab4e2976fca9e0998151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4539dd2cb7dcb96122ec113dec05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdce3b58b34f6567d4e3865df066f86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaddcc7d394e44e5bf545b72e19250154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7917e05087cbc253272f92c31f2168155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622b12aeeae12594f0ffbbfe7b4736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fa01f18ca15f52ed6649e0e4b439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26242c72830ea77337cb1a2aa7b02b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0cb23f412cc79d117a5c3fbf31ed2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708f01788d4ae1fbeaceacd1dff75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5476a68a66021423ca40e44b6747f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd303a8ea4f821e233f20c92ff93bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e692faa8ed2dcf8ecedf7ab1ecfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb90d9afe4f04652103a3a564dae82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc9cf34434d4bca050c51937c1cded165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe4427166edfdc73845dc6b3d35d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e45681cc656f0975ff9f696ba6f1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f22308bcf355035d1a5fe327a7eff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c8cee02f9603e89f89a87c33b558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d39186be0b8eef6ef7b917f673db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc629a269249b10f3ad87b982203e41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7940ba0b6f437806698dce13db49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fbd4d186a1d770790ec5b731522f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed795f3cd112eddb73c7aef6bc6292174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358510b39552d1ed7f6a9354195dd96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b13b9504cfaf67dba436b8936018a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de04894a6d5e3931b290b62193265177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96ead7087230f9b29b1855708ebbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c1e52f6d0eb9aec3909d5775d477179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85281b10a0f8638d5dbc675af1ce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece5609ac97db950d86961d446b662181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19ff05e091f30dbc7937619904535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2dea6bd1e96a326f35a1389e2ceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a46a80b927f81b0d7d01a1dde9ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306388c30fe4c57a7a9ecfc5e376e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b2a04c8a91494962c9b591090abb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c253e3bf53626ee6d7190889915411187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b29fedbb358311877891bf7eef9c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a1f2f3f5a76e76ccdffda94f1ae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823293f5fa30c278618a81deee7da826190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e1aaccfca06ee870c43f13eea954191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff46ab964286b8fae66f5f16966ef4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cbc6c95cc4be439506355fe4da710193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8596f5b967900ee97149f05fb04e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fdfa19fc3e4a840b9e75a0054a84a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d26e73e81598cad49caec3a48672196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5acf531dddd9f871f08302221ec2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff70377113b5637f247aeac74a6dfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57e138a9f4c6e655cf3605907af4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0c6ca0995a7cc3d6d0ffb3f3f71f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039cef55e75c01e6cfe0e343e291a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada8c9b31853b8c26b45d13cb646339202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b8993b8da2c277fc12a5391fac63d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd89661f30df2f29de226035e1314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b063468acd54952f3e4f5f58a5f3cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a2508fb2e767cb6554ade7bf2b2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c76ccee393d3e0f9ff75c21db614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a43869421196f940be19bd89b11fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d257ec8f573b552f6d1caf0b5f93d56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b238bc4286096cc5660686a722416210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8db76f1d97e67d7a66e0686d7ca0c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7614147638a6e8352400ff44c49666212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e6faf3acaefd1b0feaa2962b4871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd1c7bd4ba20e8ef9beda2960061c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1f20daeaf9750a32f08bfffd19c27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510cdaeb8b844f6c9ca3c84f311875216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde5fcb1f067e6a58ea46576187e10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626557dfc6ae67419ea7975adf755fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77c3b8f7c4e91e40e3f0f71305272219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b660216a587439da5bccd41c80f727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c5e09643450dc30954a8d0270c94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3676f69c1a425a5597447b9666c827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac6888be5d703d58247d1d6b5f82b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79167abac497e3283e6d1e6630affbd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4453a3cf05246fbb7e217b84d127225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5f5d16cb7ce3d9352ac5355d9405226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78ff50f49ef414589f193a42151ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c0ece3e8700ffee599a7d9b5391e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b087db6142374ebcbc8468a39a59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b3beed269290c6db08f238c7ac70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfdb71919b26896ac64407d334abd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e46c18cdc33afa13e6e73723c7541232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718798f7f3bb154256275dad16b56d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b61f3354c2534f0f7ae05cce5db1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654692a09a3596a5e54e0dee4efe65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7427cb768c8a96527fdc0572151393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64d09502d77695e0845712e6dc1d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2764b1e68d0d7375147b088c1c3b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7666296b357326d7118f17dc3095d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb82878a53de11e788ce0b05e12d8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429223888f0e615a1a7a21748dd8e91b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd63de2c791cfd0ae1eaf6f299339242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86564ceeeddd13ecc50cb6083f48c1e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83261e66d296486977b2e11b0a871e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e51bf48f9947cc7697f2f28eef798245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d4311d0ed64405cc3273ec03a07f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2b36f11e93f08b764a7f81f80cec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d5b486ab2adb0a4ff1603550e48d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f80b26a1c1278629bd04aec3f3da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e8b1eb573055dd846d66c17ac4c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4c3bc727fc5fe9f7889a22c4f00f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c32f2792838ccf73a98867795da8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92fbd0bc4d2e9f073d4e0e1ef328cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d16839de8c242924fe06300e592ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb762092fb49cdd34fc2d5c82e50e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90541aafe212dbf63cbd8e6b5668a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a5ed2aea4a8383b36d140f8e1495e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960144587b9ffe25d14a316eddbd22d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5baf1b5b5287624171d24561d468259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285008b9314c49c81b6d2107d717a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6107a822a8081c5234bcc92ce73744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adca80ec9d2441db9e42152f5637b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9729684408deea34f4deed4e7903d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d6b7e2054ff53f7e66c55e8263dd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44da35fa882e135b57fee221f53bc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd2fb06d0b95ddb2b631882805cb29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520eb98365f5dee06657ba422f7ae41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df1bece3fe9758f5c9f64474bb1c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ed0705e11fce644992f9c5001feb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316ebd06db4f18579f65d80a5bbd2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e982186dc5c8a6c8ec6cd40893936271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3048b710d59bc8d6663acebb40a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc42316aec4eeeba9723bbd13a86d0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d42342241a79f8eb15f214222eab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3b98d548fb4ce24a32d2aaf2da38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c291ad7fb3c36782ae809d57fbcb2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a0b92a7e95c3cbee257559080d40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ba118b023793e545a0347ba89edb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f2c1e972adfd88b68240d2422a59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b771567eb41b5aa5ad5bc3c5aaff1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342007b8aa75d8b948a1bdf829c7554281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a66bf5013ac39165fca77e6b0ffd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56c774369845f88c2d98730eaab5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411d167283611911054feb51e778927284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b76054c5ed784dab93c47acce50d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aaf9f8e3171f6998183e59443c558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380c89e48ab41f1f5154969b71892f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f58b0748b607bed40e6e505f7c19a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b4ec194bc69bb5ee0fe553ac34f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32747011db977e22a4e5a91e3e749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1b78ccf510e087d3a59c5db9dbff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4c85830acda7d7e302e60cdace72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c4175f65e4efcddf005c7e98c38ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341af9266dff816000388c1987a91d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962481b6df7e9c3776e5439e47c6632295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acaf6abc7e4b314b357210de9f5ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d319d326b6ed70c28a33e77a59ed4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e05ac9d62be79112aefc436c6a8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a150ad74555bea5670d5d0771d05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c85a6975679af8ef3255c3f5fd10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57a40056d13c6e50e53cd2096f4e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa85c6cdf90372fc85496e6724578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601608fbbad4297cc35398ead3695b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f998c4b3d2ef2e2857894d5b0b96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e11b449e13885753f2c7d18e699b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0477829ac24aaf048ebbce680e3c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5ea68eb448d6833bc764834157550307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee647fa847366d48cf3887f3e3842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae0f23dc6caa5d5386b7d0047b610309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb284927b1cf45f1ae4dc1da5d50fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859b2bbba8ab0031c6518547a06404311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670ce1469f3587cd0fa962dc916503312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652908f7c21ba7baebd6a013a9fe82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29822359b8092d19c724f552d6235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d185f0f0db51fc74c6420ccb26fcee5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9cbe2db1f96dd78dc8856c6582e70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b135f14284fe9a1be64027c613bcae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e7a39a56272aaf0a7c95f5b8f909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e47724049b51a0c1e9d74eb49ad6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d75bf401af40a3f9f03b8a5308872320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20244f9e5fcb7ec6594ecac6d042a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8fad735ff8511a73db20f7a8f1a6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d149b7bc97cbaf5bd9018078187d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a768a5654dd91a7ecf408f264d6f7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1ec74f6fd957435cb58a15d2f370325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def069491ea919b091e8239d45d7f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a93578397212430a1afd1d1ed1c67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e217ede97087e0e8a433a4920fb64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3caa432ee6d6749d2f06503837bd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc50d3b08fd64113a8b9bfe178f09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa802a78441a2008fe53bd2b032e541331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655d08e1c3ec34fea1b9b62a4cc3c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e017c9e3c62696f391bf4e1026326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef8bfba97b27932a87ee0ebcc06af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34cbb182c40a86cfb040f6c862cfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920d65732e3edc0123da56606b8516336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40432040ea0622c47573ae2a848cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7787b7c723933b3b0b512a5800077338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb73644a5cfd72c45e856072fae9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcc317046c7707ff33219610d8853340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43208a0cea7a9520a6e9150fb8d0b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d9da7bf8fa0845ce2cc4a284fab7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1a36c9c791ad9389f052f52dc352343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65dfd67254d38516ebe619dcb7e31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491094add73a4436631675adb8e0e23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165961e00c68948bbb9e7c8e9159215346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f04440a9798f76f036b75d77930a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c41434955f114ae5b0574da73392348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2022c1d83c9f8ecfce266ffe6b57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a23db975eade6e90c0f3947c9ddbf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688980c70c8f2f66de96242656661695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd8d6540b403bf3320cd2eb017b00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799094406708622b03c14366e3d016353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309a4a5f98f07fd3dd96bd3048fae1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bed34e2ca9a359220ffe737a2a649355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3148f0e0fdcfa2e2afde7689092a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777943ab2e647751ac4b501d5e26858357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b53ef4c76d36eeb7657caacddc39e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ba833fc9a1f447aa27c1c576f0c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee0f323a23de9844c9a790a96cc618360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013e5e6c07c4850b36ff50867cec24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64435c3ddbe2c11f4f8b7f183b338173362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf01e339d9bcc50dbace602a540187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c37f8e61afc1b41c65aea69fec69d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ee8046a3082e75d1a3d76dac367b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ef8187017dc9ae5d2f27573e614f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8372ad6d282ac22089f67c6fe1d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b781acc3a4a16d86196f6769e65b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b4bed1c2b08e90c8bd115d4acb0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b80bfd5ed91cb09f8d20b8a79116370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143f06870711c6061d70b8e72f351e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc450f035d7bb43e6e10419fe6504f1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc1afbce775ab7dab387dd0014638373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94ab09ff0f2611f9e651e2afee640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1e426f76cd4d8d64f69db8e4220d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a36c1760959c8b2b6c818e313b76e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b7cb4ab82cd36bf3b76f270d53f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b434790c2a76f53ffc06e09316fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879099b1f8b18b045af76e32dfc343379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee3bf1bc5dbb4ab782c48aee91176b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767213fc23e70a0e77bbae47c5d38e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2113b88ef46311e43e80093d487d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c4a1acf941870fa310110cdce52a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccebfb95fdc41371a8ee6877625de16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea66e0276834a0f66b3e9becc3b68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438dad1f51507f62cef105de5326282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef0802ccbdfac9801449c967ce6f80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035dca74530769836f1ac1fa78b0ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da7983642c10b0f533f97eb550890389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f293ec6f2bae8216b2fa9086b738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfadab049b5045a9999269ece45e2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f7577691427855dca5a1e41c9f02e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458345ae86a59d8bd2b177169a908b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589792a95c9273dfb24ea1028d2333a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633194224216cd44e054f5a76d66668395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda0aa40b045a2978c2c06b480f766396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f382c7ac30aa04a65100b3ff2b1dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afc464dbd848f6ba2ca473344dbd35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731244445fb16298bc2440eb0ae79f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d39c06f830b47f44caa011c2a794a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065a7a7b6b1785b11dc9d851e1d421401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68073afc2fa1163e0f18b82cad53f702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a795b2d4974ee15e85e78f8b3dfb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c7bd8c0d78edb78968beac00fd93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106804d47b2dcb379138298721b9095405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0428f2d16ee6642c4630b06af3cd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f55b2e2bd36eb4fa78d4acb3209cce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c2d7bee952c1b8b3e359434bbdc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a21b4cc9a514b4e0f4cd3fb729ad1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6c43b1d1241f5be4f3a777d8d9c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08059ebb9a31c7cbe3586839dac2cd14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823957b46f145ef1eeb26f8cfdfbe53b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb149ac6cc183085d20d6eac9cecba1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c8460100e8c9e8866a361cbf481b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d20d57efd56c14f24cb6d7e1ba6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c151461f1e705828862be88064fda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d412d2f31ded2ab4f61006eed8957417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd44b2fa287c055a9f6df2bfad3a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362c327c2ecdfa1649050b95112c25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc0dc23be8167d97e0beca0f3250b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a647945c634658c9221a8a3a91df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520c49dfe2b92fc31f8045238f81509422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f94f7f20a49b7393c9fd0074ca0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82076e873b14c48847d392e33dcca8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768587ffdb38bc539e1008e81fcfd51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f560a8b45c094aa98ecf75c5536a4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7467f60657f48b6f07cf547b168580427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024db7f24798a0dfc4ba2e90a0b141f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5492fdf7cfa6c689beb96e79ad9015429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0ccf065e9cccab1c33ed2e198c7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1521878cbfa9442f2ea99668a893431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56050b00082ed741fd85c7f1c34bf0a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399fcb273e2a137389c0ea41e130c10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e7d37ed70e0d567f2b00cd9057b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c16de700a04f7ffaf05e124378dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922002ef167269f171b36737d3fb9de6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac6fc0776d413d4b9408438cd4d440437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f20ddc0c8c65ea5facfca33aebc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0af541a997ce766cdccff55a65f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847cab81d137eb7aacc8654d5ca7634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053d4fd251db763ac94d138b67c1a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf1258dfbe95cc131250433b785c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59062371c408884950b782e7253311443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792853893fe47fe8ebb819131abc4946444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5862f7edfd547daea9368cfd6a2884445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518ccae25c166997a045e55f80894b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf41609f5229157fc897bbdc3145c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdedba41f5b447ec703cf6282fef2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54925422e5d69c88cc7ccce2e8c1182449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a5739862a070a880247486784712450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b722f780a3f77238d477b880bd80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ffb71f82cf48d7110e134a1b73c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b87eaa88e0b5c86a6c671eda5a62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797818926d6a1405d8c89ab68b700f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d075741526efb4bedaa07e27dd0ba7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbf4eddc9b122e226f3dcf09953c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d8ba77ef750442044ce50bfda58c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52276db69ad60773a84f053a60bb72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247d59123e1a020117da8f2228eb3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9fd46fcebd973ca0e101879d5d4a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcac00ee09e68ca5f2ece7d836ab6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0304676dac22a138172eaf802266d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1462aab61d391a71156370c900a76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0c1bd7df14206d5eed9acee69cc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaaa6c7f100b4ae3a9a4caa71864e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb46ce9cfa0ed3da7a1102f68cfb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145889e729fa6045ddb8cb285d1cc237467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec165911254f3bc618cc5db4fe6613468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d5a680ebd8a2f63a8df4b8a39873469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9525df4d0bde0dae4cd0b8b2ebeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a03430869c8b8d5cc2e87f77d1f82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771cf6e63cbd22e4de5c4326ff803e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bd51b2683864989721ea3aee52ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f8adcce46b7d416589e62a0f9dcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccfb7aa3c12d1f1d4013d576ddf79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd07493048cb842de7518749aeebe29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b13e4a19325cb1465b59bfea24c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78bf36c231913bf3221b718357b5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f16c1e2b7cd34c466794c47ecb902479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae8209b5700f5788d032b75332736480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a5a501a4945d3fab4aaea4493ac3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847221123a33905212d5c0c04573145a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d40ee14dcaac81b68ecd13f03b9df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d6c1c1e60eb7a50444b482ffa16e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb136ed0903c1e59bc7d730505a171f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40da8da47b581faa1a677e097df4a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1399474c1f88aa6db843faa149d121487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d03e490e69705c3b8ce3787f42ad62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e594d7b7c7ea77b9d958335d6b90099489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04180c74e4e4bb336fcaae0a26d724490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c755445ccfe0148f495dd8294a3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be6ef2206845557b77910fa017074492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad88c1cd8606647a0aa18c1e16035c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e275294f42ad3e4940512d5552a545a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9c53f3502a6bf1e5b7baf6ecbf345495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c157a06d66b6d9153509eb594e3162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112c3baebb652dd768298f2c78d1489497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1bef10828c6413a441087b59a4a14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9ba3cbbef32454a84f0f4eee4bbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a92330578344a3738cdc18e16bb7cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e98dadbb2cc5caf2b553cfefed8bf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bbe354154aff180bbd526eec0b81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539589cba3bb4bd26bfd78f9d2d009a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98deabcc08a7f2175029fb12c63951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c17c52458f6416418402c1fe7d49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa58709d0402f06a61a236074b3fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2cbb69eaae0e88b164762ecb2150507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee488e5dc0fc22aee933ce90c6188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d939c67a337a35175b53c631a76a17c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774244c62d9d1f334f76b22a7ad5c98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252dc17b7108b348715701420018812511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac2ec7fe84fec49ba27ad4fb482f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd7375ae521c89b2833176d8092ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53098430b57e689e3bc2197b2e7b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05709d3a1b4190a779cb2353170bcee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a2bc9d0334b7c827bd05ff4a9de3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768ca0638eb0e5c6e5672e3cc40e93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb9a7b18c6ba1f9ffe2c74cb30cc55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a56dcf61f771dc71c58e5ed44bd49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d193ffad0e33bad2e96ac5837472a7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158a8466cbb609fff62f2b174ad3c1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc352469341ed7731c45d29c3b12ccd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09143ffb1475756eb16feb1495c9b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca20310e01bfa7cdd3cfc8996103fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf14d3ef17d0cb0555d1b99e333898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f75e0b114aac0fc80cfac00e8c69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca8ae5e99c912b5d79bcfc74a00284527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409daa6e929c4f3b9091279f8edf60c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155866ce4697254a3cb1cee755f5638529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6abbcdcf6a48642a4570ca8ca56c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5273400202ffc882ff2ba3f6d7bb2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f79abcfb4a427fc86e0dd291091d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db24258986f00f8e75f8dcc24161a42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b48716fdbbf78d1de55b583942c5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b65d32738a048aef1fbacc18982c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90f2a71fe30ce227c3f47df55e94a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be36d0af6dc5cab308f4ebdeb64c0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bc8356294e93db01d127fb750932538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320461b79b77bec979f0471164eb5aea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d22decf265d458afaed3cdd1f173a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4c318d9bdf9e632b28750d3834765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ff23735fbaf7b8093fa45d55fa6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c1e09a29e78213901598dfe2d6c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b10a0476a530da15b9365e1f27b515544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f11e4b03f0c4fd7f6ebb5f5c71168e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96ecb585636739fd2732472f37f79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5849f13c5b1b986082ea0e0e9226547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6181707c6ad2284f33c7d7c79ae629c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a0d78ce5185fa579e91f56c7cac3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b319c8520946cf6a46f899abf651a22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a32b4e1c8ccc82926fa026ce4aa0e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e84dab8e56a267275637c15cd3a03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d41449500b81de274d8fed1d5f24ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a7512be5e90948e1ed757c9f70c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f4d3792a355ae7b9171bba4f8484555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bfa14954d0c0c2f7da9cb6b8f0db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e849dc25711bd12d495f867efc14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d6769648efaf0574addeeef977fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35300632e24542a597d153c3325bf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385152ab727b7a7072f3d95bcf7c743560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d1464f973e47a9ef901dc8009bc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006260629f03e8a7136d1a7b2750d7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f4e639febaa9fcfc714f366132f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383b76399417bd0708c214f47afaef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158898b089c7724c91581dbbd1637f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e2f01d08d0d16f78eba84d87c661566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e644b2399ec1e7a9d12e97d4bc9840567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72fa4864db68a9b7d5b6a06b62a7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c93bb343a1709b37a6705b50da229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1192552f31b210e780b76e1247bf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eed6bd258aa6d88073d423dd096224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6efa94d1a51db9b6e24e5d639ab7d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a7d9a96728f41a55af4810202619573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df896a57e9d6da34a83e66081099be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a08c124470bac68f62261cc33203a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31272b4d74c23078d07012923d4e20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e05e8ed8b692f19f5a1edebb83300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeee5d03e525fb9b37272fd5b8acdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb3f2f7d3166c7f43ebc315028113b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9a41c5aab039d291c832cd9898484580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1a1dafbbae97b39484f3272b5a04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ca53b71f4fc755383d559fd4fdd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7def23ea26bbb9c84b114dea7551583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460681172db4a08104a8c57a9b632368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99b49cee19dee2f51161dba6ea7c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98886fa570399ebcaec65f23f3471fe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4808b2f005d8b1643b78613be2dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafe3f45621ebe4b60315b02421419588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c66c1e49063a0a3bffe473986b8c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672713f5ebb37ca42a9877f908e1062c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7adca1ae645bdf95c763e9152e20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65a640305ccd9c06989aacb8d219c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f065654f1f37e0dd5ac1dca2311458593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b551be8208ca5b9af37cc210b2e74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70c0c94bab8f0c9c857c86a7a07bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daea71b11ae78301a21641b77bff1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80bce56683bd4b33d2f1f0739d53be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da718b1b0f12334c7d987cb870d40b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445434d72a601753f5ea26fb2e5ab626599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e908efefbf033df7270f12dfe88ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032818c955e4b265fb549360192a54d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c818d9d49493395d5b2dc3cb36e92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a3da70c379054a146c1245d4e901603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc00187a37753038f35c095eebbd83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0ca4ae59b6acbfcbcf599cd4a072605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ea1a9b6b65ac3362d65d7d2a9b083606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dffb29bb4d5aed657502045483f49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785085825ddf1fd2ac152acb6200321c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fec10932acdcab0a5f2676d182ea3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c688e2f9a171f8dfd2243458ede3a6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5c59992a579d127bdac704b2c14d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539312429cfe953f7dc7f45ec1be001612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff32b91907c0cd65725dd6fa73b63a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551083537afab7b2e1c48dc23a68c14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d6100615fee7c3ed8a72d0296017615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8a0ce2f626d4cf802b86d8bfd4c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbd4ef61541b85634466c82074710617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed47193d0704b149bbf397696aadb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb87443ab96e591cf046c58f52345619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269b179b775391446dfd2928ef1861620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57571382ce698271770960f19c91070621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f9cae16e5e1e7628596f7260b89c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca635b18b67df92911d8affc99c83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc280c8f3b1e875bdd02b7f56c9d711624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09edb314ab95600cf9b8d92e8aab8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c96552ef068307020b3e7b3ba3cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab32d0b94c4f888fb4cb6978bfb92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3aa2202741fd0c8ce47913cbe771628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be70039eaff9c2f20c1534c464f4c1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce3fbca82fbd5e9d1e06194a8e34d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4427064030319736a31e820dfbc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab54b064546b1a4c9469c1db6d0c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdda8fac1c7790fe78d4814c31366633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad482cd25ef73ee8fe513699c2fd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc1965334315a8bca1675f15bf0e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31528e9145197c651f77ad8807328f7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383e3a70947aef32726ef0626f2099637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75783e22e192e68163da3f4430703638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f595c3bb2644fd4849c60bd12a06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c727fdc8096802b328d257116b511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969655b308f68ada83777614f577418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc40331db6f105bafde909dce82bcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d95548a610566949cce6215f2ff5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4d134e48130f695ee987988ef9b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45b407f844f9e7e325bd2bfb84b25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54efd8b581869c46ab77beaf6328b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e526912afd86dbaad7683a892fd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc281d65196fd5a6af66b939dbf63f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aaf704eaac07243497502688c6c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44075373be6c0f5636e536ab8574d57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d058b56da9ca78ffbaae98ae5da9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58bf62d67c0b95fa619577d3c962d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b7bb8e7e920c2ff416b84071f5950653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cda88e470bf7398da5d83d25e335e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b43f8472e4e5b7fcd05822e6dd7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ec7e4c1c1a8eb6a006d9aa946c0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9cb20df3295a4ae936fe1318a74a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b825a83d82021815ea210f458ff5eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f624dac57f45af38fb82ab3882490c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb5d4c62353b3539c58302644ca0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3748d7b275c726578857ec8043be51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646417fae5d0f8fc91564f102f17df1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d766780f8544cea03c9a273554d5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b560b7cc08640e66cf6ee99b3f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f8747eb8d839cdc55bcd0743bac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ef98a5b9474108dd530e4b254d51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69778741ac706cbc3ce6cf1435ecbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd6900f6da698df318e74608a0b80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b57dc9dfed5304eda69590af89615669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7a1d4f2e8708772d24bb39fb38c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d302023e70d17b096ce2e06e410dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff6e27392557281244e256a5a3ea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63ac40c23397c5c1c7d08e080867e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20812a047b22a3e675a2b0c8e15f03a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859d692b4fb76c9f52fbae049b7467675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff12b3234d6f04e74b65edfdfabf764676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9ec1a4ecdcca2aebb0d4249b895c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a1c0e9b8334d3db34b4e4f4b8aab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b93953265479e27ef226a5f6c0619679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c045bf3f5e91a8aab742eec9173922b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>