--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed5f32a89ae7e95d66aa45e4505eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd91791c71d3cdb9c3bc3c9f8975b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7943666c81041087860cd06c0d233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca36acaf57b6fa1f4559e776335a2234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98101106751c113665bcb99dd79815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd708f007c378a55acf2119f810f5766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2fd19599f936b8e15efd93e787f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e8adfb16dfebad735cb03224bb6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964e47176c05deb52dc823ce43c7c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf9931df2e82f5c5797ee710be3a4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432757ea4ae0f51700131cb2859529c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a1d8793eb13a1c4231aeb4839c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e6f62e939ee84c3168b6cc5a582813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995fa35c334f3ea2b10c6552a42e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99d9172887376c4914406284f527415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c64e5028a80e252237149a2be2d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2225e46e6b1a8a59c91b273ba2bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513660a089ab12141f4b49fa02999e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a46236ae6e24d96857f4d2b277630219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a272e4ba5178819b2cc4e6cd1fe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacff671083e0bcaf7dc0a9237edeaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a133f95b42a331ef61de0d985d04a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcbb7c72122117230c0d43dca3609e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b99230a599ce32a652f5350a60bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028292772d9d190e0598014c4d28f07925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8e4f8eb612a951e77d628358456826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b579a3b940367b55833ebea70ad8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293cd4a8cf5c5d4c02be98de47f953928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418389dd46f8e2bf2da795ca5e92b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5d41dad839837bb337dff0dbfaea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ced1f9afd1a948daf9194b9b0fda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45fc912ce4731910cbb5a70bed811932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dac1572150682a56e70a2eb7fe7b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc742951e9935e7d386a30b125cf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d65a4b9f77c8bb01723a6671c4f09035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc1f2d992de1e51dd3e18830ec5e3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de68a5b22dae04f1ef4bf3272421d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9250a4a1d5ed39ed5626393002aa4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f71c151ab9e01938fda69127ad1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c684c61e3cbf7084275ff0cfd7ddec740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899d7a4b52e669b7767aa66ecf193f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b170c86f5c19bcce94045ec62b177d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee78a035576c2e707e511dfcd9da49543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c5fa18d644d242c1f88726126c1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7f2aeeb4e1a82d11fcd6f01e89b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902d460e62bedee2a782a66dcdac2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c89a200b9b2ce347967c7736bbe6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6df12591b42e906f95ba3422a936548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c1cdabd595a445c8a5ab35af5f8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4731a2ea86402ac280862402cb2d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f263b17ef12ff9f118a6a3abb352ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095eb103ab3179f70ae631969932ed552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76863261a4e23d324df748ca22fba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70484c26e245d9dcd184b7df54d9b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ec618230d8d4e77b9115aa41b01855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0395e8f22e5384682d60157c4a90456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33e4666450e2ff8e5b39d2abdfe20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b8aa9ad60b8363ecba337f9d3a71658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314742f6799f388db1970b50f6d86d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcb6eaf9d8427ad9d79ff7f0b0831460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595347f4cc27d0ce275e8dd979e48a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c525c23594526b13dc763a38ddc259f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f84ae3e5475a13960c9d3a17e076a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e2e6e721692f3a8f80c2e50582a2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8dfee7a0fcde0e94c007332f7ded965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d8ed1a097892065d7f5c77c1491966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75da41cfc571df552b9ba26270f1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016257174908a7278bb5784d7da14f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c8c5042507971bbb48a02226446369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7569d67df15bf1527f1d13f3698ee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8243179de8ffd67399a3ecc999dee9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b782d7047188fd0cb000a1ca20ed1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84130008c1df6f2fb448df943f54ebf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8cdd8128ef3a91143f310b6725d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643cbb8782c72ce9402236bcb0fa3f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25299b6f53491574236dac543fe4f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588c8673ee28cc581216c01546fc2bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb92109867e3c2453516b4e273bfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f3c3640a27a0894f98007a9912c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f370366c1b99e0919e95695a8c446dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d93dea7284192a19d572c1c030919881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53072613e2ec3878dabe661255b729b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d78576f058ff5911e532e2a68431283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48fc20fb88e8a482772b1cab174d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c29ef44bc3718c87a77a7395179285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc3f3e380fa0607ff13c95863064a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e182909a50b5323a4c19ee8c4929087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb33a7460b4db7539d56d62667316588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37385f2a17320fe3cf9165e8cb88889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25898afe9ac0bdccb12169dd00ca390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5633684e2062fbec5f4c1ff7a274191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b887c0f09744f768ea606c30a59fd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d73660baeda6d4123d2eb91610dea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467efbffbdc11921a1ec08e344dd48294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e673bc0290d9b163918fadf07278295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecffbe7276b15144ef34b78f30f3c8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e08a19154bfa343f0ee802ccf21897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561aefcb6d48e55e26d3512b1142c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e826b1e39012e583fa2d94390645ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94dd126024c82303dfaa77356d642c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e68654a7f9362edd29d186f04b0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70364659a8c69779957fabbfc1f7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50168d0517f64c94f80f759afd3e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea0e0cb41989a7617e69975b5b568f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb17a749dd80e0a7c5d116c55c1afe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0061b311fc0bee683e159256b00665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8edc51242b57e0dddc5772f4b8351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac89e5ae5890b6bb51f29cc5d2993108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbae55c0b491eb5a8bde364237a4d5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529b84989c1cfa0db6dbc6bcea07a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f06bf756e838147f19e2dfcbf493b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e2b57f4d020136c4e15ddb18b65cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154d703f93624d30125d4ed0802ef5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba314d144d051019bbfea1aa2b1b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8384ad182310fe96f0953ce18bcedb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1faf3a41f9e9c3911c4545efe30d90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e8dfcb76fdc114705b89c4ea11a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4eb112b64ec0a1b825542c2f3c94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b96f154d701135f192d198fb6f79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911e75ba9ab3fde139086f82305d9c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233fa95f277277d622092909699917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56803a098a6683252c2cd42f32714f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1554fe0840310da6db858f9bb8a2e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd784ff8e8c4877393d5a792d3f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f67ca09c8736971d56d776053484e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ff9cac9abaa6b8380b977272b6ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26096195a05f3a6e9d86fc2a025f20d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e9133d0c0c5e4290dfd8774942c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb8a27334727edb2f32274c03cbdb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c414d5ae881798b0733d9d49dea7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f44564bc341c04fd508b7cec1168a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9432f0f88f98beb6e549764e57ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713ab56309d06bcf7e39db817d9bac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c882f16a7f80f7807aa3a6a7646b78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072457d9514b4865414078429075138e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569fdcfd03f46d42b80753d94d4abf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3690b69db342953c8d858ba44af541137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831db702260a8e27a3535c04f365ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c60f8d6c1a2c80f7754905d347591139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdbba76fc2831711470e43bf0ef3d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fecc885df6bcbdeaadf0a62650c9a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7adae5d11f9e382c95cbae3383e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acac5593ab39c1fa35fe9e8d20041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54c9a82221bfe17451fe694bf202a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21d2f4b4c56526a1062f404da4b4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39bbec9732f2925508e9a961671803146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac784ea71a9cf3442838acfa7036f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653355776b7993f87187ec9b9c50e4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582178012be9f6537cb382d91ae8309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736813afb7607c0382c8df92a73dfa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc527dc04b1497db6bba2fe9c5d05d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad8fe54a388c5a477a09942b80c29c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345766dcb6c33581ca03448b7871909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f1caf2b9579217a43779435a6d504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719f3402b307fac123f2f446b85d64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab8c524e07ab35edd5f689bbdbca71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420be7a0fed53656c11e22f9af3531d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6620510d738931aa334fce8ce3ccc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd745dc2fe80370578c39f0274fc74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac2cf37a9b233ecee3e3210656ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec2548de81394071ee422e17ed745e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b65d5bf15d549de2ad4c0adc4e2e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f835b06a143c8d6eec89f964ce3ed2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d712b882355e9e4c1d030f2c150c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b32f2fe422c7b7142e96252ca6f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cad69d76fdd8d4256b56081fb6f1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87072e7fe10dc65b1d5294434f3ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b68a5371d2ad3b2af726984f7c9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c550413b95d8db323b20b194068522169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb15dd0e6449dac9987987c8a731e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec4ab5b66281a591fe856b2816085f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f683bbdfaee2cc08ffc3cca9678920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced72e36455858dc355f1d6782a539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb626a106fddfe6c1272e0a143e02e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccd1782f0553ad557bd58079ed5ed5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272325adee1b4520f8ef50df0e88d762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2060be8087e38b612690adfa0fc711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef35fbb402d9b5d20c204c2687741178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32299c033177dc720753230543d41751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f312b3a80d3f704bc8b539053ab8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fcceb4ea08a612a357242962f7020181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74fdaa1789aac200351dd2080c5ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea706727d25863bbae5972c0ff1c1f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06d83f16074ec2231f2db41bdf3a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19dafdf6bbfa75be93bd48f12ac6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255dedc3081c7016c73870a84f03d25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2758e44328a632affa3a9f4dc444187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f86b067f808a79af5b9d1614f193188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c36bf7724e51b72b3331a87d9f7d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9548b037905c947b987f4c638422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9084f168cea8db32144f3bc33a6620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a960d97ba992f6bdfecce0f8e21357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df629847acade22b6d931adc89621193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529bd0b6abd32a0c0a032787c20e71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb586ef4b30924e8d91f5b6723df8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98de67e97c3e85fbea006e380e11a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86cbca71316b7b5ca431f5de71127e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3450150c28f6393cf10819ec7c23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ddc8351322469a1a1c908874a52e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3259caf959d2efb116b5bbbbb8f0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e6d4d7b7f7046ccd428aaed5105aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad0bdc4930ed7ce65b9170c54985b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00aa105468d9f50b2523378a558da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568ce1b7d92525b5e1a3dd56809e58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c77601728c6ddf5cdb7fe8af4a74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f7a541c70ca29996614cc8b7d7979206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22d4cb3d4aa7a3c6b8077c55785541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186fa50f370da54de9c05f7ee8a0ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d67ed63704847a009ead60e448bec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135430100a85975104cf1a2adbceb9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500892b7914ecdb366bde9688c7132f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54129b9a7592efb6363ab1ed5b5a0db9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173ee8e76a7debaa22eaebad4102b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db9f8f747a0b93442ce1f3264f1a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42fbf22f4b3769c7125bf649594da1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b54dae1e6f496b56d180d0072f5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84262c8d8a2c58fa5ac45f200de8d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f011e7a3af2fa839c28cb2cdec2e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffec59dcecdbccc8f2f2226e57bb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ad3ffd8a1386b7ecda0974684007220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa5bc39fa464eff47628387eb1c5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e5a1d9964c6f7a6273e517892def0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31523556b8b8f2242113f3a84f4f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e855f458650bf88771300472db58a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753e1cf6af9e0070ee4cf99c7de46ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54456a0d088b7a55ad1485752b33c53e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9aff54e9f3066694ac28522957f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad296634425883ca540bc6f4ad67bb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb011bec56ae7a52794ff7e8582b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8447927d235b718320355efeca76db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac1785a36f80ef57569f4b4528fd6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab1518fdd2e74df55c967e9af39fe2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680a2eaa3a185cbd95b46a506acf1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f4293eebde6a0860fdef5ce54a8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cca079b95a9cbbe657a02622000bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba72a32b062c3db9ade88640c14a3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b96a1a85b132e45651a73869a461e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57d66a5cf11d15f4f869f8b96fdd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cece98c76a80694ae3d8ef8743463e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da874438e27f375917f58fc1c9fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a07bbe957963751ebaada2bb434749241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc7c0453efcc60e6501de480bdf379242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac68f40ef9294fd68f2418cac0278b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bec2d09b3a9959ef3227c883b262e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb636ccbf1eb8d3da6a2d3b1737d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d618b1ab6bd795890542f9b2a20468246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcebfb765437c46f41398bb6869d85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d96115dca0c4acd71092f1d46be8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c08705f977d6825121704b9cb923d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95751bde679a420b54f89fecbb7cdee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c080fee2b54a5d34a4d6ea8b23caa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6852decb2c5892e71d5d47c75f1178252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5f366768814fd03e109770675c702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1c186c7bbe8e155f9329df6c551c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ae0911b2d4e8b06c39715fb88491255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25803d8f86327aa2a771549f05411200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352cb561befdb04ecaee3a525da20a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc00f9dc7b03e5ead59a404a0502f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c80fbb4982fab42d40575c7f70de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4e1c06b360da03d1b4b6ca562331260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9da644a95874f789453e64909e306261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ae2dc236a69329a7770f088407c97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88ae81bea0db32871a775a46269fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89fbd60e57a2b856fb61aa2ce4a0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25321eb4194b6fd6bc75e0d58170837265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2503077444623700704dc9ad0c473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7496e209b076d303353c0da2a2d737267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73729cb4beee9969cf96664814aa968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc0adef6d0113666d5bf83dd13140269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f3893c10643ba1701d4d436ebe13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff27219683950b0cbc094d28f0e0902271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958589e7a9e79d9077e677b02338c693272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff72eeac30d6ee2632577de7fbc02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728bdb5ef1d446a6be515e975bdf43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfba13ddcd9ac4d845004719981246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aba50848c78a264cc3f7e05ca429d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7cb9127213946778f815e9de3dd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37d412f1c78597f5c36ea36114be77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f27c20b2e97cf2bb678bae691e813279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323d3821141767d3fa0cea97109cba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b46c84e300099d154b465c773d19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bda766f2efcc55d882c8192ea6bac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf61a24a73851793fe8880178aa440283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b39c1478c7b1636be3488ed3fa615284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe95c68efb5300c678280518eb7a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e0b678c10c4320475687cc7eb72e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522a7e00e9e607d40bb1a6b3bfce83b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9ae16e8729efdf591a5c3c724e20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f473c043fa3554b3a500b7861a18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be220505808d5c0f9804c02cfcb672290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ce7522ae70087131df283144bdd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f858892da09ebb006d5e7fcff597292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532053d0d1130e81a577dd039f4d430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2bcaae1b48efecd39d30409a0761294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ce2ec4842691da50ae35894bc5ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce19d896428e625ee3d2c60a502cf11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260965a60ece579f61091b4dbc9dce63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf013f65ef825d4fd72500df43edce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ccf5ad96b6065bafbf5441139c8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4512075f7ab4d41559d144978a23d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161cac8258fda919f271f0d73b81b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b009cc3ffb2b6685f67d74ca32d9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379930840c7d1ffa1e61a153185ba7ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f5e9b208265fbaed293c5d8617b9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68dcca9493f3fee180b77a63b268f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd56f86af06d527f6e48c5019e37ac0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80c5ed5cff2a26999c0f662401504d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c9d24549b163e0fbecc964a0f3a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962bdafcc14d5227eafef859e90ab77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189cd594e9cd3b1193fcfea5babab5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a59adeea9ccaa48f2fd2d1a30166d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1afb24556b949f3e36290b216ef6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f7ba185acbf43b957902e7a89d94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf87ffb624e31ae34edf875d3f2b95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14151d669c5f148d8cbbc6459a2ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ddee8de02ac1b0185cf3fd9e8c58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fcd72873833a991d6f3ec07d7846a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086675e46043bc8a06b362ec065857c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743cbcb318fa426084a589cc8399ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18c1df8268f662ad85fdaf8936205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b04a28107ec39d1d96183776e91fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2798cfc4340a989c768f78de6523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d801f542098bf44145cd414bf4614323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a2395661725293cb107738864edee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dff20b83d92913fc874466a5a6479325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bf9e82b0e083969480572184547e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6174f2f14155a4d92b6e7b4eb34df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123136c41e9b6bdd9423c184e2287a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ce96df512e385ecf5a71e1454e53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4741dcfec9bf3ddd137f81d98911e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984bfbb80347b26639fac2dbd544f4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f62bc923eac0f580ee6c0a0fe7a4f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4f0de2353d3ca6f07f8a1e2885c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf23cdfe528dcfa49332252d63d66f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877f00620719d3b869b3970f57ef073335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f016060f6a454b8d1dd4a89cf6af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db467d7a4d1dcb76e02b069c9ac8955337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a7439a1474d41ff9d2063ae9bc983338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51e6a03f126ae4a8b1e81e47a2f78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c662695b197dbfd434600845ebed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef000f7da2a5c5c2a0b7e39f7549e4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1254035eaf235989c96e721fd4dda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944941892a5336264b9795da2b51adef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f49c0fbca3d627f3ab6301c9f2c680344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dede062f134be8f2a2642d5e66ba0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766e1ada21d37ce1ed11bcfe352782d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916982670355a70de0684dacc1d19e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ecbd1ed6d1b095b05af5c9c4cd9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07be255c9e21f817b0272ae5d7022349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310091b7421fe0c0b6fe56008f0a82d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586397fc65f972f5b87c42df1a226d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804384458d5a05dea09862092a7430e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54dc21d1003ece1c5aa1f35f5f138353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb3415dff38ce0cda3576986f80fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26b1f01dd17b7c7dea812bc336505355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca53c8e5e0b780764abdbb0f9530a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c002a30e0107faea71618ed2594cc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ac3854f926e5a323e321f292f432358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93549b532bb3c195d5644653808659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2d6cca989a4c64e959abf58a7d0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6d16e15eb4c3046c706fa9df5723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316bbc8b5c88cd29563d8259f0e665362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e1496718cbe0ca9759414ec6312c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366ab258149348b03b4337c2c0f2db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064aeb0556a85f5e825af46909011d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f233861457a9207a9549fc03ade5ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57bf91877cea1b80fcce01c2989b87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5f5dc21fa3c3b3c237870424ef49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8545725a250cbdc778c11d1f3939de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6507a684a34e8b666531ae73906dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85785157b8a2a25c2e35c60f214b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8f333bbbd2272cac3099a909e1da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff166e6a8d84a5fbf4b0509a2ff82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a241fc786142a2102b658de6c1d412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a14756671b2884064fcb239a7875bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f634f4744d437c7f73a27b9b0188700376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3a23b080a90bc450c1826c0c52ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2286c1603ba67f594161434e8a3f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc68ffeeb355654e499b64a949696379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042737cbf4d559788eef48359835687380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b4e48626b662df3a4743370f5899381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb67d23aadddc5091527d11b13ecd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c90f54a04b0879a9333e8d05ac8a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01f6f54d4da34bd3e285916f74e3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ada8131a6eed3794594161182299385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85ca57b5127d3344b2ad49cae9c6d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47620288949491c4db8cd40065c03a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06115d2a8051987879db2f0a0a254cb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b81df721748e6de367012750db0826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89718e587b78a9b5e1c7eb3a54957ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde8a41065c7790c0c8a498138bd404391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309189dd87a8fc7ecf26f9596e737c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95213466d3d6df779ad23f0df694317e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ed3bacf955365df278f4bfba8d71f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9801742b46383e4e01637fdb15c7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882526e47de26332dabd63a1e9dc4b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328a401bf999ee827fbe5b0f10e316397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea359e9d3f2fdf4066155e28e383f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ff91812eb6d52da1ca7df6ed95e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727cfd3b0f650949594bfcca653a4b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2264b4138b8c840c633699ae6ec9a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a6e4038373a4ab2ac01665b54403402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872021669ac81766e1a88c0cef672ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248260c0645055adabac2e0d833bb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f9810a70638626391f635d9e9972405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe78d633d3b1f1c2fa2285abcbe13d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9648935259344499adf12e4204ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e425cc020dd3785436bccca90dd12a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7db34ab97bd655912e25b6d2504e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e8eb0ffde03da2a70b366406cd941410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c8bf4b678a31c59229fac5da8e0d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a4b4bf7d698089a77be04f26743b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783ac1a1a2c3fe95cff3a1aef796c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497537ade1a9b2ac1748e18e6a8d467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991262c020c65a78b78b3177125bfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e1eab6634dc23904bc63187b54dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc53615b85f0b5e5b079e8381b0c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5801c0ee39c085f5e139609c382f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa6568625eb08b61d84941a8b7da7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77856e3af5cb56c7d38954116fc409b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8fc37c71bff0f607429977f8739be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8aec69593e282774fd41bafae7627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f9731bba346a68fe8738b318bc88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113497a8ca4c101dabbc9bff88da75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233454d9b0ba9384b49b2158f1182dbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b44f579ea19d33e6d38f6cddb7309426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202279c5c7b04ba8c3c720be00d2b33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27661cf07fce0f54a0f7041b263f51a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb8591c1259a2a0bafe736862dec1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b51ace0c90d78485fffbd9c975ecf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438c9a9ab8e96049aeda824ab2e2d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeb2b049a9eb14d314616c0083bf13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207fce71bb0d8e675d8c817c47ef3e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb37a9f36dec09a27e2949670a695434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775d2b618a23a1ec533ce9d1ca92606435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33281e58111c110d2ca22ffe30c1d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587331c6a99290a95da8d51ab5ec106437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92e78af7789fd2e37a78dae41ab0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db72ca7b3f551d0e5b65d3a62da7d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98764a36c6ea59b2ff2c9cbbb6fcc9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02092f3b84fb098efa02bfaa6582ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab237654e55f4a406a0369b061773e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569e5612a698719509081dc2b37795443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798a5c517ebaccb01c828adf64914e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40153f67f0e73e320046e37d966202f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd240ff9f45d380a4a5df08304f282d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448e75dfd094b33158725e844b3e3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b6598cde97972bbaf0c4335dce14c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea2dca3db7ffb8f368ec8f8104302449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5d5192eef67fcb62f92c21c6fc06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf7f9aa4547abb46fabc4d77666d0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acadcb6be07af73b7e34a1acdd185452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84cf6c8f407da144a827f184cc52d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399179d76514b98b99f780c5364d4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182f6fb2a823ea23aa7b789bbbb0cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c63f8877fc8e821ad8630621f7bf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f1dd3bab9cba99a306aba02d1b8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2c16ca2fadfb960f3ddb59cb2d5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e3722624d97e1e92f0d38c5035363459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f192ec5d52cb4ac7f85511f6ff2951460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129caebb75320b8d4699a258e0423d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ecc47708bf534963e5413c788033462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d864565d119c16b2454701a70d684dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7193df8ae6345169698270da41874464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d9e109092b06fdd0fef11ebb3b45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf1c0c1b9c02a95ed94f0800f0688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16416396e1db0889474269d7c052c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7b17e19eb3402460f497ba0c4cb8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a54a7ab351495021e3292c59d80c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17729a3453b3458fa6c158d41f48037b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3f4c3168df804b14ae6cb3c1f9a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5908e0604cdb259d6192433fd787da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a69cd39f2a35411a68fee355fa784473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f092587377b760d9d9468c8b9b8ec0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed743c0d2541798dd28191777289dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f119fd9261782b49bb056ea2dbba48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc5cc6bee60a98c35b5c841552b14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42aa9eb8e12e94c8c64b208d8d1aef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6d6ee729ccb9d0382fc5f1e0fffa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80be6fc6a1a19a7e232ab22edc7bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c611000d761293b5cc55291d424e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db78c294b84d2e3362dfceea59d06d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c8fc2c261892dbf73f5e9bd08a5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664652b32553653e0ba08ee3d7c38ddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee44895d1c28ee233a980bcddc0bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283dbedc75a648baa6366852de4547f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21538d3d531f0eb8fbb6f316fed1350d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd125c2a7b6a71977dbad07d58ec8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53a382f7ec8d21c652633f0a1ef3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121686e69acb6edb28ac07578055b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70c604f70f638950e857c56c0315c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cfe5e4c71dabe47aa4ae40177f63d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454dce64a9b9dbfa68d58b4a03c1a4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a60192be83dab2d7910b78adbe1e1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1557fa6363530d0689fb8243f418c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793d945d09d2c1d3440aa9456e967c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa553f2b553c7769a002f255c4264e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e578882b4ccfa8b068872ca92b45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe609e882c6bb0c8977fd8fcc1eaeab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813efcb842b807641fdb657c681a7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471b010277a1d59a9f331a8f9e8825501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d396d1fb53a198150604ea076b2d92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415bf6152a7f815a672b1d78c814892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233294e30d0b7010d6e052130a3e776f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c2e0922d0b56b0028589fc7a18e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9366648e81d30cd756065f81f85f3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe7881f4547378a87ade850c86179507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeacf610a4377e47f3d31c16fc21af5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2176d755f2de35cde65a5ed381c9f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa20ec68c2cfd57dc15624e70b7c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6467655364b5b67ae209adf1c39a9d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7555c951814c2e79cd9d129078aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866e55c5bf02cd68fe0d513adaf4ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2aef9f364e67177dcfedf77dd99a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4726e61970b55fe26db7a3526898b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56163fb071243aa582cb0b960524f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91dcc865357ed7d7ddb127e314a90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e2591179443e754812df9651e002518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7dd99db54ea7fde27e0e9b839e44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195739b2fab66787381be190235d8762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77789a107f329fca7e77cb38980a394521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e36d15123f5c57ab71b8634a6a3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c04836423f6a772990e3c9f95b24c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f512a1b58e8ae2c714f64d829e06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e30c50bb80b036d9f80148846466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b5953f8e4cb11627cb284ac3f9aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d3463538d87c3d5da52e96db8e35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f62087d8770fc51429a4a92b678f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85de3baf9932db793c4fefcc6d981b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9df05235557faa2a4140c9b186196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f951d060d13a011317780ea090710f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929872b6df178459f4fe40296f236cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e38715a5596cd4d56d44398711eee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c780b2c84f79a548a40cde0fc44370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e804e9f651922573f789585b89988535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671cf55014bf076b3d09bdf9653c91f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bd7fec5ab83e8be58011051c2438537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6dffba93a8e9bd2a576108f62d481538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc49738a74007e72d59e7b497f29a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9a6479396991a42f6c76d9ced8f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f1f4e5ccdcfc0a6f0ffae85b7563b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d122f12ca554ba91a9b4264ab34bca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d3714371b0ac12f60970953f682ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52dca9a5c80523e5ff47bcd96eca9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551a41201c37b02b824f2bac66478e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb9d85a0529b41610539263478724546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef4a12246adae0e9e8f19d9b165d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a5591d461162950f0d4800968a17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef859e271946867db299d3394d654d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37388682ba71fb2997db8eed9cf2e22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdbb2a7726167f958d277ebf4921e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fcb2d68a4b7582b660cb4a36fdda1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969fc63334073b35641319a1b3ea46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c510cfa4521765378147fd9cb08f6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308923a9aae43b74a9e29caaf9b03c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b18f472e4bf38c511178dae5c47b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e57e354f263a0a15fa4e63efc2075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f91414aba5f5c00ec0a8da497351ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d8ecc166f4e1d1170b88b67552db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c829e58279b891c6e40bf11c08a27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b244f6d44800d9bed9fd295b9f8924561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb073d75b7dc00617b3bd0023faf39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ce47ba061945e00636494b58b27c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d3635fd13d127816e1d73630d835564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8bfe425f8fc8adcb799ac26ca988f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad228d7f41903bebed0258aa83c39e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce91e4c3877f7061965f5bc223a38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4df7477b0828f0ace3a69f264708d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19dc238d28516e2f763112331bcb8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b1c53a4122b73cce9e1b8babf8dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d821951be982bffb74f11a70201008d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b52d980f1f04386492128a17928eb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5885d313baa4aa15d253a1794e53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750a57bfbc11e24aed471b69f31f06b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06193bb4840c3c2025d76d5644df4cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b97577da579b44fe75d4f9b640dee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3154971a678b4bfcbbeec5b7a62de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a4266d02c77a3a48cf30c719fe18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73e0d784f3571e4b407b256a521bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12808d48e22be0e092ef35f1daf726de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1caf6e399e686d6ea398491de6a367581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fcc7ff68016d739e97ce65ea6d22b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72beabb665b5418cb24747971963f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d81f829bd4e231eccc40f9980823584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511348b3ff4664d2f22c576ea94a789e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db875ab6e287146d96839b0f1a5f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827ac5984d04f39260d222107a69af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616311ff092c1489ef637ec6dc47e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441144cfd7cae8e6aa87ab56cec58a01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ff78e3c576d7471695fb16ac1d60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c793d37c6beb29da305a610b6adf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676261be09c85e7591715fde194db5b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011cd0ae5363d4b7d9c8dcbfbe1795593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866db8869e47614db1b638f09d19318594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e46a7afb34ae37f2b9b01738a21c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a831b38eb471476108e6283316226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369911f81da7e52804274784b73dfa6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41e0d6b52dd73b0e485237f43c0d1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e5721e81b4b0f664baf0cce57b40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c931c84b06ead0123a9bb5c846ddca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d91ad16c6fbecff39765c3cec559601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8452b2c6ab21882ba8a141c0226cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb96af98fac28cf9c4d72fbedd5db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74852929601fc0329f017ddc335995db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b0900c1f16e20a0c95fd00537b04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb73cdd1cea8da0a416a7473b36cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae7798fea5b43bb936c1037f2b9e7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9510df7b6fb371ab400f3e4aeb7c2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffefd8e946bbe721408d977903b49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7573adb8ac6e91873f20ff62a3cb56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7c04a95648ee62d48cd50f8a9f78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82159dc95002950aa9e3613ea3d44c89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20de97676432e30bda317ce1cf7a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dadbf19217216db101df8423580eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a0e90630ba4225a25e7780cd878d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db3c38485d42a02a486c7a12c5d645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441cbdd448942daa21c7865c0f4a090617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12528b1652cc3cbf270581c867af8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9618cfac92fedf7f4cbe5697a1654d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a86b79fffc8328218f15a3b4d2f88e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976c2d3aa5287d530f2ea569d60b6d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2dfbd4edebfe5652986eceaf034f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9feb4687c6a9305409acc11845b3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce4a492af3e29ba2424840795b48d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8ec09abff40caad991d641d4b165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d6f155e46d7204f492ffd4cc6db5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a599a83c70ac5dc0a57ba994056bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a4e24a317bf65936b582a1a182a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece13818d539cff4ef68b2cad82d758629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad74a08f7533505122d6265d7ca87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3bab0ddaeeb3fa8903729588288e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4de810bcf947e78fcdb5e90e1dde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e87d6a5e1ae51bad05a5b8f6b7ea6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1cf878052c2b43a1624fd4842a1ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0913ffd99002991dd2205bc35f89d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e06cac031f9ab9f3b22f7b42b3865636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c49aaf626e16bce1850980d13b90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e6be54adca281fb2be9ad83fff0cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509e66428c911199aa66037216e2924639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f1f60b1b561842c33f8bfd69a31f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33754c7d97039bd3a79a83219c6675c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be2ea837b2040358db9a7308c7e38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4da634137c542728907b4ef940ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef2280ba598a5efc9c637c1ce4989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99a8e4d6894b04ab50b327115406e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea779776fb82df310ba11da0dbcdf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab00ab7d3458288cfef1397f3379a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f92eac032b7f0064293a4afdf88b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e477eed06ff355d2eaa4376795302649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b45f7e5f04f075e4c2be19aa457b76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb82c9c3f70718775b933778f0ed92e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174df4c1781a1f2598c14a86b960381652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1abb90537a579b1832b46b89a8b43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4832b9954bb3b3bc6f011666d248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36370e6d9ec0967fdb5b890694e37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc90aec419a306f20af263cd3919f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7722428ba1f52e6fe43c800b2dba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b162589c72aa187ea8e7f1846bb8fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192947902c9521ec8c6e3635e99447e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ee92448611f16fffe72a41ef5664660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f0a943f58c4c07f0c1b5dddb2456661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d40a07b260af4f1bef125445e0bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812165031ba832eb7713e095d5df27e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e36613353b85dac1fed8240ae82736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016556b3ac18815966a32d53100a54e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030448b8f2a0f88d1eb49f9735d863c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2d7ba7fafd2b5a905296bc89ff93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e68d6511d35f65fc0599f13740fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3512e4680c4a894f579cfc9c12e6c87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce6ddcf82966621eaf03cf77b5b73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ad8217578477e576ad1d5278aa8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6356af98bd8c51113fe79c21b3096d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e38f652f0bb9864c0e6622e5da8d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686e00f878844119e9522496e291fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d25128106b96471c3d02d0f820773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e8463e951b6fd131602ba7687bb10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c370eeec432f2372f0f9c76c68c5fcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc85f3d10913ad14eab2717cf5c070f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97378caff6798c9f28ffa00b29ff6286679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8000fd12ffad1ea01835e2be8ac570680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bec094f43edde4b7f898b58dca4b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937888d65466e1c79482079c8f493b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5cc5326c928ae360849e973eb2d07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d28541f37671913d28d758cba05999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c46916e4fb091b6a11d813b3575f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690e48bfcffdd2b16bfcb774bfeca2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e074f3ad0b3048c8ab1acfd505ab4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ee2ee24f3750a48ba7392549babb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0eed0aaacafe44128efdd5faaff5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54369599102f092f35990b7885e262690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6fa97af09d1814b7c733fe672a05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6daf7d6e8bb1daa367342acd73cb81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbd1406915bbccf8f1a6415b60eac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda44d07cab6c7d16aa17e8d347f3c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fdd0d40e325d48fe40731d7200a76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde08efdc0ca500715c6b8dca2d4be3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49fc538dfc54bd3457f2d45ca6446697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125df6576c0ce34278c412e7f6209b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf55c2bd21b01b27528424ecfcd6e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc8b01eb1b036bc52b0c4c9434e46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39eac15594011b11524a105fb2eccd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fa1adda0f1bfac84f7413b5b4bc35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac05c522f2a4fd3ab2d7f222730a12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3364417004546921f9ae87ddc5cdca1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5754ebb3dfab1c514cf97f0fa8883f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea987259ed88b58e3611973fd612487c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921c158bae8173229457c97f36404e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9734bb2d40a8cd729d0d745d1a16f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad49c42c5f77b69ac955b110bdcc42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125eed0287672376deea8fc601cb039710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855b68dd2ae70516df336af0351918711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ffefa51af69867780bfd1e2d37d0b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6411ce5c35b3d48a176fa99fd0355ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b877fd073c91916e6083aef0651aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc0eee7b36e8e402a7483124775623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64381c74b3559ae168f53711aaa2e924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a20ba904f44a71be3fa952495a8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aeb4a7355e434878fe7c519e1306a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6728d53f9325c8755ca95c3055f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35491b6f86b7a5537c37a52d674527a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0fb92f8153e6b2ea95fc69d7ceb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e34c5a0cbda3b5c10917bcd6065dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2878a8292e8889146caabe4f98ae1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3b1a8c45fe730def5848d8da8b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e0bb6e26fd2f3fb1e5a35e08628413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e98ea17a8f03556c02a7ba6a5b6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab88a9426591640057c1ca9e9282c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d40218179c89ddf8854359e00fac9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e1583e3e2d2e84c0132ecfc7230a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4ed94cd76e19843ec09450410fec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9360168eed1f2b5a601313403097e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85947b649e94089b8e15a872a2c988920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2facf4e4b1f8b1d05d1f3eaa248b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8adfbb9bdbe441cbbb173ca7d4ea6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff93e442a00b00544805161814ebcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898edacaaf1e8659ba4f10c1827b982824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c878b2390df0500c97808cb5ce49b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c141723025470b89087c7ba971d5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469f70225b398db8940231b93550b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c071865d823618ab7ef4f5149e3d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88923b2025c66c1e1f73b7e38c458ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c7a439b1defc01d7c55204b6bc6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3c7787fb3f31851e0549dc69b56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d7ef8e4e21dae2f4c7153c4fd4ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348f5164b28e0400259d637af7a80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4965195fbd884444a97fb578cbcdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e76c4c9007a80f3411429089e83a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d8d56b389a15b1ba67bfa00f247736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a910985ad6d3d5188315fe0e0d963e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b2c7a9aa794ca54208b7e4640d9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59abf281524c767e8f08adbef8d91239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1919526b2db82656d193bbb62c33c9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30915ca9e87c9ae98932b99fb9831d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae20beb3dd931d132f371d51fdafec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07a493a46ba23199f791dd18e2ee343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4b649a3c660963d0b8150d028d04a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec30ef6d2daf4b53e2716b82df71bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c136ddd344989f31c85633d69bc6a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb817f2ee4bfe51fdd81e4d0411698547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef1191ec58f284319675d0db4d335c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7daf1c0539ae2aeb429e6eb5b08549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d903bfc4c35e9cbafaa295f83c5a9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaff4f57b7da43ae1840c4359835cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fbb2919d7605107f8e5cd5c8939bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001afe9dfda6018d432812f37a053b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cca6deeeaa59fe3ac5502a063cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef59dd7c938c7017d27bc123b0df555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21bd64678dd3ab05ee26ad572168b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d1dc4d9961015b18593852762edd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db460ce9c069d9db963f9dbc575ada3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc3e214f80661a804bb5bc522ebec159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e9fe7e99b9c8c553d85430d0719b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84d747e63d29fac580479fc2d374c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200b5a684a8452ee0d140f8616a1dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e1aafc5234b2c4fe1c4a303495f0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f63f5654a98219a3c64bf79fd87e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b045d8d5c9a56689149621b37b1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00261b216ab42c2e50b0b9a86f85c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460895dfb6c648de5b5f26f78d6a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080cb2c2ece24bc07670f74f6567c2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d517406583972dfa37dee51524af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2fcc7d51d4d5a311e0ae8442e09e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea4e56061c5038044bc271a008ae671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b8b603b02183ad15bd7a2248c4f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a2c1ce84ab62a1240e7c5f5d7af1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3be62225690fd7de02645b6fc0e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584d16a63326f1fccf1f3d8ef5b5f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93484df3ad0b2136e2a8abdfcd50f3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb1b1c61e1c0a7c25149315e18a48177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5418f622237d536b3e315e2cae32d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a310fe51bc95e2e74260aab22e29a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd56028146fb31ff1843b9373e0cc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413a8426eb73cd0e01e8ed6d23d88781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f319e14fd47050b0a93a1c6e37a52c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225e24f731c1bcf55cec3ce0eff7d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2adf38a10e4684e28dd9fb8638f9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf057032e03e3803f8c5084e0786b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260143e3294039144a92063e21588e2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ac4ad58749fc67aedee3f0996c9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750aab9faae65a76aa63d008c779b4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52c649d52b5c6073854b51bfd82e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1a9d19fa6b7171fa065499ac1f3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676c9f20d626df71ce96a8d1110dde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af59389bde3a2a4788194efc8303b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855ab18d6c98d549e0a010e0baaf5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094f9aca337cea46674812a387bd8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a4b6c680f3a510a5a9bdccc771d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2666ed28c413c3204440ebd23e7b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4edd9a18a585daa65fb28646190597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a1b10081be96ebd8d69d3c4ba7a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0590936d63ae6f4f00508a59471db799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f1b89e5e1459df0c14c9c2b7d3b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387383bc9a228126ef36cc219bd877c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d31beb4e93b924fb41f13b13117a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991721ad675665cbb86101a54590ef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d752bc778e425a74388aa4a5a503b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d6a6f361b981b4b7bf414617973e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d01d158ccef4a8311b2fc782537e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451308505926f68112cb0418edf6f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ec88fd565fa5cf307e0b2ee387a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f5d0d861849d870f27096cd0b217109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d79fd0d85f21200d9e370fdcfe97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f140f4a7024794ee7a8e58fc6d8849111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbe468d30f376f12bedd0b06b9ea3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91935369b1244dcca1b0e3271d3b1b56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94ed7a19d2a224d70fb381b24808e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa94eacc6420fe651ce8e7676a958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e5af6bbaeb2f6f71b9a94f0ba84c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc43008adc9332e4681032ca7739b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928114602ec397555b63a7ff1a9c5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e567fcda34e97851ad029a334c255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41a6f330bae4733f618b992713e24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755a15c93b1faa4ef2a30408d42750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe601c9288eb68af391cca620b0ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e08e8f48f4a9a059d4377ba75369d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1de8390c7ba3295914dddeb1698bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86eee3ea608fa8c76cd0985fd12295125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393668db013a95ed09ca57fe57be1356126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c668a755cecc085b83986bf5dafb860127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215cd740be796d7d0fdee011bc9a10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776536c74d348d7f2c47743ce88f44a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5412d363d03869cb1bab288c19ee28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4b5060959918a76b26d161f47740131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606806dd9959d8653906c9c4f34728e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f997b90ff1f29a955ffc6348299ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8556458547f2ca62f683404bfebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d332773e194c65f1f9bef643502b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e306bc23b82c56645b21d92a7db43d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0855c006b4df1a29251df3607c13e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abfd9997972fc779eecb81cbcb5f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871337bfa09c1a06a9a52c2fc46d132b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80260e28b9d9a0efcff7f49f2cc3d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e316603c7449b9fa7124a128b2304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f33159b3695a08c9c6c1045f588c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79122bf444282e31023291c94874ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b353404821413bda8f693e0942b2813144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c630e83e6e78abdf8ab3f3c4434a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286b2a60d75dcb48505c3f80da73dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430dca7f2e9d7cd60f6d78549730ef1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84f2f783d2fdda4770baf56221cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98fc6fa026cf2433bdcab9a181f06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f461c50839baacc30dd4d4647ab45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153b1a2a736cfe12efa4e18b0ce991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3239af50e705861d612247ab51f71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f80f15a2e3ce00e4d5ad29898e2e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851fd122ba15cf40e42bcc74706c141154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943bee3464f8654222cd7ea40ca5b18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c90eafa37db91d17e3bfab3a2ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219bd6ed67a1ac997dabf3456a06276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b442b2b1314b265ec2b6fbc5b33b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a81d9c9b7dd52c236c5647b987e33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e281432039b171a967b17cd608f72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d287fc1bfdc08adf81555cf890a2eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6d7557b3a1535e113f37a6b8280b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265d21c73cab6266acd6f9938c6c59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa2256834ebf0a098654c2ef217d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c46510231fe2ba7c6d7783e51e3bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30538c81b74aab2be78b59e70409d80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762d954a4d24c0a21730b635928408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7bd1f77073d3fb88fee1955d0ffaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5754e801de805fa5abba0108d5d7a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a760727753d69aa53da713cdc3640be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec43f89210aca96342f18cdd9fb42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7ccbcd80c8dc8f95debbbc9c3b81d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccbfcea8ba85528dd6f6b20d55b473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11949bd148eac0928014fa1dd5e920f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142385db6acf6a4efd60e431ca8df57b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc738d2f2076344a99ff9b730df761d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e75183ba52529cb9e6db22d8dc9df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ac81374480eb6a9851705a9cd64d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dbf49f28501fb2166cde7cd385953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ad5af04708bbb6962beb5ccefdaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932985e0eb8fbad1d360d5bd0bd65c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6769c318739c834d0ba9aa593be0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c79b190e029b78314a08a48562f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5040ed17efdceb963b7e00fe34c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32691c5204ed5c5f467471edd566ff5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64a67cb4aad9c79df0dda22b9e8e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366160c1a67a278a8802ea961fe52cd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864b8392776ece9e9d611698be04b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b151aafabc7be6b6d7bb59aba51a428189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b046108fcdb7f2dc060307208de7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cbf2da73210754323d5f8e2f23313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba15d82547acd1bdd6edfb6708b9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13907ce3069d75f3e128b1d70188f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53928827f03c9f4ad8c599e1a9ac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00e2b631fa94423d918c5604aee16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de16b8d4c20ded8f5b080cc9e69fda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d1a66ba5d22a25f0de5f77a4d501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7087f06499ba9db601cea8d519f2b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312734bb7e83a92061f74b442749b16a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217050d8094c059b698b9fdc42f237a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec78dfbc34cef58fc63c05093a6de5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c6f23e1a6d608e4f1df08f851c1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383102096462b049912396d2b8a17ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047515726d4bb7f4b554fd503916c072204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52f0d24ed2b7d6fa335faa57bad4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a62a5b1a1a50e1a31f0a61408e7100206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508fd4d4c3b87d9e589cc782fd5ba79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b68e96e7251dd0772fb26dc7dedad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a25f8ddcd0f1993b7b7ea54da35f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2ee88fd0f1ae216f4be5c64343d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0862e3a815c658d07de09e8a1a61248211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f7a781717329796bc9191978ccc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df526bc7a60d591f9b0c7cc0edc6bcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956a45cf295a2e40c40a85c81822a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c46a5a29b82a3305ddb709b41551e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1329cde04ca9d257a541cba8a06ed1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1293aaa41dfb24f5a90dc7aec7c926217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229af8f7035812ad25948d435376e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751863b215c3eb216ed42eb6b5fe458219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5355476044aa45d7b75d0f6f943298220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ac7427cc7851db61f25568e82763221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52850e47eeae15472dcbef343fc757c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425fbc4468e9d61fabb79663e1d237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9568b3f13c8ed7c11edefec0c94a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17cb929605b8cc85f6317f838e21fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fd3742a7554ad253e4c28f2901a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9241a07ac52cb9cc885fb6d002dc86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6ef131b189cf4861d65681fcce09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779dad5e5ea65c0b75f0311f54bb93c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5820a0c5bf5831157d0c6592d4b22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f9d98030936e6b6496c3c7f574ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037948f9d52761977cf7c5892fabd04f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf104befedb7e5e7f1c05badc07c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e94a54a40beea894468f20d86b84a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed8294c63621a0f0293137162340f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770d00e1275d673bfde1f04f63ec93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea95ae936d3bd148bfd9af9559d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcef1548b0ff6b58754e91a6ee76bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49888c6132f441d54884c4d61d44addb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2334332429f063b45e3994721c1243d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4569a09b743f92e3a9cf24c3643a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118bd8a1d06475383ccd72f1e77a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6740d3bf0a8421ed0f54e3ed77b747243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4de210768ac2b1be243a20a80deb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99be9e676f4bc1fdd21cb4c4ac3707245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e282fc8dcb32ad1b1769905b7e651e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335240f5c70eb3eac7df9004b8e71ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca89b5a7f3d56eaddf1fe7cf3caa4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921bde3f599706bf23d89ba04cfd697249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70867ac1da0755d682e4f279811436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca242a8e26d2b8e73997a31255861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a8999f8fcad656f298d4af815471252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e2ffe13f7b4ae64bc5f5e914ab89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01d705a73ab97cb8bf7d8deba2044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b278fc3b2b91a3b27f676232e3b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2e8e8651c4a06ffcdce93789dc0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233155d153e9fbb9c03bf54c4c7613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbf541e7349bcba3a74b8cea8a07e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ec0cc645581897cb8af89a3ab7e25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6adcb78817ba47e014100169a8a70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2640c30ac718997da205924b7110f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c9d1455bf0e30e3528f594487c51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2bdd69ffe410e8dbd9597bca799be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd85c14e855c55f2ba458574b0b3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4fe04e34aaadc36fff12a2a91374c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4d96e8a8ddfc6e91b8f26c050bf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde7ee8fd0aec6e400f28a4809cfc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89293d34c5ed40d9f47a0bfedc6665ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f48111885281a9250171de3bc839d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de95b4f6612791073e1a3bf9084ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495610efd645db25a4889f398d77871a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c9ebf510c4d550ede1c4e11921e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839630d21c0c3a55b96b09b365d9f6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f795d00cbbb25409319faccbba58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b864d93fc9f9f10f911edc7010db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c1c59f1a313ac08b8c5a12fede75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3f1076271088e754ee4b2bf33ca84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2086090bff0a056ae56890b92409278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933774f0306542ee821cc1e2c0f9f5f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba5e9a06adc2e0893bd4d32ac39f26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ad5a57f60899510ecc17eee7fbe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0908ad8f1251a66a6f29cd3b1bad71b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7911dc87a08e67b07cdabf8bcc574283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd503fffa282f5273e167ff06031e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9376329b6496392a6896db7c2da424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb5457462e4f72c9600906810f9e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756f68f855bd15194282cabed6d7be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d7cbfb0b7f4855cc3df41d15ebff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c701f56e8a9b7d6c85c835bb8ddd75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5086a83708c8059245211c1528c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53c528267e72d5dd556326b5f252c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf9be7f8aeb29411a31d4dc6c5bb39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73355983683c0db39715981c38930a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b6f632e95966d34f9eef8ce4cd89b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3969d7c6184e29568a17161ba413a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323282ec5b87a474399c6b70317c41c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822648fd6e1f8287407659e4602381297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc514f07f31c6b3045bba5e67aa3b89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e297199abce33d6f787d64a87df39d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b4959feb5a57b593e7e422edde62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9e622943d2e5e16de9a7dd0f9b4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d053cbd8dd65c4003275600e3c8c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5cbf922172f26bc31e66d6c92ced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ef10b185d9485755eb0849c10239304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba7df2fc70111129bb11f3ce0cd13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c18c4a1418d05c794e8c57d96979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7e8ad51d0e40091d273c4528622e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f948f41fe1912482d590eb30941afc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574894f771dff9afac1e0a96aa6ff7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06974653447f18a5c30e47a399cc29a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883885739867251e709ed94ef8374740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184db8b1c3f375701776991613b555312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd33e2eac0953a06a167d9ce63b4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4dc051d5856dbefc3f8bdaea3b3f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1e09b96808bd5b17e07776f75d4f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda7f23efd953e57bfc4947fad9751316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0550f5f21d19ddef30af54f62960ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f4badf6da5050f9eb8e7e54cd501318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3638f4c19888de2dd2688020e8438319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6802ce40130b391d67cb804a43d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da1faee5a73461be6c832b639b7a47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc640fda072ba4164edf9121268bbf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e075eb1157a11e69d89529994faf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7a7f4bfa7d857eb04c5d3d0e68140324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad26f39e0c5e593e66a6f4c18f429325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49342e6de1a3f112621276f72ec4aa83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845caff7d691f41206132889abc4a98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3953ddc9f42621a0d2ea3a8866e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de00d63db1a0817be35285f7c34a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831670c894e7a5ee7f67abaccf35b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b28d2c6ea31c250400aadf0221d1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b3aac7716e9fce5a61ff0af7c42a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cea815a13fe0b3d04aa3fc4cbc864333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54533f689f747dd72336cca39a2f59c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf79f7f73b16bf830a578132c14a28c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1ced14ab2c4a696b35f1c6df8bd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d58219fb13af7882e8f77274c5963337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db1c35796650f805b648521b3889a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573510864d86b79b928c6bf0a79bba85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0528f6e73be99942f6fe738052ab72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f69c493a56454e228f3166434b909341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5a745831d1b50e2b4441da328f51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28498733ce3dbdc0712dfbeb510d199a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee16feecf737dde20a5f872df9f84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a737f22c7dc086062a017e3c11e5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f112c90313b355cc1c5e05254f1cd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678809ff6d6a8ec5f71651dfee5a2cbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef38126f5c4aaee5f1ff70f12563c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70092d0d3fc063fe9165cef4104bd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324c2db734b972956f0cbb49f76027350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d079911285cee95c1e3158180ee03b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ffe0d6b309a602b4a9f5d3ca90cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49530a0a99f7adc61680ad42c94d8c5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18c84d864f45e42d9955fde288a1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b40434fed0984f8aeaef4f7b7fd36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4dacbfa21be6c5f1448a3e884da06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d2addabebde5334d136d038657e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b39037e2996e9a79066d5176cdec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9723d88ca1986e545d5948e731ced7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a378e857d72a557ce9d77414850bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a05efa74a269ad7c5e2651f459816361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d943f70a9f01a0a30ad827faba22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b1603fdb1fa5d649791e52ce82dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231643d9d3e0daf8fff12142ad2d46c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126228e0e985d0921d24abb532cd69a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0888aa34fa5d00085982fe8b16d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd827f5e9136ac57de9cea5fc3203ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8445e2e4d92179418f8885d3904435a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61a0c033849738bf6e09e1e357d31c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b213dfe3e6fe12d37bcf642812da0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46eeb5e267af6e783a26aeb868aae5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e64f2bf2d5c194b3306dd23dfa0ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075110656e56e7de0433c8aedb5d8b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880f72619c33c02276a910bc339ea6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f501da7ab0401e70584441d658f19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a6f50fd774dad7a9593ae5c4d49a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596da2a112e031dd4c8e68eb65be26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd26e866c03653c2260e210feb0915378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189209d16439794cc3c8634e0371d5f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90e796a657bd5e7a2f119c780abf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a9d54caa5f35194c59bd5f06d6d9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5546f517fbc66294f1787981b734d03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214c09b46f46c6e778c53d26cbf279383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa062e3268f61a83a552efb00491b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066830e09ef4883e7602a009a9397c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4b11644d5101db57a7e3678baecb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba3998c8a7a0b2e5aa804205b3874a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c675db8f404a4819eb502688248f083388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308edce90b4faadb2211d7bf9e1f6f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de640d5b15f90aa77d8526478ee8b64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e2540935e32d4276b0e77dc0923ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7405497cfd555606e32c60d8cef9ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d2cee2d0481b9ec4fc5ce2214df4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb3ace8917ab54023001e5b98d802c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28ff75f970091c257fa7edbde3b52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c7cf6e041b972f867bfcac36b618396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b10f9824111cde67badbe14cb8077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a388cab1410047b440ed2e837b40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57874a7e45baab47d5b7a858e9037ef4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49712663e7a6f009c9a12469b890171400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8830d12a91b7e611bbaacce6c9b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd1bbcc492f091b2739c08801226a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c90325ca90b755e43f5a93a67e3d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c006a078ff5c72709c375918e1289404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f04ca9c0221e0ec7bd52d0fc3d3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625403a176b1931f033da3d207ee8bad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4812c7f8976aac28ba782b126b247407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b925f8c00d53baa3387508d76dbbde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a2ebd11fe686a07c143b9dca9aa6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c1865b705655f12b3b159c5f826b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c497b7d98eb42eebc2390026f910cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91467b0bfd55d6432d2f05d290a25f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc987eca805b731f561bd7878a6930e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159577ea952c33405d0f23eaf7149c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e9593f2fabf897ed0929131b9ad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f7b473f63c67773cdd003f006a4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5dce55a834fb5ffced12bbcb42d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ec0bb8580115b1b7dc913c15231e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d76ddde704c4b6307eec780a8eba69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e45d74c4d4da11ba8b1fed1e500ab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c3f93e4da1447cf2d4386620dece421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b904d934fb2d8b022b9a29fe02662f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad663075973ebad205bdffb492e0763423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9594f7a8873ea2f9361f4fca2d1c436424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5544c7dbf75d000484f761f8d19b86c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e4114b9e690ae8c4cfd99d1ae54f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ffc83b5e201a01de3dec2a833a243427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff68a11553454785843efa75f032fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235a44dc48a13f6a002b9c79b1610d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9073f8463e80378161a31d2b88a230430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e363f1087e7c4cb87c56642ae44ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d310cbe85d1dbfc754d63fc84923bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca15ab51f06d733eb45875708f862e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c71cd35be62a4ffdd602d3ce6978c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905865c1112092b4c2a86960cfbbb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ce0c9559f7191e30c52bc685c0a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f390f6b91f067324b49ade8705050ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796081f35e6c23db41756b1e9edbdebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb365b062cd0d956c94765292ce87f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d860b7ed56cc8d5ab5d1a04f482cce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4dfdb9d65acb7175e01a79537d940441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e386853f4a7bdf7a4bc697ff190ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac16e353a2df54181631e014064df8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a018f2769a9a3c4933c0fd667b757f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b890e9f8e16deedbb90f25960294445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b4e6d8b3431073f200d647b5da516446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d28c6110b1fd2f7788bcfda27f77b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0853894ddf4e56d3d25147b8db117448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8fc4c029676f0f57f52f69659476449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50a334cc7087c1f86ecc9672a4997450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e8afeb16edad8a8dbd05b166b28c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacfe2a117ddbb50d46986e4127268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d28e2d1e6941fd6b22f8e55b1f8c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632491f50cb35dfc021388eae0886d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a434dcf4e298575e89b68d7aea98a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e453c1855bf5f118015f2309209773456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012c3d0418e507d56d12c4f1173584457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfc1033e70be3ebe4a770ca06ce63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40810918c5a3208c3ba9450bcc0ec1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4afc72b74dff0c1c4ffd8336abb7cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bc3d0f5e291f39e1b460d9b1b6eaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3df685e0b29ea5d5929c055ad61a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dccd8ad47afa24017ecb299cb6bde7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f58009d0518638645bfd10d3b36f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc45cf3fb03280194b56e93c8b5c4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5003f95826bfc2bd465de141508979e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36308ad46914a540bc35b2755a8f247c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868f8643c81036258a650b6f8b7769468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e2e40488620b103f5e3d5b15333c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b77e117aa7f323c099a0d98050be6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f30f0333cbc35709f6b9ccba0c5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544413a4e8a87208388b9cd8612e3185472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe538038d0c406be35e03cf9b91c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf5be7776dc85c1718cb3858cb7628474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acc07585a5fef69be1df673271479475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475db28ae336c7bdd23554ed2ead04d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d0c12c3c2f3f6d2dc3c65e32c142477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4fd35cc3f668049f8c1c8b4e36f74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccbc7fa7c12825af9a468f6f4bd35b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebdf21bedc494c4df9b90ea47489c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e69b498256d868c02c9e6bd1489b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74fe80ebe9d28e1280b4c2dfde5aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f9baf354a00dc19a735b1c0979af8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e6c3484e9731f6922220d00af5e80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280067c11c4a2ce9eb93dc43c35581c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74d50ee7a13313b8b3b47e17bb974486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcba8f0f53c2cba315edbdf62059f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404afc151783d897088b2a982d1234488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c9a5e97477c8c8481ab21e362341f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f2345dba746acc0bed693b45bc37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd1139adf61dd0707f1cebd47c1bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0888a8721a474d3563416cff8ea9596492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0751ea59fb3f77891beeebf7b96f52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fadc8cb5c2157e035d013267991fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31531c9cb6cfdcb0c093fba02a57ec6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91b4c360983ec28ecd6cad2c3cb619496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90343bcdbef11861414d32e6925cff2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1aff785fc01515c780475d872188a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f8f91cc17d3b1f2a08d4d99bb674499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b655bc8763e9b422fd7c78de92bf35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe15f47f627e567a7f876d8948c158f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a19948cb327ad07527896c9c5c198f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858bb539ac718cccb00df8c019ecc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be1115fbb56b18a28eae220d528c1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad398887c3ac733c1c57a50149ed0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca6d0fe788b408dddfb252da9335d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c412773362d293123ba5831f1c86e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b472d5c570e0b51afe761abf0917b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094f7d12aa25dd271e92cbc0c4f0bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5000b4181f7ec551023c6e234a130510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24ad963774262eaf3e0d9b399b323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c30035a3edbeb5a3ecabd9f677ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7148f43a5755550158e5586722685e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804db20b5cea2d6ece85f9e5873855e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f9ed554a6ec26b8d1c5a8ab9c7134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ee189fbabb62ca8e3065f818897e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9cc8997f0c41cabcf2bd9f7e05408517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da5b0b37a20983508dd190af841a0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd3417f061360360c51c7f306928f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c698d0eb82ad53f5e6a2426133e27f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139997c43318e591e607b5f42a361e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9fff817512999590aa2cf516c9939522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129de86da863640f5f5491f63ce748e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b428a3f23534eeb014f9066223e4d1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf44f81be9620b78010ac907a3878d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466020dda6dc341b9a819d7575f7c3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267455849d659ccff5d9333d63f797527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41263559a30318aed91693557b295372528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15adb62be61919b8a4b05260b4e3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d132012c1f12894a5e1dc1e0fb490a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056607b9de6a01e6763c7f3b99b1e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b42de7fa2747532a4c63a141b22a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba23905b77336044a4c890f8269b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60ffbccd9eee4fbe32798e630f671534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af1715fb2e82ebc389d1fb7b29a00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608cdbffb669d55348eaf9d3c61dc22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f17ca0cbec38b15e27c4694758c1fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ae6c1131b8c9fcc13542e6efde22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20124e737d7e031d98cc6c6f4b2024a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10c03b82aef52faad3c5c0a1943bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832fc75508dc7a03961c9044d8e1436541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff87fa0c90b6c81f3ee63ae279e046d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6831658eb69b5beb34dcfd05f5dd8b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd248053ef0d9c0d055f47567e7c195544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe95315b48b5ebded7243731977fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f6c64ccbebec2e26fbe0e0dcac978546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546f28cabc0f5ca6853f1af424b1574547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2daa853f0e80389955236186e684548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf97af170dada05c13db2afdd62c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e82827f5952b33ba6588d5730185550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35282ddf5aa19885431922741240bf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246922d5b78cfa9d8ae22448abdd93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2d8dd37fcf3da11ac0a790e2d1bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978cb57c10564b7d298c6f9066654a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9577eb09fd97ce67a0443ad5bc5388d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967092a444e59cac8c8e1bbbda7f03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e2bf924736578dd457fa854359df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc7ee8f015ee02ca45e9d05aa81aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d2fa194f2f926073b1e24747444c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3659b6f309fbbea5fa7c1113b341cfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b71e161983f71c11d0dedcad2df26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cf90796fdc45718c889d2090bd607562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d76fcaff31e56a99f5c6f32ad22f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6aa0244344c047346a934603809d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8545bf61e422e2b7b19b9d03d6ef0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7453c7223b3b1c558fb0fac30a146566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04756c0d90ae08adb6c103e3068a85dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c5fa5f9c73a883e21f1f5cd784ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8c09901ded7ddfb47127868ea143569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b31af7af74a902c150caef2bfa10b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5b418c3ddd6b559bf0908ef3bcbcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181be11f23e663c16f6ebe6ec3f477572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af30d99c0de51d95726ffc77e67d14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f973e14bf6154c60e26a2f1422f915574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b37a49d040757f2edc6bcae3e40a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc42ac8f35dd627a6622f77131fbb29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864366335ca04553bf7b1df68128f82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9561fb3ee4df1d0c36a2c3ee6131bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb57200ac37f9ae651d5de793a7b34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175daa2c0bb8ba796440bf5f7cba12d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729ec604d3990fccf028e644b575d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff4eea83e696c9481ff1dfb7794f96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b38537903209f774608a6f7d014b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785d98460b510ce2b6300efa51c133584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8ca3df3a7b2bed9b3d7c4e7a6c34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91cdc4c9ededeba046e113a8294d75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383eaa52fc98b166870633217a3f801587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792266f3b379acffed2099e6a7482a59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbb1e2481b11931897219f176368a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f60daa68260ed61a04fd6279eb487590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6591f68f0685633625bca67f6d1d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c8ecdd46c231fb74abb2517bcf84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002cc7ef486baca6942e9f0f31644cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cf1730078918a5e2d486c7c14321594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1d26ad2a305ed9fd42a19a99fa5fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3294495a0508e1b5df0fe8682a67d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b4a29db23e93e33766a6385046b80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1886aff59b5f628ef381c5f61140d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d83c2039ec233c59558553e09e732599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca4c287330746af25a60970d8233a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209f7122d0f6561754bdb3caba9c33e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb36cc197231bc7940d735658c595b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6d9bae74a54b6404430337c8156f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d7f8d4cf71a80a5129495536985e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede86a41e865ec2feac3b02d70f0e88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0309cfba23868c95eeaa993e94d28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d1950186549e3c267d77bb8099c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0c805efa69c03533e88a85aa6319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331455c44fd5cfeb0f13022c720341b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb6cdfcec3f2f6ea45d62cecd5658e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58807cf4522093044fb9921bb94f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b4212c3251123df54129007832a95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a118f6672c4f11b7c6ce816d384ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545bfac811f21363e3262dc646a1e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f1be128e82dea02d758587cc37d89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78878bdae7fbeec498e39c17a335ef24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b05452a0f210f6486b0932f65c12c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204acc2bf5af7b49dc819902df9bd14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b6a39d93aaad2f888f3a3f10b8c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75febbdfa1336ddb07dfae13bf741516620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ab34a00e7181f20292e798cdefe5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded0bec81182ef4d6d88b7db689c45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a41489bd46ec45a20a20de8ad8c33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260cf40f90a1ba064ce1765882073b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee380e46ee6ba91ba1a0566fffc2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c9032fe002126c2b6e5f6f03c9008626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600babfa8f8a3ee59ff7465a4c7705627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75363003403c4bab659cf54809d79a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ef0bac761b7dbe493887f33cf63c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92647e6b01103ffeb903430a14947630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8cbc7d9c825091d74bab13f89cdd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c1455c332798832b38352efb23a2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624fcac5674f9bdfcd27e9ed3a0b57c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a778c3ab84763d09c44fe2d28fe2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2113d7eda5b5e9c7824768af8068420635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164179f1a48bcaed4efa36c1f0e42ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c72ef573d08e6ce4f87a36f3580b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8e15403a33c0ffc2365bb5c19b1de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a9c95517d6a1f497cfa6b2b72a89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470eea26f423c4760739e4bc6197133640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210088a027a8c307519182c077d3df1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b137c9fd89334280a295c875f4af8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845d9d4c7541d8de7bd605c181ad50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4ba51668b0b7e477b995f34ec8d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24280a1ad6c1ad6ec27a03d458c619d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41822092877a627649066230f71a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d168f8d5ef6c5ec241d7d6818be5ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228f06315c2dc8d774f68a0eb41b06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5ced3fd5bdf224566c152c285cae4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f0050c3abae1b1d95e153f4ca90e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3c657f573f855e94e635750430dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ddbc7b5a6060e7058071b4d6882c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d66db20515a42fe8efd0f0cab2fc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed46b4146ba95ba20635b8c0a54ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacb15ace9501a013b4df554448d3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c6260b6ac3e3f96967f0650f16bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a6086a952ba0d971f4fde55f9f74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa5adeeaa92aa4626216fdbaae28d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac768d473ab6fe94bca376352571d79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e6466267ce1f15ad7600a8365f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126490ebd1d734e34a098e8f5de764661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb358be096e7521b1c6ebc140db533a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ad8128a0ef9ab3a2e045226735a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368432ab61a3cf0194f824657ef480e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74889260c9cead059ecd3fb8e7293a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5c8ffcd40ddd28c7c9831b28eb9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d54accfea8b3f98435ab2c992653667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd262a70ae8d76c04780634046d8df1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618fd01d652353dc42679aa5a8aed8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7bcecd0275e03b8cd20ad1e69e85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf41456f1f0a05b952ad36af963df54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4fbc103b92bec91847771051e165672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6d983f492e4fe3dfd9857c51e430673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce79745841652c541195e54d5bea10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34335b97905733f2b0ae21b6c39a4d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068a9eb5be50551d050071db311629676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3072773bf9590f6227597ec15c8a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81553e6ef82128b4de48de73e72dbaee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bccfb324cfea94cfcc2dc4b986ad2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075894c7a7d834eaf2305f38ef826cca680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>