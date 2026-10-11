--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c8e267792d3cb5b2a598414794b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004d3b693a55cfbf736ad19e491080a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7afaf6f625a2713e8c332dde25943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d779830998273b324a1fb655590b684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e5d8872d373f5b72884e0569b3da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81086c3d1c6381d58b846b739f89056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d04d8b470668f6806b288c478eb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe32a938e98c03d5652309556d92598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af72624b8d612f26ff1bff231956d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09392c259d1bbeaaaf8ae6519154910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8898cc3ec6fa084f4b260eb45a51211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d07d6faf7b3db4e5e7c33d5078a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140bbd2d1d5a3da9564316d0cde7da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94a6fb16af6cdc6da198cb5bd182214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d98b0aa2a65544af6445fd666efa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5c40f485b1cd9b23189c140a212c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff9d7bb1353cfd9868e379dd05582917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053c17d884b4247a99e3e36837ada818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51033d5890043c00343e26a5d87d8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b480fc163e4335bdf9cfa1d72c5c5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4960d8dc7a6176ef1aab96ca5b90d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357aa3d759690a1af4c51a2c0e9ca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f228cf6e8cfb6b4c5cc915c13a4c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f99d5de14b5b9470c229ebe0013324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcce08b16442db5c03927e65dfaa8f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f23bcc20f0f38b75242d0089f8ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffaff22c4e7190fa4b0f8a920a7ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6b0968af5fb45b7f8cb240decb9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1901398a6487f009b26845b4e03529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1646d022e03a26baf6e912ba6598f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d50e8035e908ae9e01c5b3c227e9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47318cf2184e3da7013be382dab3702632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a02d04d15783da4bb97cc5bef1ac433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2699c2b9f0f522bcf9db5845d4ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916aef9b5d36d4b9ea7a16cc21a479835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84765fcf8d23a30fcf4961d2649369136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb6c4caf034eca1283e131bea7cf9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b91c86312d86b2c968c11106216c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492bd8be435cea50f196cabe3f770739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34bd8ad7108a4c29c59be75e5549140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a3e26f4673a90dd2342088a328c1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e263754449bec977d57354a5de4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354f0ef1efd6ad0bdeae9facf063e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c000dc03062e4ff4a5e96f3f43fc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0893962d430bfaaff65ae80a993f5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e1e6b68bfc4d1c4b32caa84021e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7b7b9fe394587718fea7040c34d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f20db619a01d7c6e1350aa014e7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af9ecbd902f6fa262b912159b0af0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211eb5a9609a834c2afbdedaa6e0a8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ea3e0c9c7aec867033917e93324751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6091d58f31928818ea5e29b9920252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01753e6ce1f56cb75b831c9772e84b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9bf59f1ef91432049f11fc0f60c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf4379ce6d1b85e3991812ef4b2fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12f2960b2828f99f35e58c9cb638c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f748706036e951d8d1623025dea6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271fa9b6c5b6f6fc9585bd10c7ebce658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201cda7f766616f3d9b55e644f6728d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7904f4c0e424dbc2123e5bcd213602760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818a0646b4c583f40d0fa0c961c488c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23d5347b02bf197b11f28970fa8b6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8a2dc6ac2af6a175abdd31467e9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d4303c74ebc8c5590c3410f6c76664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f21b77920a8c98209a9c2c92647265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86be116d02f97e908081d9083ec7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a826bd5f7d45e2086b7eb1d985044567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234b861a0dffe6e655059c24f5cfc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a4aa3e33580932ef3a6d2ee3cd3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e3be7c2be2aee5071ea7042c263270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be844cb969597308ac2eb60e293e3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073508c10c1f1b06941ce52f5452be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cdab34b6fb737e68076f70e1eb1e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb608a977f62f49b3834a7993c5bdcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdafa5e1b761a212c5de44a286fa7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1bc79e579f66fc2188c27fb750ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09b59a9199fc3cd1996f46505706d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719940fdd2a79e21f61a3d101082e9db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a039aaa4ce224639679216f4e85e7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efdceb5fe789eeb621e4df526cde1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5dd41128ae8f6740a61a180be0fe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626d2f6cafaa31e63f0a0c2c8f626d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5d409c69849a9bc4e1b752d0a2e8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d02f2b25465a75ed77a7b80c0b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c65b47039f6f2bf6f239f118774285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799720de48aaf7e5b6edefa6ffa6ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebc8a16592677c6bc9759dc3765d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c34082c524d006e2a0024dbf8d73188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7bee4c734c998d9eee99b0b80612b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb831c6a65be0d15c3ebc6d3a848c3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d034918a0b03400a468d96bb8cfbf0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f1666908d5afa4b15483f5bef84e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a7e9ba324192e3a5e14833f62e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c039554ca1e12cfbfcbdbb0861d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc9cf1c664fcf585dce87f6165ac195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cbb1be120b32a1df8a05ef90f27ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d50925010e9011675bac96b2968097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8bfcd7dfa7be96eed48f06eeaf4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f32cd910f95179779cdcce8176f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e516092f0078abbace98ad68d7a415100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0596cfe9e43626665a378e01a02c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ad9a41e08eca9694ceac98682058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad34488308ec2dfb151d470a755d0a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706491c726db1118092fb8556b4109104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54301ad7faa90e3d38290789248d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8469a65539b581b828256020d554547106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb20fde9a6de3dd80bb771f3109fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa7eb31a7553295b054fa0c177f468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034a460ae0bff61d5ffb650ebaa058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642fc127eeb6ce7b05d7d313e94394b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66945564c736c59605a3890dcb04b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1dcfa9562a1f9a52bf880d98873a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5635e8b993d86c117371c244cf269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c70b1b7ea33fb3d2e16cb4ece9b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3167c833a0e4d2ca81b55a69585c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450723b7fedc7a9efdad135002831411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fafd76ef113e6bc6ed16b66189d73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459b174169e0e3c38669c0e5b09b96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827742e376b1d2f28aeca5cec8031c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4500b8029b2e56d1f1b0e79192e81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dbb0323b1c4011912a06218d36123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a003e45e320d2982501ef265c8c621122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdb3ec0e66256708d80b49c4de8542123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89255651b1c066dfed0bd5b902c194a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3089e7a9acb94e6a18b4d9cfa8448125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168796e83032375713c77ca3c1d20f45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96a7b2f35375a9b7b6f5c14787f99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a3819cc563cd16cba8264aeb63eaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2c2525dc28687a653ed82a6e2bd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6911491b7c31f18e273d6cba103a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a915d8f8649c349154ed8ea611a185131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c40c014e5b498cb3062916945caeb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614cc99a14d40d4aaff307e33c93021133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc98f901bc418599b28ade4360991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b099fadae340a4cadc4b4bc4da3d9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071e6b12bbe582fce12fcdec75cf95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f398fe0eb35f625c6e80a8a9047c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22aed7a221006a1daae3081d9cf2f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c8428d3a4710f3ed3acfebc7f787139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df7e9bf374fc0663dabb22efed5af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6e1bdf5dde095574d9f9f98c75b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d294fa4be287a27d2669fd2f7a10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ce7db3787d3a7de3e5bd7d69c5c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de342fe9c4763e3547105cb4189c64a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb0f2e6d8dc320f859df1515bda4b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40fb04011a3d740fa20bffcbed36a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873b5fed7af65714939614df24d81b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37539553b2f839f816dd1d8248a5d6c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a221d0c93bb03f791f00c651bf9349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63383fa60f945f9c025dd87d70e51363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdf63b3774938d037f47442128afed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f36673b79eb42454363ed851b8d2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46d326d8834cb23d64d837760de56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe1a2b484a3611523a159b55b8456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0517b138b42de7e3e8c8c69edd0eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d00b5bf362322898d56913551f2ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ae94c62eb6a18f9020db71c46630157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00bd746407213547f388d887761a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d0f1a8e4938f53a9cfbfd6b9698e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cacb2fb40fb621837c95dee23617e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab4dbbb59613ece0d7e784742b936161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6febdef648e2bc79815efb465f6949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63111138fbecca1b39ab1581ac145163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0177122c0b2df954178d46b66427a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f422ef6aa33e2a389120bfcad22f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea0c1563689996935218a976e8d9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fdd809f81233398aecd12d089f63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f7e4fd8f511a31c0fccccf2f5928168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed05ac3606b75ede4da161f785ca87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb356de984724769dbbcbab2d4b0f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1b2ecf472b38dceb185ce203616d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b78a9ec75426b21ae494d9a4246e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d022113c7f902afeb6b10dc63571e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982599090c46a0c7803f59b12375ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea44fdd52888a1f58214be5dfb7c41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723bb1844dba3b8bfa51d7bea5d9fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b7b2346f44e9c58203ac04397178177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba1d170b22908e71cba57002152bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0d55b932ee792f9807ca7cc5be2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b6eccc7e182b3314c5b200f2052f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcabc463579276e31fa019571b472a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b163d8218263426489f2dd591c9a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d97a0ba1868fd37da7637c56303f80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de92f68b36d7cbce3f0dfdce3409d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23f4225ba1be309220219ff3f580c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84512ad1e867074eb2b1ec4ea1e329186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437f81bb4a479be175cc10cb6af93c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47c0ab3d860684a68935832ad091f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e7bca974a42bebdc52fe64beb3d7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e54d8df96f37db987cb7c59c354cad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3814c658572140d53300e19c6ff8c8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379152b9522d097b704b51722c577e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bde27ce9e25753395e994c94508d3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099448b72aaffeec66a5d513214dec42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ee81503cb57045cc6ca8c8ef3a8df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d97abf35b409ed3e1079e773ad3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd8aec74f18c8847fbbe613dfc1f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1035db16d0b456dcd1118f894d116198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943643dd613ca6db1447de11f3c974199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10ee672c2f60eec01f7ba2e650d5c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3a124f19b5f952fc111304e79515201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a04ef6009f5cf1f7569e5f12bc73df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab276b213b46960214e228d5a68d9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca621fa6cae1b1c5a9145bbd5e56e12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e227605750bc37344159d1fcc12d9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8dbad6193792940521e5961246392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93384109b7714a315f3b2a0467ea03b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e885677eb4e91f284517eb3dd3cb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118062308e90b9fe4ed404a438d149209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0746f599aeb3290b1c400e47e1fbef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818063f09b6e47eb58fc6afda0a1c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13d41ea3ae4288fcdb614cfa251ea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446353bafe7b0ec2c39b0414226caf04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071f803ee75f85a07f026833ed1ec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c382dd599c95f56ea30898636622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b34fac035b45d9c9ad442371087e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1357b27dee015c9369c5531678dc69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d929236c129c00915255abdfcf0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706703d5408931eac2f399ed3c14bd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aff503411305fe298cb52bf87020f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21abcf9b1747830dbc86d5b788252221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e684496865da6d55ea1d1043bfbf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475329cc96fe04f1b5af267d28fa7a01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ccaa0fe0940c206778bae3f14e20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ebdb61d5f514a35ecf8397e2b28f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201a3bddfd7bc145cc16aa73b2c30f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab217dcac3e6ee914e43d2f223303227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc272d0338c2b734fab58f25d6c4985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38494b5a537683e69c229511f74099b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800b0d511b3d7b985cd0e9e21dc4dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18c9674d0e032c610a19d9471d045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e004ebf2048b2f9a5a505563ad15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990eb91e965fe542eb5ad95055f7617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c86dcf2a1ed699cb0621aa008996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f07a97bda7b5ea95015d6057d3dd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537abb69324a66ce4c95381c69db7be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f465fd2036c965566c20f2b347e5046237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e71249d81dc5692f00a98840c2e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd501e9135ed6d301c35448eefc228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de433331c823a5e4601a720dc276e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839675e1c7b4507eb1c3f4bf4ca780241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158938a0b69f838686254f17b44874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3fd1d04133e2c13b32af404f6a66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bfc411b89d9330a1ae6ec4b594279244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3020b299c199100206c89d3a7347245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f07a465bd7953cb905c4fc00a3c71b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190690082098b0f6caeefafc3900d3a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83571e9e8fdcd2d718ba3e525fd6024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee80c8fec7c39bb61922b264eb101249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac71266c3ba4fe8272122696ca8d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b49818cca976c3ac279ec51790e1bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428738ecc51b855e822e65ee2a6ee2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a605c8018098ccb4b47b012f2c66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6262667cb9918c7945a64a18736a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89105cf55dd54f35c8466f4d98e94bab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f8bf52bbc927db480ce91f7a18721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8cd24523a6bf4e66e587756128759257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f9a705a61c6df177bf21cd3a1f90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1decfcb60d8dcaf88c8a2073a457c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a85d24654dc8895d11aff9c39a75ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b5d41bc99057213f4f04ad0cc986261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5188b2dd2c9cd52c8990b8cbc10a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5aeb0478f642adf8b39d840ad64b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f07a7479ae4919946a70ec1bf208264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd625d3b5e75c1e12ef754bcf31bfee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5fa133888abfc1458f04bc7c107a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aaea5c62f39dc6db92c2bb3febbac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07bdaa54364b917a5916d887ccd138268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ba3f6e8d6cac5d87e88b3349f18e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111bd8a2b28913fbd56586b2cd4d70c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a40c6f29745635ad9d4b8320522f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44323ff5272cb8300954e50eba2d26a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa89d6f4f8d58c064ccb59f0df6ffe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce46eca965bf671d737f35edbba00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cdfc88c32b96c5eb612a50cafe197275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69219aff31a8dc80983739f1aca985ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1694b1f523416cb88707e36cbaec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c86583bde8ec128e9d3de709c39e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a41e65181803f72a9fa52f5deeb0ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4061273d617ec8edcbfab020a0a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df10117f2401f2d73748cfd9ac198c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8719d6dfe5e56271639cf4f96857a4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2f184bee5864e6e0fd5d773a082a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958429ee664d881ee60bea8f0b6914b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95200114c942c9afe663c4a27c6e21f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9fb2b9be0ce68c0aade8b14ac6ffc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872badfddb63ae32f4afc80e2e4d943287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8287dec67125ed55e5912cb158c77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dcb70b21a1904a0642481fec2fec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8526a06cbe689d71b5e60804cd1665290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c656005d26191b2a0bd31a3e3ba5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859ef00b4c3f0db902af5627470308c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce431b0f0ef9afa4cfe6ca3ef13078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1993fd040bdd78c4a729968d300071294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cadf7bb008eb083b21f479581cfcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249511a74a96678d0e4dbcf29e072bac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a02f647d6b5f6b39159fd01ffee98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347a3156477ec61eedb91dcc5ef551298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a03f00214da995f1d5a23987ee8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b755a4d3ac72fe2633da2b6166defb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523096576f666472e7b5a089a829f12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8027e995a88ce11ecf7bf9db46d3fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038edd8398853939422e5e9c6dbc466303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be527dff28b7397b5af72206137151f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad57e90b32000259249903ee8b0166c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4076c28a54bbfb70aa21d4648c98b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e02a895628d3c3b1328b4576b3a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327166be47bd8176e6eb36970c838531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bfdbf9a85c026a0ca1255f25963d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e14269f6cc6f4e7aa4c655499816ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c187d0e94886b9764d4b18ea2abc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfd495fd6c611ae85a178410e449fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f1e1e8120d9e669a802a159c86f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149127d820676641bc1e96a25d0bb80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d9dfc83a171f1f57bdb78be7a6a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4aa62338e6cc808c8dc95c9b096b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26939b99e1a73bf1bd600606cbe7a08a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb83f4b6cd75dccc66b4e235d1e7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad2012a446e5c5ae103d2c273c81e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40dc2283a4a92109d8f89ca7cf164c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d2d321560e875181c6d70c5de331321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d2fddbf14116dae2d07286ac7eed1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ccf511c912de109339cb4ee926ffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0773baa05a4cd48c2bee5201d8f8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5342950dc3ef6826e133f5c97ef875325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51811c8165975c87fc67020d4c91df3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a381f696e741ad6a015669b5035791327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39a9776dcf47e257c2088206fe60f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96584d3b1eb7f7daf214b5f050c4d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb8446ed51a333cb83bc9f057dca7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce24d357d1444ce6e6471f2cb0fa88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee30c8240c52f9c8931ceed3664e87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77434aa4db3b43d480fc0e22da18ec83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37927eee625963a94a8686187001eb83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51aabf3ff8991d244911d14077312c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a277b5c3eda095939bb36dc6aec0ef6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195744ff40d17159ca140d5ecd95d8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65398718a2dd4cda8c0199e6ecac064338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac4a441920cba0d44fb402b80ee7e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc54cbe6b3216c1c1a4afad060e4e54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa43dbfd33451b141b294f435f047af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57349a563894d89e102a6dc60cce2cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e350de6dec569c03dda7addeef1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4958348e88131f5e48c889640a42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f1a33df4ac963a7cd50b18b19ec1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c629988c076a530a40412db2c1087a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590bd481e0789bc4a84eb7573e0deb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277bda0dadc27f157e9a635237e4347348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88d0dbe5211c7e7ef3c2cba0494f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66829b11d3fdbf951a840df2bc38a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495715e713a637f11973fee568b7e00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89cff2ca319079a26537936d1f2c27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345350528b5e220b7adb84f528a3b40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d66151758732857bc09d674770f21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976d1a940a4921d4ec708ec2d989ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3bd6cac1a97fa2ecea0fdf8886aaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dacd2278d0862149c8024d8023fe4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3fe0058127a93fdfa184762db25b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005128d56d41c16f15a3b0d671c6d5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d69a29440fa060d0dc2fb2582054360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48732c01c890e33940864434436899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41de651abcec065c77a71691b842cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a219ab8b7a514c416a75e62c3e608e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe41e70c5c991d672dedf1435d426b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2467accf35cb6de2bca05d790435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c14c244bc61272de1dbfdac9d3e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f77cfd5e2dca1eec52886cddb988367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f3a509eb5ca94a48e11795d8d41fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259344b3bb92ffb78d11f5b8bde9947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcad449c3d2d845386c10a6061ef92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4432e030d8d2b184083d979efa858371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cad9b2753335d4c4cae766659af37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159c1e4951df3d296aeb3a8438e7a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222787fd3ce748fa5fc38fd11a9931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde6db0864fc081558083455816498375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0314461a6f637abdcf6a837fef0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ead8c9c156bdfb34a055e1d3fc33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c025995f8d49344ff01d38cf7efd6ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005711c211ad6c8843c07672f85e2d6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba708824238888f3dd22050c23264380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8c573d149cf52cf2f192a3f0cab7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385859377eabbed9466773cbf549831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215281c6a4ac887013c0f9167aed983383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd8eb5c3fe752dbef73243b6e6cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c9228a26051db681bb480efcf114385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613158fc9144fa203b764eabbe85ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e07aa67e6d3a2e33467275f4f82d52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136607cd73a525ba6c8c50a3dd571b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7a36a074c122a6f6c0353241e0919389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444078c394da0caa5ae750e5918d7459390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf24a12740494b6bba666f3b3953e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb72f81570add236e81285688dec7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc774fcf5f5d847b3052ac84ca5b341393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad5586a8de6ac459ecbd36dceb1db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b444bb6b66c458f6939eedac4786e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030aabe20a79bdfed8e183e64a73a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e276c2fb10d35a95a52cc14493a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31f642212697531409ddf08636931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6ef222ff287afda2f6225e42c36d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ab2511c81ecc1a9e889c1ff9bf7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ced9e20b477d615d16d78a66a3e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaabe7f7c16514ee1f915ee67d647d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69da7d6d92df473c56508564f00eca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923d8dd1afd9e5582413548364daf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d008232d26e3ad3ad53e68a96f7f38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceefad4559fb7eb1ce14d7299bd685406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6049a1584988d3ffc99649c86971a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de97a8a6eb0db018336b69ec235a5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48656b514431f7f82a6d6ce8cec18c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2db53989b0c6e3b5b68490acb6ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefd8a8f2e13b64eb66e3ab988547e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b28601ba6de3c3e4e338de8faf262412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc942348a4455cf7cfef5cf628108b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7ff8ff2b7ee500abdab8017d5ef07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8708798c69f1e776feb62866296b3a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bf015761ca5ae5875f1991a0045c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1429d87144f4ce1d0aa5937425456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4eb9d9020647f89ea70f5ed33cd41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ee9bf073d52648a9c6dcb76eb4c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b9b214f15a4070802dc562c296d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f130154ddfc693ad86648e9fa63e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f81dd3e8a1c262972291a143fc54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89277b1d82ac16fdd2954c3c7ae67d6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617b08a488779a54cdd9280db992c2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0becb17c4cf6d4369ddc0e4c5374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaecb21e477ef52983821564fb8574d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaaa0b036787c4a80a2adf80bde7f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ca39b166c06e35549bcb58e672ba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606024faf2dd9d0efc3e2b8ec25196af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b9a791f415211ecd21f240bd2e4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b00fc97619bd4528ba706e5cc64e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e4e7e5218d73e96032edb8c8cb82a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ecbc2c607349789292cac33ebd3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7856832557a97d44cb899b8d477e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9675f521451cb48f80f54b39b280435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7892530cd76d207c44030dbafb02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d345519968ba65f02b262d244cd9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72b25f26f2be8a2f5163934bc2395438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281136b8637b5de35e0e12a7eb11fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaadfd46573588e8dc2d7889a8d617440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d4e1313edfe42780daab13cb51f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72c9c8d93448c7e925e0bda1262ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb412bd97769f114395315d40a81ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6500f867f4d3a815174ed299a230d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112492e44e537151be3cac87f3965a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1182d06ff24dd55d756bc56c86204446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45bd78d3ec99be24d01e751cdf502447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7244be2516697db5d3f8c386a2865da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db7f5dd70ba067ecbadbcd0b916e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a8f45053ce1121baf09870a39a2c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04e822f2ba154469d65a756d3a9bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a255849b88a74bd205e926d72e72a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ee90d76ad4a6774cee8bac64ed7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d998449f84c3e2ebd12f66311f08ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1e92fd0aa39374fe70b1860dfb6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5247cb362654ffc663ecd2a1af4e5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b9e804f36c3fe836e3c89511cb71d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c724072d534e8b7a0cd6ebd0bb299ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d2413812fc1ede9f5e7500c6af63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47537be3b3ea0a695b266a15feb9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eef893187eb2ba7600e31c55de30f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b084e965c6be64be88742c58252dc09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff08409385a5f1b2c9c4a5c82a8b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edc7eca32d454c7278a584a6da588a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8925e63233534db792cf4492d70a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd33878679326ebde6fe14b13d39a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3887ad0479b21f57c25adaac784f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8988644ab4ce0411ecff96f21074d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d34ae8dafe2bc35f167763861ac4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215be635cce3a5d82ea159685f28c99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccc79e9329fe6a3d76635f70386d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d533fd6bd25ca71d2368e768b4bc16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa43caf5b2a025423c12e56b0bac9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe2e44405109b43832df9b59582d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb229c0ebfe886fdaae30562af1f75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d02a77f8ea4fd12c69dd220ed481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be8c6be5bec4dcfcfe9e88dff4136477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60361ca17895f4b69b59d413d8774bee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490a89bbc5a1140e0d75f96f5bcf18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63605bd01357d802818b7c143fd0d52c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bae92f3ef9901a3f35ab0a622e281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1c84376a45d4e9392529b66f918e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f1bd32161656fb34e9523a095adf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb99ed19320c6fceb388fcec13e57e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76632742ab6e79c446b73c34ce214e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9400e7cefb0c23ffe19e89bdbe9f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3267815445f0f7ee71d0345586f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6e1cd8f36ed055ed657130f6eeed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f6a7b8b84d8aca1c5ee31ead183f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac542b6789ca3ab4b8e8819b6d205490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea9019a5cb2f634b0e630080bf82bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dec32e1ff42094cdb8a937e330dd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46970e53c0611972245cfa1bc5b6ada7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14bb149b6ed4087968fd6b27725be3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9746d0e45c55a84e3955747e6db8b4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b871f54735b33085bbd643f543d0b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e89edf7c4ae867559edb5e553412497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590296f1534bd1aff0e0d7e244a3e0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9158dfe6430f09e5561106d81480508499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c32879c8fbd1c9d6a3a71d2f0eadf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd6624427a1a29849afe15251cfb7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409009fc09831a19bd17d76a22fae1cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7385c8d5e253bff1037f6a505a4063503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913badf9246e1d4cc3b45464b5a2c026504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab139ede93bc489fdac17a8d87175927505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c534d6b7cf4cf0c1f24591b544a0bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4dcd0b237e12bf2cd161004e3b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca17060ea87a6b011797fab5f6e53a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b59ab2432a4a897d8b86a28cfebe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515f0a31f56059c2755b82113b252e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec08fdf7a1a1c17224f67799ed02aa4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a396b28eab6434274fb27e1ee37d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114ab0b2ac8866a47eef5c8ffd4f29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83ee7a788bcfb1edb17e84d21f04b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a059e581190693f3038f0b18bb091515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe33848eaac79271d4e97f90fb4e69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d808321b8149438487c7d897ce67890517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc40a44936795eaa46a6445d460e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c87e0da5efb959509d5e65d7cb84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe793c21c21b111c19936a9f69fcbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641679b49c6bdc5ebda13865d63b9815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7dd7c69bc52fa526526c2040db5ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434f4d825c91eaa96048323f739c65f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2fb5183d0b5366a57b9334141e112524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a14b29fdc2da84af9d5f78dc8e6847525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317a69c5ccf279acd2ce137bbd42b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0eb7ee244abcd893ea92f2e3fe128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de413705afadad82c8c8436b0c62321528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad823863530cbcd8475c3d57d15751f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f885961812499af69f017e0acdb82d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee133b2497062502e5ada741a107e19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ded9ea699738ba233f6d16acb6f69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1149ac70533cfb673fc1992cd52782533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437013a7aa5a30a3179f64ed403c2fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ed8d9bab4b5949260440c71cca43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20008033e462d503bfeac6c98213c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf92ddaecfc3be8a34191c75a97f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911032c67667d2d954acb136098e7bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c290f7392a82375ef960e9bd2cdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7aed17e74e947b1926fe108502c29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c788467d6b29e144bdccaf51bc28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82971e18b4a113ef6373725cd873e37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf108647cd65e8e1b66d537947bd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d8497a9f4dda2ca4e06104736b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172857636a737a3922f2d9e1b88c99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed69f369eeb41d7fa0a69d0e1253b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14675e625b1946c40e1837b18e3ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4165105600b60a0fa87397294bcb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4323dcc00bcfe0c211ed7511d63d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0b619d14171ca0610b3493f5c916550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f313448de04c9c6f2dc5a7acd27a269551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c578c67823a459650ac972ce14fbc20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5f1c9785fe00f7b225de67a87ff93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad1c2987b7a281108f46d6a90aa622554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f9c7b2084754cc8ffafa0dcf436c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94851a55aa036ab632f90dcff2efeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b658530e833410377e633f0393b0a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13a29e9592080c321788d51e24089558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8036279f1b30ef0f23c97043c0f87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9831ea18e38361c7bbb23092edffd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba7b18ebde33db8cef16284bd34c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e67e3cb9a568e404e8a9581c3956e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91796dd20035a8c0412253c2d4021efb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ebb1797cd4c7dddca520a6454c668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3db40c6b10f9dd350423b2162d440565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49e630983581465f3640f484da1dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba1480c635cad80a45bdf12c6526d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a8771593bc8c5b93ddac35fbe9556568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa682581dddc8a52c7293c3d08151f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9716bf9409b1ed8ff01819a0744c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045700446d188128f194afad54501307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da46423fd84985484e6e9c12777182572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ad5b5cd8ace69f165886fd6de2c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947853d62e8ecc9c291029f40e852dd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb012d000c9dd390331a26cb466872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dc2cdc73773d09d647756bf0c71c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1f9f43bcbc1230908e2095a9a535577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a4c766af585718b2e8770af6c630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bffb25678e6a73b9f42412afd1de0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cac43d8afe8a5045acb6fae5cd5748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2406e659c7a94f554412d6f9b127f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c669678910af0ffcb00d8754e4e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33e1a4a1a9d7b99f6c7428344aaea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df580eb90e96c71c842458adb54572af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f3cd7dbe9b3ad10e2c40043dc1056585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338461a0d1f56f48b36424ce232b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f286488616be7e8d3d4f7084fef69d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256ff2bac43991282a3f1f27cd80cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ad6ec708214477d2cb0b90ed03b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba26b2955c3339e1cd2e2c437ecd0cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee290b7418a548806613f2fae697d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4bd103bb1b478c5032e21baf416b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f64ab3d2559b6fd8d8193cd4635c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf488950b58587394345170db7d604f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2c31d90351c774948fdfe0ab7725595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230581c6a3474128aff83dc8a196638596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ff3a595d1d2938b9eab78029a45b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3cba114ba3a47e4c2f388ed28671598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b3638ef74b0c4353a7130a0d74a6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45d0ebdf4fa837136d7efd3b6f5fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eb0f2aa9bfb8c2d084acb8b74eb05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d698949fcca463cddfb90db09d57304602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09a067884ced3cb9cc660e037d5b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa7024b3ed737f68301fdefb4dcc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95173c28871416ac958d91fcb07b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b850ea05364142b4cf9503d114b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f39e33738719665b8e167a317202607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e42e1bc321436865ff9893dce025608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b814b67b0db654be7b7c9ce3627333609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bda3584c007ef1d758ace84b60bf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b482cefcd74db3d3dcb69ef9b4182611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444da6407d96c492df629ed53f3d9a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12c2722fe041f3f2e63de28ae3a9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e8a067b5cc36d0447b4e35d669e82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef9c234c4a4cf4cb4aa8cd42c5fabb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304e5bd2163cb69f14f91b2b8b4a797616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb217f8ff11e086ede4840cae8a32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227968e80fc6c7dfde3c076366b9c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbfece135506137f740665b5cbfa96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78e8a4df109ada48f1d238827616b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb44ce204639d9fe24ab2425d41ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c7c48f22b6c09bc84de39955de9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788add71b878eaf572c4cd8a4abd73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a7ef7b614bb1d7e2ae82e0a4a71d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a7001cc38c38852edce7bfce4edd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f838727f0833a24f6067b3b2de54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc192cfbda922736055c1826396ef61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d9b65f4de6c72b91a0a1da2fad8f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce01cff98092f92907568daf69c7b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd04f3ccb6b01694b40be2edb4b642a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a307278e054cddb043533b0fe74ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e134ce746722d8fa07aa307ad60c06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b74e37631c5d687aa54816b834d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b69f7597324261cc8daca0f84e301634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644af92bb77f98b890d945328141170635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58a7efed152df83fc7be3095b84bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221eeec391fe1a6488ecf1dc14de8ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c839b389dc9651c20171fe702a2299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c08570fdb3b7c520317d8438c232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911459ae205f080192460cb566c3d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bce571b85852d21713759cb106b0c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866545ad6b76e6c3d1aa61ca2b0d3607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472eb25bcd12abe67df98909423c3c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2510835816f6225373ea228be4d085644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54266284bef03ae2138c1c38cb0de37b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d99d64b9d3693e5431d1cb049083646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375286016e5b4155a462c70c90bf5b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c01564101ff4e8a1ca7bc04772ea7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4d87e25e752c3f0b825d92e82241649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3baa4a4a4e1c78a8f7882c65ea4311650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920fd694c2592e2c429abb5e0dd7b4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77347d0495bee41b2b40113bf5e54ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d17528a41a8d86532ddcca177f3766653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805debafd9b1596ef6279ff59de6f83c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b301a07d887f22b524b09888c1acd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50df96ec18a5d01254b86a08f9048656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b954d1a9c8d911dab8c44c24227a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd0ab5165bf3ce2bcd18b9d7eef3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfeccc178b1491d76f02344bc8be1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee6bafc0e564b3f3a89a1c1c07904e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006132352af47e0a89c6840a2d9137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655634a0ec935aad2fd66c631e305a7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798a07ab233c4c1c48456ff88b2888663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf918654685ef157f1d4b0716adca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df474f7ea56799af2a0d8bd4fbea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0f1cdae06c560aa995d037ebfcd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785da2b3497ed103b728cc4e9f304d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f2fec1755c620723f15189509012668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85e7ab99f28d518e4f8ccf70068e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c463664b98e41a1dccbbdac77f665670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc931d45819789dbf34fad4c626b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310bf0ae585c24514e8c14f9188c51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103c09123d29e1fe83511cf72b78d49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5395305bc98fed5da372943f374afb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac379f79379cc64a152bbdf5ff1202d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ad3c55a3962e1471b90ef99eb2f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11988bef0d207bb51d0e0e651641fd3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518da393a6564feb2362eb43afa918678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bc4a9113e47ec82e2220ab921c374679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32083363057a35f401c4531fc3ddb1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480efd29f1b985636c376580f34e3c3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5db2077abcb4375881aa3def3169e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84ffbe97b9e6934b3fc4338ac08498683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8743a8bd0a60fe23a3b78ec69c137684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478f264e491f09ac45a9860ea941d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e70ada54c2fbd0431b5b8734fa500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d63a8677de3699a87530a1a55f74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6035db43ab9f02d633fcb7d761ed24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf752bb6a1d9d0ad9283e7c053a4ba09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c9bcb89370b74eecf7e6756f3d77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f77a3300ddf1405d3ca40f6442f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8771a4e4f47be5f49c5d2cf2bcf979692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1100fcd734b70e65648b724135055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7597bfe3d205299a01d2b0f4a340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c876c65ec003f8f8e282759030641695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f6ee78f6ddf290ac6175914778c9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604133046045203b8c436774bf23f14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a23dfc1477da06c2a806e972f4548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caada43cdcd220d67e84b4ac9c4d7d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92acd93020b9b36387a948a7d2d99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c326accf13b1f33a3ffe04ba60144fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87bbeb04c4496f503c78fc540b084d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2bd50496ec6b311091b3b09056943703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798bee50dc32adca0d6a2cba77634f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb0ecc906b9e7760c7a9b22087fcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4159e1c05a5a63efb8e6754d16760a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b1dbb13258f7a406b173b88dd220707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097540426929a260135cb08a726c1ee2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c56c5491b93beb565321b1fe4c88e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aed61ffba578ade253d0cd4a84923710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672c14669c8908c1a303cf616fbc54f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d9045f8112fb5a3246c7f837358e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204af6402fd92969a8d91f7493b6e921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a75f51b9d014df81c3464d62abe362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac831aef9ae23ca928d31b591a55992b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a985901689bba2c1540e3bde4e49564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c563962cef29b9807aaf7140f49e8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394ba6bb7e91aa4eb8ca6d114848af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5f5325c49393e518706f8fc7576e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13047fe8ec019cd72c76807fe58aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f0d5a988c99963c1f0ef916887e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a593777db27a7c2c8303f1ecd5d1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca0450ca8231c5f58effe95a4164ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b529d96d57186f11e49f41398fb80f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de04a779f352e3752aa245f1cf5c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9887aa48e80d565f7bf135116b77c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3f82be525f9c67432b2a5a09f2a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e54c0ec99b1806ffa578dfaac6de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5907bb6864c39507ecad1add5c63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfeccc2aef13f6610a08975e3c49718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ebb6ea1a9fc0c01f0dd44376369e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365b4a5e6963e51011d3843461398ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc6ded6607fa1d5987b964ab738f1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882ff68db3b58db46780974a81b72a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa806365ca8b057193b6713d7c76ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68a98cfa2386dc535fc7990f0cbac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde091b6c78893b7f4203699c7010cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca4b6ca04d974a4bfd7fb1f0e6fa0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24bc7eff4faa35ef5cf62ed14b66c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1007df4e37049e98709ea9f28479028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfd284fa95fdbd572e209acd4c9e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91c4675cfd5e2e0041185bcc27d8bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fc1668c1625d291ff12372296c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d909e66b9c86ab7ab05032d7d76e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e7f7001765da933515cda6ecde72033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32c4d1c5ebc0abdd80afce6fa5b2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35aac25fec6dbb54f4746af761dedb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948141e5dfc8981f06db35c31e74bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb84a3fc571e3e1824dffc41b9f6c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2af70b123cc2f3e368c037f0bb8c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e33c46fcd1277e202b988d2f64cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3ec4b5a42403916723ed4e408e2d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c744fcf802898568fecb07135234741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc6611b659bbe08fe6b607eb9efe142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee201de530ca8e831748601b77fd80f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5e030b59739c2ffefa27317ddecf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9629da77afe7bf56a9fe2c4091c298a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df253bc01f1014db728c24d11cd562d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9aec915f23c6e759c896074f1fb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec353d0246806c26942e244d7b7b6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3d879b8bd8deeafbf8a26f95cb1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318a062d7e568749fd0389b53b396a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fbca4fd4e6b001ecf4472ac8c09d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698212b8abf03ac4dba60339c4c7b2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c249ad1adf212a3d339ab148b8e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bd172a1e836c0907d5ca1420e4af754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd9d4d0343ed35022cb859af43f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f537dd5228a0cef66a3f63324ce7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72896688c2b13d5da702d8b8e68fed757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b6d470ea59c8857f0bc74895df6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa87496b4918df758138d0a890a5fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862328eec6d06e056c16ab7dbbad94d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb31d283b3ec800aa2b9baadca67f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab0a9b0f5e817d003cd18c2bdb44c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba376ea7e35d6bb5755b13a4bda50b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28b2ad92237e32b91dfca109d388264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a8b5f91e7fd6d5dcc81e3ca20f4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86f6257addaf9da9026d9f781ebf4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767f4cf601338784708c605a927bf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42125fe6d4fbb22718551b6cbe0bd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988c39c4e43d914be6e7484cd1499a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9d5a94e011733bb5336a8df09eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9a22f53227a8451dec72537d2dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7824f1e585833b2eaf195d68e3cdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e62eca105c2ac2410f4615d33b9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f06e818795b4413a24c4bbaa00ccb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb05ad943e66561332d57b5a9d9f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f22644a0bc536cdb61db0204c06376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376d37f63aa7ccf9d1f727235b7d4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b78bf8899652351b000beb0acfb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1e4292f18aa4d00e45d3058de7b4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d0d62e5a2ace8c827d84dbc37bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7631d20c3c4cd551fbf1a302e119481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17272aa852d635e3baab6615335508582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ebcefb7c8059ed243ce934a7d64e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517d0a3f2ff21ca410283f66a40f29784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf74c9d36b1b72d213d497e34932c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64463514f01d09f06e342ee3b2daf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d76adad2c6b2098d2d1ce6e77a4d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b50303649d7cdb554f08f62b629c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6298b078170782d09a302008fd08c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1eed69a4e518248f0216a5f5e459790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d86dbbf3c86660d729a202795d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd7e9abea6fb7b8c895243f75f65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0eed0750e698685b7a4af9ca1c14e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc96569b3926a5bf2362b3654b7b9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173af207dea5cefc31fd201a70779d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da504799920b0f85654c4f14c2ec00fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fc18108e2f04f2cc776381fd70c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5284a6753ef7f3f43ad91accd9c5b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7f22237a9bfa624af92ae0d6f9e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bffa7e193827d5a043091b0696d4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6d7456ffbc0bb015a0961d6724e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e619733884c4001467c6cf9c6734b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38693c4da709d6f759db239e05c029103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5418857c13636731868f03e1435532104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c4028d9a994b854d1ed7bffe3e27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50dc761269c37eab4e511b6242770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66fe5130bed2625faf85dbcbfb4435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb566766da115faf953fee2af6cfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b7e1c2144cec2f05a24f5ea0738d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af37072d13013120963bffe3e25deff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98195682c2a4ae5aa0f6e7dce507e960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d621f72043793d9e22a40e5f5996f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd6be408d2665a5892489aea4735b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcfa300e8139cd186d150e15f2de8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89cab1dffdceb0bea8b18d33461a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aafb9d7dff41a2c0c5dcf57539d88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34433e18ddd9617a48f8ad5837e76e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25fb4351fc225e20d0b040c6d0e62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91342d19e0d828e9488d93265f70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5d42452f088a5c46db035291f1e69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e095405b9ccc8f2f22de9d9a79ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71e1bdfa974aef8fbd8914f14db37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e59cf63ccc361c1642f6e886c4f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56016c9d7c2b50e1774ea56620a592124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3576dd3bf2642469980b5554bf7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac5b0c79ebf998281ec3cc45516f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9059fe356491445df1576e42a7bba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b01b3e5542e1b5a0f716eaaba777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cc309a2d542ada42e013d9f6f063129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a121b8a1cc02b9c303e1320c85a15c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d693203949cc8afc92f3fa018d3a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f180c2de229473ea1959e88197b6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ef6570e275ad1ccb9fb77ff806ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad817b8d54b7e1155cc3b34d4382fb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f0cc12def2f933b2f60eada123ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013c56c05e7267f619cd5d1e02f987136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c1b891a7d06614b10f47b5f46300137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776258ebcfe6036ad4da2f8b0cd70b37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aa91804f9ca2a121a5e269f9eceea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f286770c1f8d547504e71a493d28d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd0862bf0da97fad68e1be758ec035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687723781f0c6963d236970585ad078b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226e978594e21605b031da1a66f03c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e60bb0fe4c6bfbe4abae74875d327b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa34bbc8d3c9a853d14689f55a41d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b8293e0e901018fe4d7d21d39014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cfc203ef62d3bcdfcd10dbca9c501147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363735f73c25b367f9f906c601d0898148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0141cae761692d968ac8d79a65f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0d7ad1d56d46140624c3e859ca30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bc3e08737cf44e29cdf33144ab5f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19034c71d2ada057b2d342f9fe370e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8976c90fcf8abb50d341281bd042031153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae05be6885041cfedfaa1345015015f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2f7ac9ce72aab7f444c20f264b37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be55885c69a0ee18f697b9d15d42c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf158b50549aac1de2f21ee3aa855e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f84331860c9c92485173a6f612e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb4e3416a5e9559c21bbb1aba3db3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9bc58486b282455a3c9fe4e6ce1c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e9a85a0a3c5b7965d3ff43d29b64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b1b82375e1b302478ca19aadf50b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e550a7fbc5632ce6d7f63928a8ed4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb1895e3f410c08bb5f73d1876c626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd10537304357c1abbb08a9477f06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2167497b0333e975b94ce440fca9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45c8dea1150f55cfd8e7f2fd20bd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a6d6d00fc0cbdf4ca3441f837d50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa0512c7ab987f88c5201366bf5c32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f22c71cd6b271345aa76e7a0e2e80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39acb47603fa1dcbee4738aff5394171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef2772734209784dd2649a20c8f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d064b327cf91154ed5d00b69fa5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d571e9c7e98e82706e443d0c45346d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d576c02d6fc463cce5fac15c9a13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f19e35ee46abda4f1aa4bc221ee71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8cec0c8b187dfcf176a1b1dc5347b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450bda3b543c2f6e220cda27bc74be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dea52832fbeb3e95a25dab6eefc31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5916aaf67a508c6f4788afd02014e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028253cd97a646cc299c4bd8b801de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941185c1d36e2bf965a7c042aef7f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c7484ee87138736795dde134e2e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cbc97566191919cafbbf802f4b6ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aa452ff151f0a79a3a476acedde34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e55f58fc5d8edc815a8f62faa9fdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240daf9ea921a866fd8df3b026aef71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915680ac8e17bfe50496e2905c3b11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576dfc4c92230c5ae1f91710a32d5e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d4364fd1497c7156075243893e84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaea429ec98092b4657a723be16fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530403c2f1185fbf01f9851cc877d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1ee939e68e9ecba251c3c208d8b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a1fe1018bd6696c9d905b88360a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41865e1aee3f03e464856ed68a51992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ff8bcc28211fc004641d81db0ef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eebd574f888547a3a3366e47e5daf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3157461ae8b5e87a1c19c633a2d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06802beffd76ff8346ccdf7c09304212199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c327fea97207feadc97e12c1d2a74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716ce2a0a1307373017a2693993157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac661b4396574720ff926b6a3a4fabe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1726f97f0ee0132cd311d541798c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92bb1ba3db784371f28dcc251feae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd73df809d146cf4db6b09f643808d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782c4607f8e25f653f87ed258a00827206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7886ec5e71c5941cf250aa1347bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a599f68e89efd1092d807a673a565a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e200c58efdbd69d70ae2d3894ab45a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be8018b6d85ab4f618bbf237af250a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec0de40241103affe4ab91b3abe61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7101586ebf958fe3349f2c4300012f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f9cede20569625f86fab282672b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f0307001556401ba5faea6a319844214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a56883c01083004436409ae0f90a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a2c480176fc4182675a16f3d6054216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7782f25bac835a95bd21b2918c1c4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04addce392561ddc6f447b814460cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df066971f74a70e481a53669a8d71a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e0fc7775aa0bde9b03802d412c65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485aa01ee50805605107dedfeb9bd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d270df890b041c2ec7090c1805c12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2bf3986efa31316075538ac6dc85a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baeb9245290494678a292c1c21ab3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571357b2a873dfb1502a24a9015c0b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ccb43ce848d1ffc8bb00f0f6db10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478fb59f3af76ca59479d3ae79c4807227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba876ee7289ffbfbbe6bc61c199795228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267bf92c3d13969f8df8ed416d3ef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba1b323ecc4f5cef1b9be50b03978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b05169cbc207e56be77fc16d11017231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940ef6b54e8ff8ee1938fe3f3b5925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da69cdbae67c69b376ddb1bd13331233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf33f65d01a2d5c8efb08e95d68136234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f0c54ba16ed156cce98f050d7c79d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ee238ac273a9648384f61de1c3c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9865a47931aa58f19c03b532ac1b04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f059cc98fab9d8375c7cebc43ac6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25581aa7fdb22e86a27bedf7254441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd5eb54b04027a8ec1091d849c5468240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944611603c10bc64b318881fdb65a46a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6830d4708ec408565469bb6db1c62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d618d24c88e18a947a6c6f1ed388bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965c4cf2052539506724d1e92ca11f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551802fb23de8023cbeb231ec5cd057245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b3d3f89294c700eb0b977e777e67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7af6dea91901d47325c51c803761aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c616e3b0e63b21c41e3ee6ebb963248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4c84b29544c30cfa017a33601001249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1984e1503bed70bbf926b10f0b4b0dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8be2a7981dbb46dfded3b83ec41f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912edf9449a47c00b063bcddcf7e8936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdbf932072e5049f12d76b8911486f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf6db85899a5e2a9831270cc7af86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520c8321548baedb4618898f9a776d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935913e405d98e38d26193a6d25a1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1eca5b32b035083377996c77ac1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe555bfd704ad7b22ef3bdb13b179e5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26fea5e4866d7efd05704bc1576fd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5709519edeb89f5672761bf86caae8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96753c248f0b777429431067f6699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f2f34bd1469654458df499ca6777262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a4234dbf29d929b9118574f5bbf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fce82d7481698570c7d48a68852c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318270a73f1a271ede6b1c5131c662265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e642d501073c4b257dc1e2a6a5ad15f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb51b406ae962d1c092e026ce2f4b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de72c293685f08d95fe40657319ba6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4f87d5b4ee6b36fd01b1e58e280c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd65b42c66667681ebea707430a9d8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f2d9bba41fd41dcec8fdf24ef312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9e324e04bc56e9755eab1d9e7eee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10163bdcabca882e3d3e33428b0998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d70d2e938e7e6b71dacbee99c7ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95b7f9a4a070a7162a5de6c4ae658275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9071d906be91e42bb72192846655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1786539eaeeecba0b55498d7bd0a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c900bec55e08e1c0cefd02c406f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c300092b363c206fbe72a83f46d92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ccb6c9f137a63df154224f8ef863280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602862797edaeec5169d31771133a0a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a54c7b9e9bd9ed4acb31ad3b48e7d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f650e102cad803fe1236a8cbbde7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df152ac603a5a2a55af36ec0cb5f6a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda44d2242a311fe4ca5cbf7cecc586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44cb2ddf8218baf4608e03679cc02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5783668d2b381f8a77c0acfddce72f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ec1503af12b17459230c6e145b15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b626f3845de670b305c15738934b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae46579432f91eab8ee94bd6ff0daf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc084f335514c5419a152fa0a81b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a22fd322a5d246a7efa1a603ae81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9960b1dc45d0f63ec125f0c59087293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5155efe0135460958f4768488fbca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8903b8bbfba1ae4fd2ca618aaa3f11e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993333b2ba4fa4bb6f67c361232e64d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec5e08a5ecce2b5bbd50836271e6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e690e1a8b4d141d6c668c5a6cec6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a17f095a9da972c5c77663e96acfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1daaa83466e6815da38f2ad2cff65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467aa11783b5cdec0125b16f066afed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d617b438e2b98214e955f3a971a5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354576354fb5da99f7eae6b7b46cabba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9580157cf82b301c3b8c5396126b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f14f9f43afe8e5b72160141aa1a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a5350960ada626e735e076d0e0dba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fd0fcc6eeafbb6db30461653aed9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ba83edc5aa8e5a7136a1a67a40cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8623efdd95cc7cb7a609647eef73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0f3672f774ac940a4796f550a517310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c30bcd1e9d2b97f04fd71e2bd2542311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785e27a2ff69731391632b7a1545c8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40feead89faa427936741afcf39cb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb14b61263c9a8dce9ae5d941a7b2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82268702fa72ce2462ce505119f1634a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada714395a4f813eb33f1bb14685bbfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795af6702b4425ea25ed661ef48cff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce70f9d64b36cf76d50356db9a190318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a0632d05ecc8f37283803b684d9aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2562fdf9c7ca06a555a470fd96126d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4982a801d06a59356b115b837dd177321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b3a8948f6635942b4a6d7bab3220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4365a5252003322a8cf13a5cc1eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671c617e5ef869d6006c990d8f81fab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dceefd85ad0f1b763e705a3712ed5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbdceea74e88790749e57a2947694d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82df2a37b3cdbfc0f39a2da14b21a10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2742a4d3a146be03684ee399bb7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc764968d450ad868d248281669ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84d8aa6f1eda5eb36891c11334494330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e271df66df2e2992da68c8cc5d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7088ee6e5201f0fba8d8d2c8b0af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfad0496887e236b8763524fd038c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b343f644b43cb80d674cb7a192aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075a886a992ce3a7ed12890667e103335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f750095f982fc77bdc1e5577dfc9c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3513bd4531f66fd38083ac9257e5c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae84f41d3598c463014eb170067b95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d5461230c460ba11b7b1d82003ae8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74109ea0b69b245a89b4d9d79dc24e29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236677335e596df4c77ca762a714a56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971782ec5ff671b36f6701093a5f6d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe53e9817b9cbb7784da7674ebfae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aec0a40e66274cf6b08c750cc8653344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f9ee2cf6c66a129e6b0e3135bdd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7edb0d4b115db0b624633a4e6c2132346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eeb53c2f4ebbd223b660e8fcd4eac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce311e73d6ab587215f0f2b9d32dc76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6402b37896a3a6ef69bd5e2c990061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d54f40591248d445821098fa96aee3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877f163a67c9cff2fd48dea0c4c004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856000288b1cccb0beed6eaab45b4a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983cd1efc8c4a29a026c9ce058cdb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b235aa02650c3346fb2b9147d072344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394bf66600c4b5a7885521315134823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6c6bca8595463af78d6d28ecba9b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4df2d353bfa61728996bbd506652357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8fd0f584184619d99753faade35a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83497f78317e6374abb9d869d6c45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922d5811c1629a23debc833d460e01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1761240eefe51af7a81cc896c5d982361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315aac80b53280c79d9b7fb0a621a31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d599e88e8510bf9777fa257f62aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c02bd17617661ddc9b5033bb96a208364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728475111a10f8fc7a2e3c26fd8871c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae0113322bcd545c6c94d4b676e84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f606165d09f974e3a48df045887bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a8ce3919caec3bcaab807884065c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb843336862df6ab6bf766d5fe774f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c49f1b2acc34e0d2893eb6da3dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379334a70e77f5c09ccd4007117ce29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160261fb3ccfe4ff46710cf12b3ea9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a33909c7574e2637edc7e2d91cda7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a36c58150f03f0b0b16d551ff29b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3ea78c94b9c2d55f073b248af90f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed3c25813a4aa95755d53c41072bfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c976080a1e0c92b57b9212f494bfea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbe7286e737384f8019e0375cfe507378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a77e72d33f2c7c0069c87b0db6c38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679200acb08ba2b34b3382932b3ab4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106e3409a9aa1e14a666403354f50f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9951d157e3d6291824bf7e77c4e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056bdb001a059d2360ef25d67891d9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a8b7a9c4a0916dc42d38dcaf8e613384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4864fe28f2f4010a1a37a98d4dc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e47f77963a0941e1b3e756e1ddfd18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9100dbe911c2658723eb06ffbf0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c84b43c08a2767b18fc1b71e38ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d9d022fa2e6fe4cb355e039352a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe601a409cc98ddf7146518c7371491390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ec9501080523ebc7bb5b55ca35d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617adef0132b02f6ae515381678cb916392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8e3b53c880973e83e551173d5972393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a626b57cfbbffc76b3f6b0968641394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdca8d6b8f6b3d0c164fc51512f8c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4a1868b985043ba909641ecf1832e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16f9207c82adde38eecbc1ff8a5fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd114c7cc77555fe2ac357291403409398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1437edd8c1bdaf1db0feea798fe59d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb18c89af4e78bee9569a2d06b7ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1dd4789b4bde4a96fb486b021b94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d9794a903d419495e33f886074207402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e47b634455db08bfbcd7977e6605403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65859deae28956bf7cce1251cf7edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43da9b73c50c85492f885d1a977e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe89586c706b2c1e23eab40784b32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0f8a0d54ea31e16390d5a4b7ed5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b143745221db0866ec070f76e243408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb047f1fd52e328c39e62acdb6819409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec5a948fc691ecd783b0f43640c61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d05436ba37d7e36bcbde2b2b64643f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359494e512b639e1d75371d5893a903412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4d1c0967a8bc3c5a96dd91be4b4cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4759a92af98548e585e552288112654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309d5067ca84eaa899e5f6ad46b20d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8376d1ae9458545e94ffa2c11d37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c61b0f56186f9ebaee0b8d1dd602417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1ec3981286eeedc809856e98a9f0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce7a72622e28f8fdb1221bcabe4223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbb4b09ac84dfb0b5c0870dcccc97b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d414cd91caba64b17ff848b401314421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd847a273e4e9fb20fe23d865b849422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab6783fded1da023aff52a0217bdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2779ed7b5683d05c02f9c8d2bdcdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d57e83c733bb6c724367c1acf1233425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add270998b3bdab0067616c50d25f32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d48ffbfcf0d69f1093b1a5ebd25ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1355fea647d699a10d8a697b120e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a9789d26ebaf8547e831d09d5d3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e12fefec2981dcf1eca64e8e90cbb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aad9ee5fcd1a489c4a1304f59a68d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5129a9e8313ef473d46d5c92089f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187dbd6f468745f7048e7491f861d41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d038e6d597b497a8d52fa843c7b3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae8481344e99024bd37af764127d29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1a8098c3e19c4233c17fa68b8e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23717f3a96732ac361df21f502e7596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89938dd51ac2da29dff47ca15b7ede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c482b065d104a297dcca8c849cbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc914350715a030c8acc497ccb520dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb7cd85e6dfd8c6e3e69ca00a73484441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e611a0f7e5d48899d0d352cbfe97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb0227ea48f219af14ac42b3e7a96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65001816fd78a4290ffc7de16a7024444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82de210da0a4cc01b43c05090197d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c53641f851d6306f1d568d6edaf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4201701367b6da605daf5a8546a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eaeed89fd67e3ae1c0404065fd9c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188c013e331083516a40855b10cc3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe08295f41771db697e4b2fd1088c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496045f757853577ae0bb4f8bf324f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e12e462d780a65534b984e707df8f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087820871af6770b143d486c0d6169c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dba4ff9529a96787e5d052b3136bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cb8d7fb72eec7bfe484600bb68cf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904b401c6bcb25a3be9b77fb8d4de4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500b790eda86da58ee4372c3043335e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ad2f102c56065af0e961cf302fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274359df5063f0795906f13727b65e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36810931efdb13ea5e41828a3fab7a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af54a739e8423d890f9313682d2b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50820086ff6c14bff85f55033da11e43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714be7079182e0c25900c39e2ee2642463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f12ccf2949d58372661fc340a730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e1a387f237b845bbd654dde520be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb73f1ef57670bcc8d945b4813a322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2326027ed3fbb9023f563bf4a04b823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558479e26a1e056c8f69729633482fde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015c566c2a51d0dac96fa9bf853b330469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63ee863567f61671ed0a458493f20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd19a0af3739bbff8811180d3cc1bf2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c1bbb69349eee840899755dd448d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470dcd911b2ab756058ad7e55e9a953473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455a305cf2aba86f87b85e41cdfa64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324359b11bde3786b2df6c2918df65f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36301fa2b6145ccff491075e1688ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e456f4f670f3c1c537ed86bc97138477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400686c51c08345d9649780a501cedf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edefd14ebfeb7260b0ed89d6c4fb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2b453b7b90ad18c9c5fa469d67ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f82f325c317e0f127d1ce1b8c3028481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42714b54961935254a0097f347f2cad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31115a750de8a07c0f747da8223ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb8d777e399d412add27897d1b4d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6062c484e30cee98d3ca51d72e3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653c048f75d470c90da9387f8cf50e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e078cd290f68dfc0f0c22ad7e8c1b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf5de66774289cb2206db1844d948488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc321204eed97f9d2d8d4a5b7498891489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf93ef9b3c17baf210e768ce7f504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9bf1d11549cc4e8421228050e1da9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0abba1325f8984d48cc4c2a9e4e3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf146c888440fd579b2bf78899f8809c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b14ff2823e59a5cf23ed4e87f00fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f232bdca64ad332a0e74115f137a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad926f26eadbae1e33b75f366662ab7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66eeabb58acf259437fb3c4113f19c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f10da3ea382418ab899c4a4f52b32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2edfcd57d886704be1af4e1b4d1bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97415eedbfb0915c7e1728ad8bfc58f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2e6622507535e3f7447ae20f2602501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087f1f0f73765369f0f8a1b5388407502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48414f2ec20c2ab8fc4eb63d04350503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9dcd44bd087b0c18da5ab43ab312504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054de722ec95001eff95a55e5c88a88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf4ce1e5c781beab035c3db2317e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a08bb815d8407c162fd4dcb615c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdbc40e27d8d1a5f5871b8179117a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f399ea845603a73be8f40663887a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0ea3fb59be9c36bb350991a9e7827510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019682be03e1fde63a04ea1cdf975b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521db4bbff1ac9784ea727991444a76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce70714bf4d658daf03981b15faf8aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06617e7798c20c8a3cfc1bbd1d06a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b5c7760622ffa19cea8c4aa6bb7eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ceb3af5122abe5046c124c983912d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cde79a45584992b224c42c0dc8268517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee678e0b96ef6d8adcc83553b29e9b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af083f040a9e65f26e3fe785494e9a30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b67445a1b61ba8a603c058702731d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3e37bd18d56de7a1f7dac9afb6b4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5c611b64da709e7958c95ee7b784522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a090799324522ecf145c97a0877e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0edb3f02db714be441bbbeb05d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be4592ee02fae540eb3d3a8d43a01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c41880160832f2119ef18f6d13e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce5fd28fcc6a7c6ef3690766b805b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb10839195780971001c70a19b14d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c842a67e7d8bb37b2cdee9e8abb505529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2fa48cbbb4da65d7aa898cb239949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140dda8117d9711807ac3ce99f76a65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3307accd6c2706e85f7ee79591655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120db92b92d731a747743444d9941d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f60e4ab74df61f90d6721ea44c9696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b0f44c61af6665b86756e4f6258f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032060e8e1f5d2781f65440673a9b50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb94e96cf2a4a88883419bf1280e4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9c86c28a854d9abd9c1721f608aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a94024b908b10fe9898cb7f3e65e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117828ec562f0db005d9f732d07e425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fb7b7f265776aa2a8fee2af5e62e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961a6418ad997d754b2584c30efb056542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146b3a20df6ab4a9648d4e1338925e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d89558e2803d4f6209bb9af46a766544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639b7f86e58cc9bbd60a653cdb318c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232189ea4d0ea3f452e80af84c17b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f7afed15e26ec1dde805f1443dc79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123ff8cc0bdfb5464e0d2c81f3df666548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89787705b549bf27f245dc5d381cbaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac2c16dc9657d90e4fb9a7f8416e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604783780e61018069e7d73798f149551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b546f0134e3c5b3951c14beb57368552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043958b4e88cd4458e31890d71fd9a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6987a14a5e3beb019dd7a6235001f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2db4f5a73b293aaa5951bae78c1da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da9eaac319f3dae35487dd52308a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34914b464b9526e468ab515dcd9bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8d93d0c8edb20ae4fa92ef21c990558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b1d02839cfe084393cffc1170e95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f9a00bf15a882ca28ddd02878a58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe208567a2b6f35f388948cb25a76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d06a5747d970c2e1898e70641ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd127d5c8e38acca600b65fb64f1b6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3cfa7298d7f177099fd184e569a09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e199d4dfed07aa1373c50cfa34740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0063057b108e9d02c1197efd856f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb0fd002ce8c558996f0a9cbf1a99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49689e3d5f0e51de1641af95be9701568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c3c6ec95394328309e0a8e0d27770569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b930f8c56d2f3186183198fec54a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9041c30a4187e8ef96e0b07388a0003571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1ab22da34f223412055a92a89e43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3523ef5254320b87baf5a356836a17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe45e397ec270c95b826f2ac8907e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c16a9748f345a64058cb9a8de690575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125cd872730008405c3d7dde31dd8c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcabf974dd489ed5219f568eaa8a6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ebaaa8e18f8220fd31ab17607a5c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a1776011e3c9175b39a2f13998c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fb3f3ac93da635f7149d13969328580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d0f118f669f2f56dc0b55fe9d57a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f397b8af37cafb4edd39120faf8cf95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94514c00df613e881d92477ffd41c61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa221bd01f1a14b2bfd90edeea05403584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38d8158f56ec792d051faa19e643c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9f15d21ce15e09aaeaf1b65ef192586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b5f9fd1dfc410edfd0eb3e01b7a39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe5bc37fafe73b7ee48c11c8a5a1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef15bdc06764058d3e4d6a5dc48756a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c4a880c82dcb8c5668503de4ee42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ece89ee35d691c36ec0a38df9a5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cad854fb44237cf7da6af6539edae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485f22db6e3822048a399481b8ace1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef604c337a884c66ccaf73ff4ceb29f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1ff78dcaa78f342ea4f67cb6369b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021108d189efd83b3701f3df87c5743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf956f30aab29f2bb7dd4017c20ba9c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b31e45f9fd2cfddf12fc18098535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb0836fb08cf6fd22fd2cb3e2903c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f670ec5d28c193cc4bfd1b210bdc727600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c92f0b49be0dffb25b603529ca2c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b7b3d72c783136a930013c3fd89b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2c31508e00c1efa33db52f3688fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa370c941619f45cacee17634555f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2188316d4ffda9ef75ee2e30817e0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841504299ac905d4bc770eecaa1d75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b186c20fce15cdacdcfce1ccc1c6d9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b12b37f42aabe8165bd173fbbca4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b95001c2d8fdd8762ae67e8021165609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714360e9e71f5f18625763c62d8cf90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36fe2a36ec562c90f45fdab019db52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f1b40a9aaf168d34028962dbd82d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ba826dfd759d239c6d899b8c362d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d33422a260cc5748632355d1bd110614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd32052cd3d7d72b4db9f099cf5ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9c544021de4654aa4974e1dc3314c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf27d3834b74ca7ed7cf8af3d0ab4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c5555932f23add479430dcf07813618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af7008dfa47acd2155c475aec8b03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6793cd28e75f69b7498b84deb28d1d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b603f3a2e5dc5e49a79b3973c32e30b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3faebefca92a27751fa931ed4ac45d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24a79d0767efe2c4834525b5447ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574a1877bb2b4447979907acec3e1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7195df6b833021b0917a5942384116625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff2ac16934634e85b6844442e801f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99e454ad8fcfed171df0553a7ca66d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df740f986a09354ac0d371923f3807e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28976acb20f631928d610ac410f0189629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02acdc042c200319719613c1f20e14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d54007360691eb7b74ddb31fc8977631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29487ec5c486dbc435c8bbf10729a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e8f2d7b36ac7bd6ad357ef1be7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4708f303585435467e4ea76c9ce8e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff343554926cf7ae7a1b8e4ab01103635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd050af6eb57fb0d3690898dafdf26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d5bf00ad549289552b6dbb418b43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03347edcc0463278d5290556aa0e4b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc46e9d48f08bcdf60845b422411b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8273dda1177586b9fcc112c8e6432640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6ed08fb00669cdb1603772fb7caab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac1ae2ddf82136e0bb8af8739e9340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b7c7ad12aed63787e0e72ac06e34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56ea3b9a88fd6f9353ae22bd1cf8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375f993362eb0f7fb85dbf4143ef18e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e2756ca60ecddf5c16cdfe30f6d49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38e0b5f05db025d165f33767e1106647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1d9fcf5f6985a525a4301f7f6ad44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6bc00c62db49a12c3fe374ccf106649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881891878010b14e65f049643e62d4a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56a050d31aba6844e983c19aff6d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604d896cd6f867fa72e6b5d3d80d05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca3d64245cc8bee96c6c9843d7320653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9439aab5b7225ad8de798d1c2d91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073415fd52961481b97c5be3c9a450655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba47f89c82da32f36c1f3f06442b6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6a4aa3207a3c73c24f1c4e093095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c5d24c010d0908d5401935fce5bda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a853887405628f089a4d1e5b065f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16125bcbb9ad9d8e136fd8502f60ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791998d84f5102b967d5faa7ff2cb48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d31372a81fea8750f17191052d408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6ddec34467ab68febbd38e12fe3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20571d9f6752a4b1f04cd02ffc0f0320664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62ae13e9e193cc73f5bc700a3eacf0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985007686db9ab27c113dc8d2e0ac957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95842df23dbc5cfd3ce7c3f040717a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826ca720f5806e2ae6174e92968dca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4074465cff514c105fc130c654fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b6b09c5b0179ca73bde44d53ff11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53b56ca4275104511c78687a4a715671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16456e0248b9060c67b80f9eb30589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af472a4152b5fcf9ffba59f2d31322673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2d43d1de4bec41a96daad9f17513f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d78b7613d2a87279dd1cf6152e57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc6eec228ab63f10ef2d29dd348eb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846ac30bcff95c8f8c7fb555d8e2cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b05802eac4c7ea1d699f3082c8d9c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>