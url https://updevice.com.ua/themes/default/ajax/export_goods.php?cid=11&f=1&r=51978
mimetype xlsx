--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f0ea63881e335f1b57cc44bf3412a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4445ce94dfed833892b5e7b1a5d7782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e980e97ce439cf7289b033ccf99593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed13dbc20237325fe657be49728b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee062a3e34f0bc7a9524fa517ebc4f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025080477357781a075546aa196c036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790401353c82ab020135eb2b1788c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ba9f1798bde88db6a42034dc24218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bd5cfbb12a9cd309cd8c77a18a9b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3bbd8f958de2495a96944254ed1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a5f67d83b635e43c7d45adc58d4f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cccdf36394d9426aeb98a27343f8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a75fd910751c0824721e8f12d29d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a878d9f38211ef3df19a4c7225630314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb4b3524b2bac74297a22859cfe97015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad639a462c9735fcd263dc337f5189616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665dc8b09cf31a52d8560db7b7b31cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdc9b6be249d0189902b439f1329918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d094fa87de2a1ab6bd135b3fe053719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e7d95dc3e9b361fa71c3dff8924720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5749da13005e15ec3e0e82281cfccf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edeb17b8e0b8849d4f73e52121ceb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7d28d22f2c7af4c67d1037756c2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eecd3c480ede5d29e6067eb678884724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311bf1609e0adfa504a9edbd8f823d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee448d05edf1d942e5454e818872f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c5862431ff87e4dd65c4925a38d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed6e0a4489a5c35b86ceb6b68073128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f3ff6bf05beea47fc09f9683aa8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b289fce739cb26c5b3f34224842230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767edab2b1ecc6db0d0d7cf3597ffa7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e014d8a18c1fa8bea61f9185374fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383923864fd0c160504eaeb7d3de52e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7a8416d65a082b3fb77c9d05964234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217535c2cdf6ece17d6dcace5264190335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cff3e04446cdcaed2c97950ef757836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff7d1ca24256cd7d68963e33a4808137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22f67d468b40ea903d443e980fb2ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c564bf695ec74203e575d55feb6cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f4569189110edf454c33d58d2a9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318d3dfaa49b65bf92e24b5bba2043e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13d30cc9457fec08259a0fe48b90342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107eb354269f7ea85b40cf9c839ae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548cc40b6c6f42091b4767778bfcac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef776d300f6ad141ca3bb18dccfb0e7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803106af20394b2b4bf957ef87abcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4de0c5d64b482aea1ba50e857a32547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9e2bc5f1ee0f0c4a56324076556e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c784bcfa272bbbfeeb71452f3c33949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e1a272b41054addc52fb12384bcff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f6e9ab4698c4ac1b427b9c936b09b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9d6ba498f8b5e7acc8e47f5d3c6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6d7507a1b76cbf72504fc0adc3bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff336755e318ce3d7a0c859be7a48d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1a78ecc468dc66c074bf4f3f959355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bedf9f5c15ae270c43f554c395d6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70d433f01d8488052250d8a80901457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af416c2132dd3e0f5ff42e900022e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da4eb950fb1dbc7e8ac7716cf8db559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986303e7217111c09566218c78d00b4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a9c3280c9813a4c454deac96f35a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d708193a9443178a171f08e522a10662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1850c2a432b5e2904ff831369bcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7518488e5a7f8b67c5c5939b8182e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721663584f6c319c5b9af3bbec5d9eb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7bc88a25e607015429dff032ecd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1538f89447440ac036f4e8421f4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f016ecfaf5d432acf8d8cc7ad12168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a28663eb8baaa4ee2d78bd75938469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126bf2bc1574bf32f7880a6cdcae79170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0a829199d96b0328ce3f66f99c3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef486670f1b6307a8be8680bdc4f68672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e4393d34272e3fa6adf707190c2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c02339a0e32d0e6287f878c3be36174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8540bd351b2ecc4de6f3a0a6057c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5e76affaa2dba2fccc363d93e9ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce5bad1561feababd32fbb36ad5c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c033d5f1fbeae1784dab8a6e1805e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0dd011fc05c58ee7c75ffc758fec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fc96015d59c85a2a4db1463c4212580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3105f4688bdfb985029bea85ca55b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249b2f400ba74ff3ec7483d805e60d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2937ab2534a5415ce64c75d9f49940a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085574ec87d1654e895c7f6142f99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93ba065b44e324fcc03b81b0d250985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763ad2cc0d03bf9f50d5acc1fa6fbab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc50d4375cecd1b86f23363d76a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b9fbe9da15e7c47407d46e92306dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871754f206e3586a6928454a01a28f1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa6f00a4a12243ab2902b70701d6ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea165a5f8045aa1d0b93e965db035d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743321647b4dcdf9750debfea860889e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96b8a5565b902fca1f1443410495193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac06f3b5de0dcf63e25778318b0811c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ab6a5e547825b5ab106c7c70dce395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c53e8c1cb199ec6fe36151471660996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a3e95c30ccae5d0159529c8ec345a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e20d6732c71c7d7ab1ab495b89d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec87b65888e39a1dc744f8c18481399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074875ae056bd21bd1ea40b9d7869d2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ee29bedcbbccbd5dd875bf02ec7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109cb9ef4849ba576757a844e45cf91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e82271804524ea8793317b2aec61e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b66bb28a271322fd53b4862edea0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda9027907963f4c0dbe3568a7f7d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd35e9a6e120e318021b6dca884018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654f03b79a13ed3ca5c5d16c4aab93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c52faef35495b50b10f99a870b13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b839d598d1eba66af4bf829387cd5fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74f5fd81e94ad52936c3b4e6d6cf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df21fed291ff6d04e72c024166aff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b70b77c90543ba84b6a0dcad1c507112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0f2d033ca8cafb1683fb8556449b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f008ff3e6aa4e86cd14406552aa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d215e080ad9d75421f873fe5d3fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f882e6bd296dcb7e96ea018782cc42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0818d69b4f086857267bbd54417583a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a929bbaffe423d75366a05d6e161118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635788d917f3c07e054cacef15215d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf744fc791e61f6743d392d2f1dfc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357646153fa998f5cae77a52ee47392d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a210e9d1b723fab5d0a33a696a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dad03b3d681a4d360751005b053d69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c96931bc114ae5076f27d2660f02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef25155bf604133e977904324bff11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f57c5ef91a5e9423a5fdde3dc05a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ebb958e1ea303951eaed17078f6d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ece9a20d7ac00c853cad5c8ed367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610439c2aba157f077d7818f4415ca6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddfd3f7e2493e1aae69402a8b397fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05c1c3f9b55e82a037d42538f4ed9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a3c247288988033b9008d2e79b75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfe309130b60ecb8916c9c7a5f578133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139f720a15bed00a3a1586bdda2ef98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd74c99606a10a0b69cb3a233a0b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb72293368ca1a7b9362cb621fd55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa9f78a83c190c52b1e368e33871f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d372ace26ed650c965bae7ab9ab5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a4f3f3ffe5dafcaa0eeb198a66370139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006871e6958760103b9033e8343b0d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bf093babf5d3efc30f8f8908db576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805abb74a7fe8d15453efd54018d8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff1caa662c0bcba1ade4fee1652dd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6fbbcd2d566dae2323544ca2e4630144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1921761f06d0a285696dff20008163145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f291b6ce247a8d41bb90f34719efed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e8b8c15ba840c4c728cb70d6f176147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150317550f90ca00df1f63e8f35cd1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d56d3d39d6e725e28853685a570fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1012730724bf88f547fb09232245336150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8497ca7ff3b85221c61d4441ef512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be1165e73b2dbad6cb820a34e59f2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda966976af67ceaeeea40e7f1ec69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a87381acd217a3dc658cd172a85623154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e5c3e2eccd1a519fb49b2b3cab1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204de80c2b2cd1f3dfdd92e98e0cbd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe560ed5d4dccdd8f8d83802a92fe4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b891abfed7ae02b11a97aa670f6c30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7f77b86985f22a84582e5b594573159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fea94206a456a7d3f57f410a3e587160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3a6430ef96af69074d9cbf307bb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a8e51d9da556ca66c997447a899fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0e02fafc9c197d52f24d2d380a9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b86576ba6d204863ea69f051a12f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd632e12947c7e4baf3d2250d67846165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af2a8a4a6a3eecb04bd1d5a9d1edc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae8bebbab49f46a3828373616d3591167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691238d35ef99174f848c0018fa0467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca63c9cacc9ddab09029f18c2d6a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60b90f3e30b1b895d70a499924f36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ab2bcab579971c0edb0ecba632738171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b009fe9f6199cc381d26d3d661560e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff43545df8383337397e3a08c1542c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad18a65fc2df5c77a0db86aeca2cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8915a9859ea14f9e7bb8bd25bf718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926045aa3f7ae5f37ca42d911cb245176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47594e2dbde13663aa43a00543a64f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313c6121670122d907942223c9f655178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b533a9ec3a4b206f10d1e5230e49c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7281f9f54a6aac362f42c495b6067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c1d74c4bae3e73427414288338b04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe653a0f861f8c559e63e047d3416d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939688d0c585053402ec61fa52ce704183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373820d44747068105eee5dff664d96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7513567a0d2c962cab7f8553d2ca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f55a66f9a9680b370af984c567e41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf5ad2f149647d071e6f5779013a33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbedaebcb4f8695218f04f2aba6965188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9c6fc307ecf77e2a9698d35ce08a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4d0c6b26fe813c8f921927104f15f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343e58efca38fd38f0bafdebd503b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1dc053170c2f087d04e3f811cdea3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7705817c2dee3664dc383b460c8dc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0713d677e94a10f1ef47557366772194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283d7c3850f3890dd09ec358877e39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4e9808cec08bd4c71d95809e1c6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d887725f35681b6a946acce9fb5003197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf6f57093a11f57adec831afade431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2c03c7bcefcd48b2966b0e7dbc73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a9f665d02b0b58714dc66f21d6c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4a08155801e689e0959e74a2fc8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb429ef38c8c224fbd233856ae90b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e6f048b3e82da43ccd0c50613d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddfccd398f675b0d86357d04e46375204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39a6738eb768cef37af62cfaa782f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072fc43f3ca728a144e03fc84c63344206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9632a2fc18308d61f1176728f7a5aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b492c98d2f85c93f44dfa8540a78dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a2a7cd539d269f919c6b235c479aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb882be630db8ca8ad29bda535f5cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf64bd264758482d8b0b3b29993c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e158eac13c893fd4bc720a21fbffe0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8a8dec48bc2d048484aee933e501213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ed1cfb0f7f4772a3ac9c6600d769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae0fa7c8c386edec50b4437c02310215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca7b65491d262ea8742d4ec98f38c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389cccb149f254ff2c281a26d75811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e285f55f29b4c6050b937582c973e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff4febf3dc4418b8089960eb87c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c723e651dedea8f13379e00096137220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a770c3b87561aca05dc5b6ce5c680c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9933966830ec835f0d86e55da11154d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaee78ff2a31e271203a8559627b8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13feb80d8ac125c870eb2df51fe1dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7001f2545900148887ecec56dc8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5595ea482f35480976ec8a502c6bf31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2328bde2a73e4e3218485e60f6c7b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716750ed94a41cc586a65d1c87cfbf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd08fd1e837b3731c91456dee9595229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f66d313171e00e5d3d1995fcdfb81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db79f604089e150ab2275dc6c67f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0847634b5922662e26475440d9d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b3de65b6bbb75aa457f18c60bfe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd70f77aae26e15d6bc191449645bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d22e9f6d53f12872cbe274ed6a21a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7174bedb941010f786cf9157e379e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d38fb4221a66df01bf655da58637d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320579df75d86391f2cae51b1cd0e592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af2027410daa43ed8e26ba3437f9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b31eef295f48295a3d36002851c7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06b00be3b1abcd2b78f2a99e373ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e38d8335ecd257bf0f5208de47df7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec212ecad39d3151c2674e953efa22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cfc2183225c8c1a557321f3769cc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458891029841c08b212f6b095ca9dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df30ea3d74e7f6ba75939e147e67011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698d5f5df2d7bd8216c31bd59e8796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66efc09aeaf929493d8caabfc21283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098091c580bd61055ee48c1133ed761249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc2404693524959b549b2601eb798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96d1caa5aa6fc55afb36f19fe0c07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0a609686eda33f24a3475723ab95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751145c8e5d51b818a2e5354da8b36a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800bcab2425627a173a7c92c5db3beb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f114537dc68038e5cbec7bee1daca5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a30a6d89ca3a23a970e12bb5e549256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fced0db1f42a80bf92e6849655ee391257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52cbf7b7d277bf7074c093b6cfd37b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833db0485c65c7087902df702a2d30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b721193d95ce421626ac532d26cab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65e643262493e145f04eb980ea84b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549c247bf21f8a1256c743e5eb609d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb37e72bce1a597a3ba07c4cfdc91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac780b159f1c511da3d64f26aca011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5f9a6d01e6655cf3a4da0f62186f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62c8ca38c33c05fe946550bcabaac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750dfd4340afeea3f98922f3c7d3bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a433cbd8366db61d3b3c474890eb46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68d979905602f1fa1d4e1d103a76b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8fe890dd8282349eb4f6d8827806270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a8b01deedf1716dba9f254434ebb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270d96dc980d276a027e3e842fcc05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730e9fe636c487c0feeeaff383b563273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a73ff77f346eeb2116f673e8219cfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e60ffe130479896ed0a64eeef6cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be365623cbe5140eeca569b370cbcba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1affe08a0b20717b646c95d78bd40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d5532abd41c8089cec34c53a9fb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03501b36285b9d879d06f483e9fdcd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082930bbc57842413e98b9639debae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c423dd123d7535925169b26aa947281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b20fb7b327088cb31e0559952a3c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ea64fe25c7cb5d15975b46643562b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7e8f7e72899f5a1c158d3dda7c6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff879cd7d53bdde3f16dfedba94a66a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055499a35c3e1eb9a8fb05f9acc318b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2117190dbb319d6b4acee121fed011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cafaaf0420c13e8992108021d3ed8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a50446b59902407283d75302686a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50fc444546c750be998a7bfa0c061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08718ed1266f8e4be6648f5fcbb03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629ab6403a13ba177a49d7970ac353292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fc5b9ca9300281627f8305565c9f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ce23174de4a3bac3ffb9644a83b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d6a7b8e9b718c3ae390cac753081295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba77ac5498363c74f3bcb090d6ead296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff700504f76cffefa718eb0264dfb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cdb2b997c1ecc5e2aae7e225864a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a06e1bf894b4debecad6606cbbaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac3d93e61830bb4bcf4633022b1a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5164a958b71dd7110b3b28873322301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e1f07735f0fc5320b034d1c63879302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff3f6300491a99b00afc00769e125b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f54c8f5b31fd9bc8a2e88675b747c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d9f35c263e3b4e33f99d91d0fe85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c49178f00b9c7d44d3828747836f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f84b27d076d9ac203c580783dab20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df0218569da76d2f9d4c282f20b4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16819c5839b139077642bc6cfc3bce72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf533b33622f5445deae250af319c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ca1bfac31347138841c1cf7eaf73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960a450b91f3bb0fed17d649b893e65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c01619658a78e0841cb5253cb13b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5763d336083006215b358d2be725314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee31fdede9df931c9f8aa03cb5322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594073297ea1d4ce49bc4f5f4922f04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139705ac088cd26a21cfd807aae077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f45881cdd9b55242901c98bb9dce4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c148a5a22a90e4c79fa2b1458f6f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9101bc588e1b085c4b2d5e49d1220e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14755fcd87d9a556b83b94f11ea2eea2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c917f361567b3773a8f32da116c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9a11f1cf3f7142d4d56b436c4d6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d8e70ee201f9ad83162c2158fe08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260b8f6f1657130fae93c8aaaa1b36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7762f10c4f40213cc7b966c203d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd66818b1850a9361ae5b65af49fe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a34bf021ec4552ad69faa6848f3f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fadac95cfa602f83af96e870d8e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d93b65741a0c99828c4ef5b679679330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e848c56b542a4104aea6248ab633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fe87b14b579dd8e3a7f011841549332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749d177f30f3b640b469ee584be89d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547bfa8e0ab9cb2e848343378bfbfab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb6b4aed16bc7c4cd0d54588293fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c704ee701ea9a0d5a7d8cc0bfdbd1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a6a0791f75d3ec1ddc1cdbbcbc0c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e059ae74a73742e71a5a1d42cdab67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7d65354a03956d3927eca97a22a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb586fe89639d29382fdd48131fff7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10239cc26233302b5f83b7c5955b3a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c643995152df6d24d6d6af8ada406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa3bda4ea6b7a8a904ea39df522fe6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f0bdb8c43830cde737912e4e96f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d921de53036ebb423c6003b722b0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154f670985b77c933ca78cc219c7b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec0d5cda2c83c8b25690202caffdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678347c7bef9e2c600aef44bee29917348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260860868ece65e299546127bbd23738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a9e9182a71be25095ed08ad992093350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37aa219c95dd41bec94550de034ef3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799a75461fa7cab42d1523e5bc9f0f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f76c5369876870219b6c53c1e5277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856c46cbfcfbe823e5fa090d89b6de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed93a051a48ce8f52b95d4d791c19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ca41c1e5cef689700999740a197a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983e8e856c8ca11cf2f71abb3226e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939acc54cab0f5c507d9260fb71a444c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025967f55dde1b4da0d271e47dd78b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951948e830796aeab9f4218663f38c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586ae248a6edd19f859f6b92cef389361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459cf3f906164cd5b6574fbdd7a1ed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf65b71f293ec9f5e184362ca1cc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d3b0aa070fe09c144a986357b187a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c4e318adde7a6a194ff370b03ae1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6012674d18e93466c19035b2816ca5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997f1c37de61d657e80c081ef162d8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec542247d603075532d69965001bcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ce39084130c99fa1cedc5a752448369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d2e4251ac0b876134d648baa8d797370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686093012e8dc96d5019d0e7b42b633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a538e454a702fe4d375144dcf6f889372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e94b58e0b8767249f85e98ef4116373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1bc40b92c51ac355ed6bb89e23aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d6e3d1566f30022a33308537bd45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907648b73b96f5206bfdb9c4aba2bc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ee8a53232163f6051ae71246b024377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3dd3e9d14aff269c21c84c2d5902378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b2f4a1d213d760d23ec844d2aa88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea96882fd26c6ba0265bb2f9efa18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a143aedab222caf3add44d44fc8366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d4dbfe8ba5f27c45a3f73557bcaf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e865871489cbcffb6d9afeed9eee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23fac5ef16cdf59d62fc35d5adb12a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9136b24fb8f8a554ca5562f8f46f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c298be8a6c157fabdaf4d429c9736386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2ef93e7281823204f34dabb29d54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db434ee1b76f9787172913adb4de36a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083048288d3c4989e2dc8559d3c6943389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a87b74073ab93d3b5f1683f4ef2f00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb9b8dc04775c274ce7d285fc9a9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a57ee42dc626a3a9852ce099aa743b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50833e8d5882d6dfc1ddbf174f89f88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb836cb9cf008d9f7d844d032453e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f7079f8ebc1829e6a1ee4c25b6cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb12b8cd49ea059d593d429279401396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cbaf7d15d308db1eeeb061d143f55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2102aeae34166588668b914fcd16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c66359c803ac51595cc537fe3e08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387d11a04c3b88628277b7843b9669400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53801955c9c88e3bf03c606ca08dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6834627c6d37fe4d1ea55c26c8b40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125748a9343edac6c6bba4501acbcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90765ce6330e5fe7c04a3446dcb6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb02bf9afec7e9ca98fabb79021f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d2874825a8a13ebdb132c84c0f17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b989f5db7bb520fdbee1af73a4c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992faacd1971537240db3a3cd828e8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf09a2a737b9f57fe4329704ec6607a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ea0b3a338881abac127a3b6e1cd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd0e82327affb5eb47942839b65d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac3e8f2434f42b5123177274acbab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad2c2aa0fa1add2fdc7c5524f0d09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d456ef39487821faf65e9a9aea4ad8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8b3dd6339ba5e99e797615c76985415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244b568ed5cdbf7eb0171287d5fbe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b7c3883d9bb73028003b5d3d5f56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd4ecf790be8803e95af930976430418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8d7a99352a51ae3d9b17406d45a81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef0a23e2d7a04549b64d8f811414b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a057c8e5a92180cd951794c80121421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265e658f92437380613a97c3071d25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b80bbe5b7db555a65a160ba6d826b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d07ab0a1247679df11a8d919e893f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd53de5c7beb0f6dee072318d0c329c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac15f2e1fc5f6179072830f87370fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5bfb566a10ed35d0e35812ea058f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c272d7022bfb427a7f5d8d473a5fb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf80109d8f33ad294281701774d58d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94cbc5f882095905ff76bc97b0362e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e64e3700fbebdcd9a2448c41577109431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00090c6217084c42462a22a02314ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f69b79062f98fc44805f0a42adbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb5d6d794ff88e0df12b8a93e6a646434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060f1c350f01dadb180ac711100e721435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25fb12e6f96ebcdd32c94581580b4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ebcc1e6aa5fa0c323f3c534781747437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380973062b8a5e4c694515675c40299e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be6bf0d23cb49e545eae75d0652e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b0e1ad94fd3f4ebbce471fac7a385440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab968cfcf867eb76c312678fb0fa2c7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975bbf374ec01979e0db7a6f3533ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa21f480c103e968b4bd43b1267b734443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a2b09280cc27080cd50cb65227b44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73fe66a1beedd34e0b5f813072859445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ba8aae0fd3c76e7d70e8006b3888446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbfbe6052435bdcd6ab7759b29cd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380b69a94f971ce8fa3426b2c2e16f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98aefb94d5a58129b79df4dff7e5b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f4268c84a512e2065e1be61558ac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce07ad0386b4d14c77a1e1e6c68de2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d2d7779a7a6dc37828bcbfc28530452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b153ac31ac0aec91ad75fa822ca9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d732b487e65b211c19df7202c1e579c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ebd3f90ff51c073d5ec99111df8f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa0de8f2aa3ea11c33c8d937502a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95edd666f7ad2053b21c8693b958c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa505ffa4b07101d303d1b0a2d3510a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1454d9978e08a8d7df57a427cca6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a94164835bcd62d0856016e39f381460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63dea76f3c6ab198f904b8ede32ec3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4248cc080dc5a7074d3065a3daca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a79ba7f7aeb9704ee78b16adbcb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaae0a3760bd8234859ad9e4083e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55300bf114f8ad4daf9e5440f1e6f5c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d695c74d541aa5dd3e4b4af997bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1379668f59b58a9e0addb079b222fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b90b63e2a17587cd7a9d451282f8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47cec623af6e8db894ed4224af3e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710bae437ce89224ce879fff90384c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55cd2d4e1bff4169f38bb2f5016c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df1d6c731582d97ab8b49befaa3753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa74c1fea0babba0e5e7977e8ebe3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f668e5c4a2b6e295a35ee0fe02f7c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b28a42a4bd2ee2f83a82ce0efa38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ecc29bcc2bcc74d339677561ff1fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb65da4bd510cee089260d40fc0884477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e2008d98319f4e0bdbf996f2c2bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f682ab887af29cc7210081b241e1d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220b903b48b79028e5537976b692bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd370b1eb562ed07311c34a971f63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef41fb1e349c2a3ea6046062f7f2e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25131af97a6ad82b95ac704905cb98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bc215c60d1a724a28b2b5341abf94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d5e419d14dfe5e7463ec8923ef24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e53baa6ca2b0297b3258d65ff9f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9881a0bd43bcc33a46e52c5a6992f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e128e49c959c209145d0e6b82e0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba85e7fe0a9f6df3756d39d053284489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93cb2152ed693ec96eaf75c765e6dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350922d26d073ed6f9e998fa3cade6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f830c495b8b06e9e3c078df313ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd0d734b500834aee7306ee6da0fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eebdead044cfb7691c858528f366e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd10fe03d9e245e65c621c3344b681495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b52e1ff27d5e97ae0b3ba90a3cdd3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b043dc6a67bcb16fd295f41fd3255497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64e984fc5ffb4450c3bf33436c217f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d271755b14a219deb7dde216213ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04282b8f2f4f5748811c0e2707ef38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc29c7eb5c4c95ca18d7a76e60234501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c780547c40a7931e86077970afba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a86ace1710e68670dea0f30685c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0abf987da4c81a74c7891d498cfba2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab0c2a5330e78feb28c9c6b6c81fed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf804fbaf3473f6ecc55e27767aadf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15346b2c0d1f175ae7e532ec4dbf07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8de03c703bc6bbbdb743bb8964a62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8ef5e5db91f10113b60a364a4f6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ba6587b88fda11604b4e68a4f00a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c7feaa610716c1734d7a1edfd586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd6b1a75fe3c25e90f0fe76fca4b7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae1dc725dd92de2e334041d23d4bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af02ec7e6bd5961b55cf72f7d24765514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ae854d8f85fba49e080805371f88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b82a3312c92ea1d0d18147a9fe0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057bef19afc5a86cd3d54379346dc62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882dd0cd18350a4f5ee1a7455416571518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90c8b1234fb9fb6539a4e50262c61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd025e33331ac3d0b8199ef45152c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb81946896a082a3c32519c313f63da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647c2ea4c87743398c2351ceaac05b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a13dff0e6cbf6e75bbfe8af7a3050523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8334c8ce75f8582ea4a596aefae38e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526f03fd702a5a05e5eeb3413e7596525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c19acb1ec4b0a1f8d8e87c8df4c3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f285a58be60257b2373b7f17a68e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae224771a66e535a7bedc1af44409528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b5786e5eeacf7161f1023395cf8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fb8fed012f7fc333490ca334258d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc16a882255bbada74a56cf85c574531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20e9ad07840719243d629fdb93caa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886f71f3d77594add2ca6f27870aa7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076060663ef1471cedc4f2b61cbfb894534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab74262cbcb97752969fde74f38595535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0674fcd0ac4ee7392821a6e9ec693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e922753ae87a555642f557e9f1b43b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17aec06ea3b7e72c0922eb20106aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9e056fdc90e5778488c00a787247539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7c007fe9cc775255dd76fcbb4f44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756fe96e10f7ea49f23be93ee9d95c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14853b764a37159fd081c9ed3c069072542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d226064c775335b359b028155c05822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d4c20e899214d1703c53df28eaa32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e491454e3674b67019a3d268c87e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa9101e71f000ca20f32c6f66b119c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74271440781acffa134acda35cef8a0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aac21d8fc87527210eb68d87dcb9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c15fa222adf6e806d3a51090bd38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f290bb75c5e81cb6d08b333d981b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688c07133ea7eea9187990b899bb27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3219c52752b97452e897c8377fd0d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05ae43d0f38fcf9dd02a039c5c0ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d03141a25aa8580bd0b3bdf3de99d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033e935899911b372e53f928bfe107e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e260966141d06f1bc5718bb6ccc8b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f043b3123d2a4e08b1f5ae10737700557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2587bcaceff209102f30248a01f3e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5da27c0828c0f928b1ec54021355c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4c58a5eaf16f9887ca69dc5414a0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af0b4b387b3e7cbc0acf1e34c3d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b6a717f485087ceaa2eb02c156a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22078c1b3f3c5e80750d78be1d3a08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f739a874aa6a674815227d97b5781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd79efaa87010ec243463bb2c7113565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09afe161233b96ac99361377f63964566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61129311556b79d313011c3b71cf52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d1b7e065b6ac6c5a57b5806e3f96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e855614e8a2d11cf74060c372ebb44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a1ba46a92ee5e74f2413d7af90da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e84ee24b113af9904ba4cd70dd70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c2eddbfecb4ff482890a6a97d736f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac113d3eb04171e0f03dad79a40a1fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a52d20963a32f81c623a1fb68a7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f7579ca1164359f2891002a9515f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7a055cf7ab9749a0d212638997f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef02496cb7e0fa4754f703743d90e0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222df45f43be95bca8e88896df005b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48760b4638567568a97a437dc27c5321579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bec461cff8cbe938843a12c9fc7de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810e98c50f74bcafecc7ad531eafea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f8d821402ce9ee1d37512b108d0c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84d353c00ef034f09faa32396bdac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b21d43b22ac750cf2bca9cf96dbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa79c16ae946aaf4d2e707be073cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280da152631f5185ed2876da9f1e13b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ecd84c7cce57a0f715ecd091398c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc83f7473bdfba4df639538626e6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9fa350a6125c815fed22767327aa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef6fcce467045a1396105de35c82c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a93093d1ddc9ae8df2d8bd05dc37e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9b81abb47456fb044aa9fc03823b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28da04c8c1735c44435e3640f44ff1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177a8c476a2d8e5b9e7f9087beb5c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e85e9d4a423677506232488844ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af56fcbcd7b7a6f97afd3a73ee1aaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b424bfd6401dd97a7839faadc77d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2433ad482f7f96bc6277b38648df1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac954ff5752d4990dff5271cd8ca0912599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e25486f30823018b3b442fea74609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b40e612d994ca89f1e5297553f84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d78e58ee9f5616321b445d1291967c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af3c4026769cfaeb8c6a3f7d94cc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88900cc3a40f95e90df62b52827f4643604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffcddfb2c19eefd326ab9c9304009e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662b966947ac0c1da668f24c02f518606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186936f369f77bdb5cd591718d4b6c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8a1734a9bb9bafa70de5d2a1d5a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3128a021418685e84818a58cbf19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c818b56aeff5ead5b03a3a8676d30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d67e12029038a3a55d42c712e7c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc57dfed1f6a96335c33d91472b7a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279180a32f3828b00c72ccdb64d69f97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b3938f289213a2150e3da0b097bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874352e2991094baf7a79991b552ed1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31137b95f80d8794f08d8985be4a70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b90c62ab93d2a7d259fd7c01c985617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a55ab87a449a04725fefc4ff2820e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229a18b1c3812267b0994814683645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e33d41f7a68e117bd30c1b03abf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2400f8480d92ee15037385f64775ea6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff9affd072f51f7f0a3925eefe518622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72537b81c3bc4920339cdc7daa81123623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9285d94e887e5babceb40e37d4ac08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2958bba977d52e875e3d4dee6d2a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a467050047aa467fe93a77f9185c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c706f6959a0085bdd062e8da51e08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a5c7963f57fd35fd3ed835b0a174d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c076b1e9087b72d34e0182c31067629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cc698e339f0085b7705b120db54ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326b00efffa74e3bf5260cbe6bb60f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac68248b7c7e36149c5196a8f2688d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b77cd6946772502822c12fd97158c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839663c04591e425b578ccde5ada8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b967984a34b751aaa9d0c1fa8ad8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977866de3c47be1eb9dc511600c6db9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ff6dfa3e9cad1e81470b26f0305e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf007b099ebed1e707893846ab70a053638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2515b5106b1b844e0f6b0a68c221f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95fc02800ae021fa34102cc1cf96e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51281f5d59de61034b99d3df8838d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09151011d0ab9b07243cb46171e4590642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4bf55ab1f7e2db903b1a9552b6ec0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36e6b2d480dc6eb58b466580c16f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561bd75b009a362cfd1280789eb642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3843482474974e25479661f7c454c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a97cda726b7bbd8fd548d863945f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6bc2babe1aec0d2b2ef84ddb91f7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1833b54168524a3dc94614488abb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a389bc40b1356dbe006411167dbe2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337724c4455230ad4556d0159dd4e651651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9190df366feefbda630f1bb80bf709652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d14a2898bbb8945a721f7c196aa5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4df1737a4b511ed1693ac04475d773654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc2944dad18fe24b787aafd8a947ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d441440d812544144db37f6fd9ca8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643d98c0400b17a0e3a0fe34b00698657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b451a11d5547c3618ca31059817ee29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1b84f5120b5317e9fb5f08b56ac0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf29c47972f6cb044fc35eaed52e0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f66d1ef7dcfd5a7dcc4cf6ceecbd31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54e83711713fc8b2d99a68eb5058b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc89ccc1a097c35fa418467a02aa95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2727e9438a5f62fe2c666e9d13ff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da81fd84c11f9a6e4a7160c687830665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912860a760bc13684a3a2165d4346044666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7291e7ad7a4178b62a5b029befd366e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bedd3f3b274ca4b220485b820220b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c92c84f3d72fe34fe3efa9e44a14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06a62eb2c533506f0f5a92312d43d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d25d0d6dbe4ad44c1d8062dafbb2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ef15174c42ae3c700ab318039378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904a241bf26f1bfe73be3f43f3d8d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ccbbb1b3e61846ce9bd88b2853e61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c6dbca003d23276603feb032cff79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b634bfb8318d746227eb617cb1db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875eda662d5ad8819d2076558e1ce7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc588ef3cefcf240965f4cd85882c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d22b311cdec9f6c200dd25d945dba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f33dd0991632f160af24b767c4e9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299149df7ff22b63802cbf96dbcc153681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b605196375ce0d709d9b6aac78091682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f62b7ff7a330819555fd270ef21595683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f8b6c7d8875090b23d874063347b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14243aeed70200986d3243369f4bcd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0364ce51de5407c460b907f6d893686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b56f21bf4e1c46692a35a19ee8d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ce90f4a287ebf61440dc4e05e253688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fbee5959e4be9a3b4cd87ec4eefcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793871f1d8a08cd02e56e5cc261d335690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928b76dc7f2406a5e278ba67c5425e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b9424e9506a7274ff88c53b9db00d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a19a77242981b0f146e682d7af6d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd874a38f0db809ced24856eb1f5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa5eadbc0a10d09273a82c15f23f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0921a7c40b85ef9e5f1048bcf6b57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d134fd94c59b93129b441cf8d36244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dc9cd5b67066c0b7d0538682ece41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958dfd884b2aa84a522994ff39248e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de1965d236d5903ee1289e67d1a2b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54dec65496707ff1cdeda9304b7963701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6a34ef499ae0c0a8e79c8f34f16a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ed3c955145d80c626584a02cb734703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f078e433efa1ba8a291ddc1ec42a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480192e65a6b5dd65758d80040ee34b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beac78618916e4f13411bc694bd390706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63f2b022819aa0d62db870ad3704c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab68475ee95cd8c67c6f7f4c150cfb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb46f17eec5b76c6256a0b60b8942709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c799656ab4f46d5b2a439aa98d33dd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8301978a7567ecab4eccf42bb60ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74745960cdc216931ace9bce8873260712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7cba65d028e095898be2f8637caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf22c833956da2758b12a9efab3cc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c666c854378ff60166ff25ca46a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b28a0732729696fdf54bdc36f3bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8b718e7718f510647b15d74f822d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c632a2924a883b10ed89b47e4f05ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da4e7ad627b745c1165b5722650417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e866d37646fcb806e1ad3041beeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e3b12a0e6ada8ef4ad9132d65b2d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add280f296fc91481bc026749dcc8ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045be4c2c97d21c3882aec9bb39f6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23695750fbec9366ced0346be0aea8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb63d1cf68d7ce4b5df743328b5a8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b275b7c98acf0775b5a6f2c31f8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa940be53e979340c563f0d2f80cd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d999f49dcc54b44d8f4e4db1cd6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08be44e7d25cbc3878e94004f0cf2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621822a5f6518abec6fa4df686812ca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7275b6d86060dd8978d77d2debce4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e4b871d134572c374672df73dba4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a776578da6a36f031e3f7183016fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f01942b88f6ea9d156813c61699022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61136982c04fc280a6b74ce3dd7e8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c6e5f9059d89ea1182e892e69229f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d5e5d3e38cf6b9411a4cc2636fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4504d638d1a2a40c1fd0228a8235126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99897ce5bb326601895cb78cc3060927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be93dd1b655d555da4e9cdb12534b9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab867250d1664ee4b6386b513887110029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e720fa61ec20d1e02c906f5d05ae8d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdead6d444b5ca017a2211aacff0f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b511b72cd4072db6513cf77ab5c4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb06f7edea96e79420309bcf14b80d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5860c568acff57d5f31fd15c55b95b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2f168e3e6c320e0d995d9d06a79235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978106424824b42f84a2836294949b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63af9264f97e4504964a16ad3dd2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0729c62df1451ecce4da69e4292538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77d5f75ca6a9f8665f787c395c5f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f3068df4e72917e4faf58910cd6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987b3002594392f5deaaeec0c3aab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76a93afde80574b393f495c7257d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e876b211245ee8e809259406b53c4ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0bc060b853c3a06f3bbf7363361f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757f45e8965efe078d8514771283c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80cdfb093284eba9554bb1e6ca00a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e676d565cc73c6eea3058cbc827e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9912b5d526bf414c1427d9ae5d4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a45708e40cc0f9eeab8ede0c66a5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76da53d19d5b607eb12fee08e8ddd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f73542428bb8386b5410ac06594f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec769b8adda63e2c54e0b808e6c2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42621bb16a6a0ea88ce87b8da43a16e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca1b543d67fb55b00dd988e63d7ef354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a24da15edf4a0b048665785e570bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234fa1f9c90aab97fa6e9351f3bad4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87706da5bac40c8e830b9e508c87c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f990248811bd9df5db8654a201419458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34870f52785818338ef5509c9fa53a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05a4c61d677076a09cd1b903dc6cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a627a3ebc2ce67914e8230b47e219761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e484ec49f54b41cae47ab1927f0c0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44588b5044ff87555feffa0ea5865063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26bb5654b4159bb695f72bd0e90d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe25f4403d5378100210d9d27aead565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4611514e3f4eeaaeb3e592485a1b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768914b42811a1a590c815cd28ec6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40d0135a050bc09b0dce9c7277c6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1595aa39975bfe3c5ea521ae2cc7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa67c2134c536ce4bf1f9b7130ac7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bb68c5201575bb23cdcfec7d1b17a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54a9993e3d476a38274d570295d9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab4ee32a1a34b3f11afb3d7e8cce673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0ec4d9bbfadb1ed47ef4f7d5970f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d015aaeaef4e730936e49a43e270eb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c5a6dd4ef9f2d7fbce1caef5230376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910794d9f1b0355d0e79aecae160abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe11666b496d07c4e498ffbff04b26c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319f4ef29192b42ffc9315b55a3eea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087978e54f3d346e934763df0f8ec0ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e14bb5bd988004c19ba49f76f342d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df262643adb7138031c9346d4e1bdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1308d80bb8ab2eba9b0d13e92881183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6c63b716d5253f89684697c45daa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723e47b2d52beacc3ece248a9baa1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb6e2cded95e2087cb173b5bb2db586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f43950dfda3ddc589d39956ea78e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799786363c42e38af0530baf67d97288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ac5f7b4c68a16587623da2b7141c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc0616119eab8aa6068c7b52bd18190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84c7d877ef3333454abba7bfd97dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427994a084087907dbfaaea8bd934592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe3283b4d957d79ba6279c0d4dae8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a43d454855855723ed30caea5c6b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1efdb01c4453bae2ebec7f9a0401a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5447db0fccacb2531aa07b4ad004c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb176f75e3871a96c987ef4d2f38a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687993550684938072d88fa0bc389f2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9d4fa507b15f6e0f36e857a0d1c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ff6497a835411bc73420f42be570100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7328d5d681a549cab68bc552a9b246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d88928243611bdc24d3da6019f3bcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645150270589d8cc8cf3e1f853454fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa62c97a74fcd80cedfe6ba351379c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e09d661d578d3883dcc6d56125409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7d6f3f23e5af8f96fdcd5c2f9bb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b1a30334ec9662926c7e29754bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82612f1acacd1f20dce9e61ff240b265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45fc1ba9488b62275d0509e53ed049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd23b48f117ae1d127be1c38204105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef57d1921cbc6b7791b0ad4ea8acdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89062dc22e33d480c208640837efd78c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d625be3184118cf8d7c42a6aba450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feedbb54b4b9ce54cd07d6f76dcab57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0db628669bb66ab2b73c1e089ef845115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f10f11d28432076822f14dc379c31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b25f4df64492fb252e7fded56863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa427ec1a05356bf6ca0513c37de77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7087f99895e490cc1e455567b239119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85431814260a4af40ba11c3477466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477dbc55cbc3b11613cf80dd28b9a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31f6c308e74ebea7ecc75daa18418122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0779ef75a828baa99d6302c74eb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb088f3898ccd285b4dd96c973d67d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f37c90dc8b9a49f19b649f8bb9c29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5487e4ba12a1ce8eec4079f9b640a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500c0a8f003c781663c0ed177150d49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f9b5e9c3342e65adc31fc63ff74c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6674c54881a7aff1b4ee5926b3603129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb74bd7342c85ace4b6c340985429e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86565c59cd7450e176bee2b3431778f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29a1cd357808f7494433b2a04b9a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf9dbebc8586c279349c143bc702c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e66330898ede85b49ba508c31d82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666837bd0e75ce162a5b84cac5e610d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1c9e3a03200c358da73af29f9ee6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758923aa2480b07896784b58af4b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff94b015d41f5a5c927a8a0fe1719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6cea3f78c460e82e299f25e749299139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124fda856314ccfdec75d36aa5a61ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0831b4dc232d9e1bc0cf63a193a4b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e25e0841196b1afa1275eaa21f14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9793495032925e5e7a573c26b1546a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45b237bdfb3b1352404f32095dd05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379a2bd978505d99d777c731521516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cae02a0668f520cd125ab05827c8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423e9596b0d0d86055b03529eeefe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f702420b5f082cee0493e5865e201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faefaf42273d395c818428e589f902149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a5bc10fe755eb25ec35ea335b7cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1c5599fdc9811a2ef753c1dec903151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba9108c0eefe89cb576e51bf6f5ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fc8f0e4baab2904d5007b86c800b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1f9dc5bffaa74a9f01f1b08f89b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf21ed192b542a804baa2686c90b59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed3ee9c7ee0908df95d26523ff49c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4249bf2ca5b5ac72cc1fde18dc21a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec6b0ca463c490092e7a9f045a4be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a32b68190548159e7058eed8348ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c439dd253d440a91fd0c266b386e67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd1d1c04d5b37c97826493deb97e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3ce5dd507a95dbf90c7848255dc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c311724465ae255e71dbd96585ac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d1555a3886b611808a5f466e2397164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd86573ffa00206af137303ed24d225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aeb512fa66b668038ad27d8addb8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4fb6b8d2e79459def36d3d6bd71cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03244ae2e46800e82f725cec0fc29b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e71c23ceadac18e2315e6cc83656169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e4f44fa1f029d694dd7650fba517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c34bb65fad92fa8ad1b1f3aa73ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6736eb5ff94f9e26f8f1f85ea01c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca98ed203bb9d0a7b567f23aee0135173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae62e3fe7fb2c40e210af2fec2735ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b1c2664d33aeef1061370b2f3893175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628094c5dbfdac5a54924ba40c0fbd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382071505b7edb357462fed28701f16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304486fc6cb4bf78f479d73fc143d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630860a64a7692e505a9fd6a331d798179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070bfe2a37d8cf265f8d25683c8bb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbaf2f01c72c966a3398df58b407ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807c144144ced68cd162c087dc5646182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a84047d93b2243b15a7e4252834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ccefb5318ecb0805189e22f9f29e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e20e3ce8d7f22f526eeb117506f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcc04b81472127834e79b5c1cf5ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429717d5d078011938e65c945313d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bf87baee9b74bfd1d9d43827ffcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be258d88aa7486e475fa666ff05e29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e1c49731d5d0cebe69f00a81b3b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea2a415ff4356333bb1f747e3e290a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09cf8e3085fa5f9aab2d915b1692f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab88bb119091592487ec760c56c23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5e91c1a314f607fe491f70d7fc452194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a15f48bb919e44081fab90a43f8fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59c2c82b32a17d8acc8ffc3d88e12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc69cc0d67b68309b975a8fa7171f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddce704ce2735afe85af94aad923ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c236f7d30b2f729e1d5081c7179b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed14061f2fc90193b2fce8922779b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9dcabd600fed34c7414451f659bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da748395957759cd696b2dd135acf67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681eca2f6d38c69b1ffdd8574c7693203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea1a06b2629384628d8379eb6baf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920f71fbf5a55f7cb2bad2cab0a5b83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e08200d923764770bfa4b772b203206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4514bd28ee283637c5bd23f7a27c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b12882bd26b67677f883625314015a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca820a7c45cc34877a7655ac15a73f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84438fbb2be6a503495315633d6975210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2897f069fac3ac1565805161261e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3badcb08fddc21d74e7e9ff555efd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfb913ba6ab2cb93b46f7dbfb6e15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897371d50d2e265470d119def78f0eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9574f3754a23ed920e92176cd972d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a92b8e52dab04320a50a3b9fba33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddae9e420a324d04fb5e76b95cd3cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b8515634be3a9476b59876404e42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6f2492e9f009c800afe2cd87a0a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00777a602d5d5354b8db29940af92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c58f87d9ec89f37ee3b072bc9aec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722670de4c6957e4699dcc5318df4a18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e0aff87bfe4bcc235ae912c4ad68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563bdb653bf6e97897ee4a53bee32f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0661ba5c223376cdadeb2db5bd4f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6494797527316e0c0899d8a627ad19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c7efa629e5cf3d2b51dc47ec676ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682542b2c993b79053b7cd6f83780c6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd153f522c5df7f6187ca506b7c9c98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b57fa6ecba325787a843773f8b26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19abc1d3f7b20c90adb4f638acfe4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e664d2ab291d2069d608246f77912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c1f4e7cbcd7dc73989463d619bf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69cc6debfa03ffe1c17681449a23e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e11ca1089bdd96215dbc70eaba802235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc012b24c2537561afd0fc9897104b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33de71203e878aca8d6e533089ee9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550dce4c8e40c14d2a6836ed678c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e368caeef10a4fbf5514d543f421fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7148c1b27d6a83bdd5dd6434b1e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80451234d2e13e2d67c2348eeddf35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fa0f7c1f370a25f2c3fc6aa2cab4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60af4f103a9650eb2a30a0e0ac567243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40441d7fe83c0ddee44c483617af6b06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40e2f4913de6f3b266f2e581e0cc68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395193f2b788ef5500e620ebded688246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d7e5381ae89244fa45b4472fc66e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f80fcb36d176feb9da98947173c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cbb0311f7e312cbd49ba9ff7fdba6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b9f1369f32cf219382dd3e88d09d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9943e1c0eabe2542c9f820caf0e03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575acd545afcd1ba91ee02358a154b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b833206ea1b91547f81365cd101bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d44d4d8c11880f6a13d40d42281a92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00708a3e141321a569309fee1063d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fddb83ab620fc946959db0e50d8a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafdee5898bcc909c39ab8a8a7ef89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce23ae6299e88049598b4aa4cf3bcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30182e2b7dba234388931066ada063f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6dcdc86400ea975f17c16bdcd8d11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a662c4d63f39cbb739a13cb7bedeb31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33183810c808484452942cf93723a8e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3bae4bb4d4917c1ccefdfd75cb6a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661492defee117329f7b8ae17726ffc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72757661a95f24102b7e9cc5b7244265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b67e84889fb7939ada1d22da37835266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeea8beea47c20522f5da46ad25870267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3fca23e6767db1a8abaa8a74a1475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068446e0ba5e3492ad485f13b9f100ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9831350fb88ceb35ae179a400a0bac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4bc419765ba5001f74de362ec7a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ce4d7a25b13159fc70c9f3cfa9271272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84cb706abdf965fc4c702807d3c5c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd522169653b08c35b5ae1950cd135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c48543dccc6230d00dbd66be21277275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c99efa08fa69b959123b788ef61179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e24eab3c288d2d47a477ec5c6f3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d9b77970095b3b7caa4fd77bf4343278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe58213a830a104d3b00488c86057279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62663b0a41a09e6881977c5acd341b6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bdff1b77b0bff22f2b09404071d89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69434f3de13f067a997427ebd20f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d3346e9c88acea0940adee97e961283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03674ddbd88b06d04fbfd7d63f9693284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24549e07084818a96642522fbe282285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff45676342e22fcd78cab44b11d5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a38535dec8fea9f164c6b9fda5557287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474b85450ce9e940f7bf545b55c46b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14f3586c9a6e8c06d986bc513550c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1552cf84f7de023ec24bfb3c174904d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba94bc9b6d825407456a4761677ecf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7790199a56f3873976e2ed697f483c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7b3961ffe47e1d0d5883560fc430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb6d9af20331a86da471d75d59b8c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360708287d1d7a08809b1f9d155b51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b8605dded20fac04e6bf1cd06e20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595135c52952dfd85174687bcb25021297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bf7774be3cdd29f7fb4838bf180fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513213efe37a4035c0fbf9584222215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749306d58f481a0ad41f06371bdd0f0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c719a1267b522ade15c3cf72c9a55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941acd1290ff5f633c73cd08190fe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b1d15e6a1b67efa378f7f8cf942e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6a6e4c0e457b31f73bfa41cb19c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313dd98ce0ab1a81ec93a4b218cff9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6623aa460e361121036cc990fb1cc5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5facd356009153388ca0f8a5796c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f912887dace5ee8d46256c25c228ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f168884d877b3ad71edf77352c509309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf60ee3df9114c4f71ce17a7535348310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c761855c705b03a396a3f36157107311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58d25ccbe7d87b326a60b5574194d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad672abd7895480fe83be31cfc382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93303b0a2fc4aa9f3e203c9cb0f4e0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbf8db3b221f199059f209b020f2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59ef465f7818071ca621cdc2e2452316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b763b17746abd86c03aacb5551f47d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949032189baeae2d337e34157313ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62963e2aad95d91e29794b08ad3c99c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9808879255f3519da43e5da8093e52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6831a358dfdac6a39c3ea128a27cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc6c970343f4fe33a21657d9eb61cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b77a70aed58668434980ef36206b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f918f39255d65b9dad9899e1c131c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e19557b919e0005a5b8520197fbf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54195a9d67115933b6ab6e048f45c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cdf6e331c39b019a562f31fa42e32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bddcbbebbd167c7991281ce47ccdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752850578201a34026f2d8b9590b3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a942742100fb231b9229c42161a2e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20431341eef9850e3c2912910c698c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0f5b752500b296c5371724a0b6562332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee79443fd2eb29b1de6ba8167cfba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087d18b89206288414e43c072e007b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d2c1b2eb5258d3091738b54416d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb79b2fae20c1f335a74187d565a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c654d54251b4d01d24db292fa9a28f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dd7bd08b4a0085186c9a77cca14ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc310e13f0533ebedab387e516f8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ddf09e87301156ee0ac2cb18713f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71f87aa4441705a00911107bc82823341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f07d433e7c72145dd07d18b74aafc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365eeb36043cc98aad8d8c077bc1074343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff604b69c38866fc6f8fe20ab8696dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec4843b64fc45e78649d1591ab9958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdc741393b8da2cc0ef56d0d3633fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffdecfd61413294a84842668e48f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89b258b6e646d2b963e3b30287d9a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785515a52be28fc57e93377969a40e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398926508d3d611c5312660561007504350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29916077d5e3d846ebb6c59d0dd5f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c2d057efe12bc1febc3875da66b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b63b77c976cbb286f53427f8c3e3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fe22cb910112e3db76363b12a0d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed98a371294a191480474e8c591b34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c806d683fd9ad2fd7727f92a5f898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f1e305902324d68948d6e22bd59d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4907b6f5dd108ab94ca539adc9e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e455b373884beb4e32b2e28885d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e50f31ac9755b2ebbee49bfee33b5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc8598540ca6234d17497cad5cf2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0ca9fc946645c821dc45087f213a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655632f65b8fafc9e99990654e99be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b183a1680f1a406a25db5af44fc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13e25b199f07808592850f720c667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ba64e7c38c66ac863da4f7926947366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f83e8f4d1df07117212961cedb01c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0bd21524124bc1bb34332fa65ccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45916c9181d36c1da6ab6a7fc0f7cf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925578ec0939e29197e5f38bcf96371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73099ee67af49cd3195bacf1bee56bfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75331a6c2f127817e35efa0b2d45f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d68a9dbebc0ce970d06f22cb8f2b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f19c3c1c9367a7d82fa77ef4450e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33c7b757a24788c33afb7bae0c3cd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571993ac6cedc286d070bb7b85eb7ef0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9e6048ceb16fe81fdd9a9e303914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ebc35abf4f67a70d7a934328109e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afaa9f2097ad510fc5e0d91118de0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2f95497330dfebadcc91d826c705380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e0a9973672e19f8ca92a73b4925d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027464353edc619dfcf684ac8f190b22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7a3730adb4e1b03e231e0b44a35a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10812bb0ff9859a5ae70e34f41c917e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0eaad88b79d59547e109a86097fde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203448bd4d02ce3ea9d0f39dedf82916386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194ffdc1013f6213243af405ccbad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f211b6e0b6816b7bb3d5fe8f0bc701388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96bad94db47226074073f72063486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aff8d3a2d25af75cc675d19552fd57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a0b5fc05a1a65b1411718554aaef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212492da4be462a7316e7a8d0ce4a27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324114cd38918023332d29f32c3e77f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470d3a1165c48466e9625b32e9a2d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35296ebb27f4d68829dc33b5e38acb1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35700286744d2f365f04f2e36a76de8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853b333f5ecb51ce1062859fb2c744397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b0c73eb87eb5a43858dc40170e72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3e5c0acecce0dbbd2fc2945e8512399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126433ea65f929f9b7b7a97336d6468a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c2d162cc1b84133b11395aab8ec4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ffa357f76920e78f18dcd559de2f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfa95169564dacc299cdb73ff71676403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9449b05a9c00c44542f2c76d094acd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637fb412893a4cbcb6c8547a2d79ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238bff0fe33387b7f2768576c5743e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954427cfcb1b0f2260c3140fd141f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4225c811b754f0058f413db5e83ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d706cacfc42a548a4f1baa3fde14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b77f6cbc2191669f49f74df11dd31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1447b124a69729a2a10fecdaab800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f6579831b4bfba41a1411b0658a2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303007a16426db2211dec8a04ff38859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72c9d878f7ad8e658adc0b64ec3f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5634bb3f2cddd5a807dea1f9de9dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1c37b41a7a13816d2375a0179225416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902580dc867f4e7deedba28f02c5c58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b9b3d2248ca9f665e74dc5eb05b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ea4f114d2ac04c77d429d4b7a3ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae56db0fad6cb754856e276e24c30b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3fa8879382287c67610e006441c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63417a96059d0597bea3b9808c550037422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e7315552539e84ad0dd5ad90de470423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771fbed49ba79dbe859bb18f8e4349424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8319d41815d1e2a326e093b747a06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd431b87ae42915f944d3a7f0f4e27c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78332bb6c54ce2a4ad1153b1d800f313427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038e1d77c41ed11c90ebb784c12a95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2321609f5ccc85aaeb00fdec5c3cf94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab75eabaaf6d614d4596d379cd7a71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841f3d121eb510597d685bbae30b35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abce2b5e5f6841cd4c41390c92f448432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d87a8ff47e346845a4d2a5553a7f15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897549beabfca8e7a9a84f18ea6f219434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56413b7bdd6525f11d77f2e6b49c347435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6903a899ddfc786dbc7c60ca25b6ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181239161e68494bb1da164ee5f5e72d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32993a1d9b2dafabc70f9ce3827482f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cab7531814afa0dfa40aeb2dc35e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db9e0bc5ef23e012ebede8c131c566440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b5bf11bf849d0bf2faa5cb2bd6d5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c1d5fa7cb8de32185d94027c5ef29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a5d47fb8b8888ef5b5f606d9dc67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499cd0e624bca72bb5d91420c8c67c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b5c1801602ff93cdb9780037284f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a906e11c5946cd848c28791b4dc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4de4d8ded04e9cef4d5d48c8b8ccb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15b131f3f3f248715f8afc91e618a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708eac5bfccc31834f05998c25d8b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de6e8b8d55b4e3ab14c29ea23b2b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d38befdfe22d36de4ff60075c20013451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68520ad392df7a9d3b5dc582fceb67e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698344b4eb8affd7dc9c37903c4b974453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf44b693421a28013ae72f08c44a00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d581f59237b2422a10bfa3775138455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3799e050ddd5fa69c107709957616456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80c05f1958a9b38a710ad65a16a31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0c1b64dba299988df953d0164daf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d08d67d3edd022f8d6a8f369a345459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63cd2985a87dd826aa275a6e655442460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c9dc5d1d683879b818c6145d8022461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02fa527da743726be1143741eaba7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92ee6c10d549f1e599e930e6fa349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b9bfdee5ae342994f4af24e04399464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356fe1a244ea5d4c33bf871922ed8b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465652efaf8bd49da351b5bdba856f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346679d1e2ab9f488cdf4c15fefb3cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac9c25378f27608e59687ce92a622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf892e46345d2b48ff4f508333b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba3bad60eed35d17db07ad7e7ae74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f269bba67361c41ce2ec96b15d85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c83e4bf67c1a45c0ea5791d6d30f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc373adb1b680e0c644db60206ee8d6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbf3ba6e9e32faa56d2ff29ffd935474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5917e5b6e34fc2e43b00d0c095ce4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb0344ea5b7ba02c49f58dcd71563b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48fe3e46f527d05027bd8892b0bc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecfd146d1a4093762db913e08630fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42c06a1e381d4531d2b846e91ff88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2254703da02904d2044867146801f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83908bdf201fc4df4abd37a1da372f51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ba5954a6c54ecf2ee174eae8f5e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a103b2229362b1139dd239c3bd14ab5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf10a2dbd8b926334ce895a62c661484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7329b37e7ed7b852f616dee73440485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284545191caecb0d05bf3d6c1bb353486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60899af1b85da3b77a67bf17ff6ab819487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f231f7c69389e1cb127bec56545f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8f99269c9776e12bca7f862ca1c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f3414e04a491b4e4c5b710eb0f570490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04411e80ce7a22f2c0efb4161bc73a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6522a17c4b7491ed4dd1848c7d125492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b00e411a222ca19374828540aa00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ad8446ae8c622dd3d32927fd92b38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d4802df318d9983c0903467b7966e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcb1d77f153809980735ab5b6897a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9d30f79b89d1c5fce6affe458a1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff244d9cacf6db1a5b78ad9dc60937498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1d753d3c9a40f402853368cb6b73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168397fc6295d6615b75064cdbbc35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c5fdb866786b1ead53ed57dba535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12462ae8128d730daaad40964a004cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c229324df021a62e565cac4263ddd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e569ef9c1a908aed17f2522416bd43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8cf38d6c6497e0ebe01318c97cd20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118206e98515f3bcb47d71b8ceafe6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb763328c76567050f731cb7e356a79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d88d86fa101b8a3c1a4f6fd920df6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5ceb8ea798f9c7edd84797d037ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e9a1b56d8d77b841ad9f094ecae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80235f6d3aaf68de9387db644e3c73d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6295fac270a6bde51d39081165be26e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d828748e034e18bd7681e8df1b2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb78d5c5142e93b88f9c617d21719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9370561440d33e081d1bd97aa827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0facaddd9aedfbbbd9e5c52d6dc4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae301d56ebcc6739e281e7fc3ef7605517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610486eb2c7fe1734941fab398c62b13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a51b682086defe2bec5ad25aac8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc49af6860aa98004ecc8ad31fa493520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad67fe9b17f8944fbf4279e5990cc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e643485227173bb84402fe1c02ff606522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1608b19b0071507f2516df1e16953f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4809355321b8de5b8b50249553eff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c1043c343e9ed5d82c00c17f6675525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9961fdc71248d5542f3bc2b856c382526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c32e889278b8526da19bbdff1c774527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ffc69239aea9c02421f8cdffe3f4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338cd6d76e8ae81364869d524101779529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e56d83beee2a5a6f873e5e0c79669b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a928b67227576a6a5fcf4c8b0a15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab85959d1241f24e3469790cc7867f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ecfe859115bf7af3aa302476e2d3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af90f05a29b4181ca1ef074c0f17e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295abafa4bbda72b5919bbfc61adfa80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6c61bfaa027b10f170b88b4675e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd42070646371294b637b21d9a228537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51854a4ec971d04cb50c8533bcdb4409538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a5384c3a7776103b8d54a95b353f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e68a139b39921c3f1c7d2de71e2e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a34f33efcf34fb1ac6dd16ad0a43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928936fee1f1e17af208f46b6897b968542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31d5d1f5114e0b8c0e48540cee07d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33975f4014eaed7d5731673737f46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b65184588a4e6a3634253b0f37dcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8bcda8e28be3ae9b8724f5d247c8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b02a0f9cf4ee9d6b10d9f9754809f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac67c7d24a40c68fdcff21949d749548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d51ade78f5b028dde32d77a0dd49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963883a3a693279ea137c1ef933ecca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7203c0d503ce2c537ac2463b73a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdbcc375662fde3c4309f258062029552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd4ba6c198f304b876dea45480486553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa1ca701db6f93952bc34531b46ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca835e879730c7bacff2e47b7a534555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1df2ab91c77cb4e353e6c7d64f08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a649d671388a8321e77eabff8c28d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ae9878547c58a6aa63a197548a72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceff24cb3f3183b1cd9adfbd2923ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6072985277d0b1be5afba2df45b26a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911299c47c473ce875e3ed5889c8e91e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306263a4ab77dfd1e77c56b9ff64a7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92be98ea6da426fbbb254319a87844563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e48c040ee3e89fcd3c142de5b7d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6db7b78e859bb4d384f42de5812a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4354892ef5685740344dbba4438c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca95e6dbca5bb16778abfbc22c9ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217762eb1031bfc499e3b719546e23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7619306c7f479bc10feb2b878fa623569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655091be9c2a2b83374c2052b54229c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc1b3b316727cee2e1ebe14555d3e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b08dcf120a46ccf0a68c2e6ff1d20e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804c7442b398420b9c5a23458aa5ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd9c4ac842fe4b6bf3cc3105a2c58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e59df53d0391783c88e346a38a7d2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944444f50b29ef5ff3e079874b5b8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0cd2e09c7bbe403f7e8fd2837519577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1838f10333d7c399941d0d425f66a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e666f177dc235d8d5cf511d4dd7811579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a71e17da6fbec8708072539d8c843580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431b18a9ab05c417511f4c3d9333b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21184fb425acdbd6c1b6201e75f32b87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2245967defd8dc8a7e4adebfb240b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566493cd626a2351e4850aca922639a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a37d983f66cff9c1848749431d45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8a6899c42f5cc2400129953b2436586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea975251769b5aaa501f0897e6439587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e86023c8e6e30c041c334b25153f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d093a642ac05d444c3ba32abaea21c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913228e3026f64327f05d9f50ce47465590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad74925397b33f3bb6f5aa41d61cb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543297c9a03d8fe4b500128aacdce61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005966db42d2a4538a1ba241100c08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2c20e430b5c388b7cdc8a534bec8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34e7c039bb1192bb24e6e9b45a228595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f703ad0413faeb99582c8be9ee97b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9a40062b97c826f9f7fce01dec28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c9856f4279fabc82f1672c7baa6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356595244cf060700a6de32a118dfe11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ae756b91659b28978940292e53fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5239b4171a32b873ac3cc6cf47b71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d09b5efa6505f20f5c3fd6184d76e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7e44f0fcf6635c2adba9fa15934e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f7a96924ccfa27c3eced56b7149e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32f31aab7d6ff1568aeb4dd9fe5792605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26c57efa62b4a6a635580be3bf2fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a839a591e0837fe6e9edd0a68e621d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6ad1b87dd6cc64b7687604af92ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a22787412f7a3407e6af2c0c1fa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0dd0b1f067060651c1a4ca3ac6ff9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697953f30d83c688e4d74b1292d1961e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dbaf0abaeb1f14d2dc3769eb6a55e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea2681acdc76a9a4f8205cf55c7d47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfe844cc8889992f5ba83e92b7a47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400f8d015f2424449d3d6cf32feb565615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ffb005712738f0a2f848065501f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e2ef7d2902a65248aa8cbce27023617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f5d6f44a711b2b89cd54e72cfd02a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62741756d847e7ca93c179575dd40f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40739a73456107e11184933e54aa4504620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f96b26f66fa021cf482b5226ed9d85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2fa8e23b646e1eef0940a05f8004622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b279c16fc6ce716d29078b160113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ddce2b5f225382bc95eab25c1bf80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943984cea30aa08d0ce8fc288ee884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff80f87544e38de21ce18c778bfbf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8b4aee8d5a500c8c01c3102c5170627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357d98fb42494cc1535f49212ad2d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf0ef83620c7288a3d341e84ab54d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfaf26c7d6cfc08204fe19466c8de3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bbfd0965d19c06a8fe05cf0c82d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a5c916f7f5f4c289fe162fd48887632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002ceb818a748a394a5eb7b4ce6c44b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd5fefb81af66e705d5bc365df36bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419043aecbae4c3be102bf0c705d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547e91d5ae5c062d6ecf79676d7bdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe74f5f493050914ec28da464be28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524593698776391ce138ca394aeb3d85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8221984dc985d5d2cb59ddaf9f54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3b90688fdd1b5b63652adb78ef4d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021bfb9c355a25fa6dad3a57cdf25c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6ff828fac72428d61876f4880c421642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd2c6a5a0cc8f3a9b0c3ebe5a5928643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd406863c4431f0d6d5fae8c62ab81e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae99711e58ddfde5d3d052273078f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a9c90adeddf7ac33ae96a9e6ffd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9e1e49146353bdb868b8d8fc75f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779383e030a8741aa80946cd53223487648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2489f21a662eae7aab44e37dc956e37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cb94b4487432b8185a0313982847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0527ccae8b08a99812ec9d10536e28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2287ad4fb422ade59a3b7e746c2f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1738d2ea1cf452c5bdd76d208084a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490579f858ff683eb5216980440060f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bcb7ea85426b8345e6f4ed8c5eb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81ae0d917f630197c6db04e29e980656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fae5373e54ad4982989f5fdd492b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed8d21c91871250d954aa524626ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607232079f1a0d6dc5fc46e1f91607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe60a90dd321e83114afacd68a21db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b6a7f86294b40665abe4505fbb56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed456782cca7baee60d67e71e0518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28ba23088ddc439e4f823f89ca120663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaea9f9deba7db983913f28ce57f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce230bb1a93541835f90df4e3c884a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67d6086608509e003aefd674a33ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6880d7b63aa90fc24df07c71ab00343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b155a988def2a079e97b1d6f93cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529373e85dc729633810a7dc5c6016669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024b551e5c50a0d953d6c544e9bb18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa943393ec33ba49b60b74ed83d311b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ec937c98e90890c8048f3bc26a92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01b2743edf4d6eb4e03d6766b6dce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3243abe5140183fbd2a6100201c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4801b0580e19e4781ac098ed376985675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3f21bff38a107a8ca00261bee0eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60dab74c2681bf96ed87a22608d362677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7cd4d15eb59fc0924ecafd7c350b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d4f9d01c511779d9268f9b8c062d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149c42976a1c29704d719607b71992f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>